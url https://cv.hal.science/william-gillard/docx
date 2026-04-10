--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -241,563 +241,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: the potential of slitless infrared spectroscopy: a &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; = 5.4 quasar and new ultracool dwarfs</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – A glance at free-floating newborn planets in the σ Orionis cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bañados</w:t>
+                <w:t xml:space="preserve">E L Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Le Brun</w:t>
+                <w:t xml:space="preserve">M. Žerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Belladitta</w:t>
+                <w:t xml:space="preserve">H. Bouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Momcheva</w:t>
+                <w:t xml:space="preserve">D. Martin-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Stern</w:t>
+                <w:t xml:space="preserve">S. Muñoz Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 542 (2), pp.1088-1102. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staf1274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05222765v1</w:t>
+                <w:t xml:space="preserve">insu-05058260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – The intracluster light and intracluster globular clusters of the Perseus cluster</w:t>
+                <w:t xml:space="preserve">Euclid : Early Release Observations – Dwarf galaxies in the Perseus galaxy cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kluge</w:t>
+                <w:t xml:space="preserve">F. Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N A Hatch</w:t>
+                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montes</w:t>
+                <w:t xml:space="preserve">M. Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J B Golden-Marx</w:t>
+                <w:t xml:space="preserve">D. Carollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A H Gonzalez</w:t>
+                <w:t xml:space="preserve">P.-A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A13. </w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05059502v1</w:t>
+                <w:t xml:space="preserve">insu-05059341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – A glance at free-floating newborn planets in the σ Orionis cluster</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – The intracluster light and intracluster globular clusters of the Perseus cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E L Martín</w:t>
+                <w:t xml:space="preserve">M. Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Žerjal</w:t>
+                <w:t xml:space="preserve">N A Hatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouy</w:t>
+                <w:t xml:space="preserve">M. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Martin-Gonzalez</w:t>
+                <w:t xml:space="preserve">J B Golden-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Muñoz Torres</w:t>
+                <w:t xml:space="preserve">A H Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05058260v1</w:t>
+                <w:t xml:space="preserve">insu-05059502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid : Early Release Observations – Dwarf galaxies in the Perseus galaxy cluster</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: the potential of slitless infrared spectroscopy: a &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; = 5.4 quasar and new ultracool dwarfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marleau</w:t>
+                <w:t xml:space="preserve">E Bañados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
+                <w:t xml:space="preserve">V Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cantiello</w:t>
+                <w:t xml:space="preserve">S Belladitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carollo</w:t>
+                <w:t xml:space="preserve">I Momcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Duc</w:t>
+                <w:t xml:space="preserve">D Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 697, pp.A12. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 542 (2), pp.1088-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05059341v1</w:t>
+                <w:t xml:space="preserve">insu-05222765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: The Early Release Observations Lens Search Experiment</w:t>
               </w:r>
@@ -1179,161 +1179,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04851239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Cosmological forecasts from the void size function</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Contarini</w:t>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Verza</w:t>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pisani</w:t>
+                <w:t xml:space="preserve">A. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hamaus</w:t>
+                <w:t xml:space="preserve">F. Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sahlén</w:t>
+                <w:t xml:space="preserve">E. Jullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 667, pp.A162. </w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691899v1</w:t>
+                <w:t xml:space="preserve">hal-03533669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid: Searching for pair-instability supernovae with the Deep Survey</w:t>
               </w:r>
@@ -1715,472 +1715,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bretonnière</w:t>
+                <w:t xml:space="preserve">F. Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+                <w:t xml:space="preserve">I. Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boucaud</w:t>
+                <w:t xml:space="preserve">C. Viglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lanusse</w:t>
+                <w:t xml:space="preserve">C. Bonvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jullo</w:t>
+                <w:t xml:space="preserve">S. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
+              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533669v1</w:t>
+                <w:t xml:space="preserve">hal-03447630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XVIII. The NISP photometric system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lepori</w:t>
+                <w:t xml:space="preserve">M. Schirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tutusaus</w:t>
+                <w:t xml:space="preserve">K. Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Viglione</w:t>
+                <w:t xml:space="preserve">G. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonvin</w:t>
+                <w:t xml:space="preserve">H. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Camera</w:t>
+                <w:t xml:space="preserve">C. Bodendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 662, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447630v1</w:t>
+                <w:t xml:space="preserve">hal-03613681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVIII. The NISP photometric system</w:t>
+                <w:t xml:space="preserve">Euclid: Cosmological forecasts from the void size function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schirmer</w:t>
+                <w:t xml:space="preserve">S. Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jahnke</w:t>
+                <w:t xml:space="preserve">G. Verza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Seidel</w:t>
+                <w:t xml:space="preserve">A. Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Aussel</w:t>
+                <w:t xml:space="preserve">N. Hamaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bodendorf</w:t>
+                <w:t xml:space="preserve">M. Sahlén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 662, pp.A92. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 667, pp.A162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613681v1</w:t>
+                <w:t xml:space="preserve">hal-03691899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XII. Optimizing the photometric sample of the Euclid survey for galaxy clustering and galaxy-galaxy lensing analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pocino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Castander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,51 +2672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. VII. Forecast validation for Euclid cosmological probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3591,295 +3591,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01149115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Statistics Measurement of the Positron Fraction in Primary Cosmic Rays of 0.5-500 GeV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron and Positron Fluxes in Primary Cosmic Rays Measured with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Accardo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Alvino</w:t>
+                <w:t xml:space="preserve">K. Andeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 113, pp.121101. </w:t>
+              <w:t xml:space="preserve">, 2014, 113, pp.121102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.121101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.121102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01066019v1</w:t>
+                <w:t xml:space="preserve">in2p3-01066028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and Positron Fluxes in Primary Cosmic Rays Measured with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Statistics Measurement of the Positron Fraction in Primary Cosmic Rays of 0.5-500 GeV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alvino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Andeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 113, pp.121102. </w:t>
+              <w:t xml:space="preserve">, 2014, 113, pp.121101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.121102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.121101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01066028v1</w:t>
+                <w:t xml:space="preserve">in2p3-01066019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Result from the Alpha Magnetic Spectrometer on the International Space Station: Precision Measurement of the Positron Fraction in Primary Cosmic Rays of 0.5-350 GeV</w:t>
               </w:r>
@@ -5129,325 +5129,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid flight H2RG IR detectors: per pixel conversion gain from on-ground characterization for the Euclid NISP instrument</w:t>
+                <w:t xml:space="preserve">Random telegraph signal (RTS) in the Euclid IR H2RGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Secroun</w:t>
+                <w:t xml:space="preserve">Ralf Kohley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
+                <w:t xml:space="preserve">Luca Conversi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ealet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Gillard</w:t>
+                <w:t xml:space="preserve">Pierre-Elie Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Serra</w:t>
+                <w:t xml:space="preserve">Paolo Strada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.1070921, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2312518⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107091G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2312434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959780v1</w:t>
+                <w:t xml:space="preserve">hal-01959777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random telegraph signal (RTS) in the Euclid IR H2RGs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid flight H2RG IR detectors: per pixel conversion gain from on-ground characterization for the Euclid NISP instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Conversi</w:t>
+                <w:t xml:space="preserve">Aurélia Secroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Elie Crouzet</w:t>
+                <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Strada</w:t>
+                <w:t xml:space="preserve">Anne Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Barbier</w:t>
+                <w:t xml:space="preserve">Benoît Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107091G, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.1070921, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2312434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2312518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959777v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detector chain calibration strategy for the Euclid Flight IR H2RGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5455,51 +5455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogna Kubik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Secroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107090S, </w:t>
@@ -5656,563 +5656,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02285142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low noise flux estimate and data quality control monitoring in EUCLID-NISP cosmological survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to test NISP instrument for EUCLID mission in laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Calabria</w:t>
+                <w:t xml:space="preserve">A. Costille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Castera</w:t>
+                <w:t xml:space="preserve">M. Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chabana</w:t>
+                <w:t xml:space="preserve">C. Fabron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh United Kingdom. pp.99045J, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2232551⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99042U, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2231630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01466018v1</w:t>
+                <w:t xml:space="preserve">in2p3-01466090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Near Infrared Spectrometer and Photometer instrument concept and first test results obtained for different breadboards models at the end of phase C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maciaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99040T, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01396843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to test NISP instrument for EUCLID mission in laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Modeling effects of common molecular contaminants on the Euclid infrared detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Costille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99042U, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2231630⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99042R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2233778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01466090v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01523543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling effects of common molecular contaminants on the Euclid infrared detectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Prieto</w:t>
+                <w:t xml:space="preserve">Low noise flux estimate and data quality control monitoring in EUCLID-NISP cosmological survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kubik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Carle</w:t>
+                <w:t xml:space="preserve">P. Calabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chabana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99042R, </w:t>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh United Kingdom. pp.99045J, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2233778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2232551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01523543v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01466018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Euclid-like H2RG IR detectors for the NISP instrument</w:t>
               </w:r>
@@ -6802,51 +6802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -C. Cousinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aguichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7175,51 +7175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F54DA8A2"/>
+    <w:nsid w:val="EFD41E0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7406,51 +7406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-gillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4744-9748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129220787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gillard_w_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GQH-6424-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ba&#241;ados" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belladitta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Momcheva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kluge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Hatch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Golden-Marx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450772" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05058260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Mart&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;erjal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin-Gonzalez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mu&#241;oz Torres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450793" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carollo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Duc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450799" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Acevedo Barroso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M O&#8217;riordan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Collett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451868" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baratta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoffier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libralato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L R Bedin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griggio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452295" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahl&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Moriya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanaka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappellaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Valle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243810" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Nicola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabricius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snigula" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243604" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jim&#233;nez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Secroun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kubik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac21de" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Cardone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038071" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02516435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paykari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoekstra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzollini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02813362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02334278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Warren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mortlock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Cuby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conselice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936427" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01388431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clemens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/968/104504" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01149115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.171103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066019v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Accardo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121101" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066028v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andeen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121102" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.141102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Barbarino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Bazilevskaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boezio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.04.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcowith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200809830" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066992" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lonjou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Moskalenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287869v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guessoum" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053765" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166098v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weidenspointner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013254v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Masson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lebouazda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.485.0611" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129547v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brouard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959780v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Secroun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ealet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Serra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312518" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959777v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kohley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conversi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Crouzet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Strada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312434" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959781v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Kubik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Smadja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311966" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02285142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maciaszek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clemens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niclas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01466018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calabria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232551" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01396843v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232941" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01466090v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231630" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01523543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233778" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188439" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188581" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00849422v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoffier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Cousinou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguichine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430366v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferriere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-gillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4744-9748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129220787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gillard_w_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GQH-6424-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05058260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Mart&#237;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;erjal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin-Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mu&#241;oz Torres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carollo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450799" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kluge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Hatch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Golden-Marx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ba&#241;ados" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belladitta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Momcheva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Acevedo Barroso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M O&#8217;riordan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Collett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451868" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baratta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoffier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libralato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L R Bedin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griggio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452295" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Moriya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanaka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappellaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Valle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243810" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Nicola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabricius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snigula" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243604" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahl&#233;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jim&#233;nez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Secroun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kubik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac21de" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Cardone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038071" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02516435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paykari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoekstra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzollini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02813362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02334278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Warren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mortlock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Cuby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conselice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936427" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01388431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clemens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/968/104504" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01149115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.171103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andeen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121102" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Accardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.141102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Barbarino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Bazilevskaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boezio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.04.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcowith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200809830" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066992" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lonjou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Moskalenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287869v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guessoum" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053765" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166098v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weidenspointner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013254v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Masson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lebouazda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.485.0611" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129547v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brouard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kohley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conversi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Crouzet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Strada" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312434" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959780v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Secroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ealet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Serra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312518" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959781v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Kubik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Smadja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311966" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02285142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maciaszek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clemens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niclas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01466090v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231630" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01396843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232941" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01523543v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233778" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01466018v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calabria" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabana" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232551" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188439" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188581" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00849422v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoffier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Cousinou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguichine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430366v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferriere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>