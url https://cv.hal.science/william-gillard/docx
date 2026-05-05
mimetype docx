--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -241,161 +241,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – A glance at free-floating newborn planets in the σ Orionis cluster</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: the potential of slitless infrared spectroscopy: a &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; = 5.4 quasar and new ultracool dwarfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E L Martín</w:t>
+                <w:t xml:space="preserve">E Bañados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Žerjal</w:t>
+                <w:t xml:space="preserve">V Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouy</w:t>
+                <w:t xml:space="preserve">S Belladitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Martin-Gonzalez</w:t>
+                <w:t xml:space="preserve">I Momcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Muñoz Torres</w:t>
+                <w:t xml:space="preserve">D Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 697, pp.A7. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 542 (2), pp.1088-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05058260v1</w:t>
+                <w:t xml:space="preserve">insu-05222765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid : Early Release Observations – Dwarf galaxies in the Perseus galaxy cluster</w:t>
               </w:r>
@@ -643,161 +643,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05059502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: the potential of slitless infrared spectroscopy: a &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; = 5.4 quasar and new ultracool dwarfs</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – A glance at free-floating newborn planets in the σ Orionis cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bañados</w:t>
+                <w:t xml:space="preserve">E L Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Le Brun</w:t>
+                <w:t xml:space="preserve">M. Žerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Belladitta</w:t>
+                <w:t xml:space="preserve">H. Bouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Momcheva</w:t>
+                <w:t xml:space="preserve">D. Martin-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Stern</w:t>
+                <w:t xml:space="preserve">S. Muñoz Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 542 (2), pp.1088-1102. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staf1274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05222765v1</w:t>
+                <w:t xml:space="preserve">insu-05058260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: The Early Release Observations Lens Search Experiment</w:t>
               </w:r>
@@ -1179,697 +1179,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04851239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
+                <w:t xml:space="preserve">Euclid: Cosmological forecasts from the void size function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bretonnière</w:t>
+                <w:t xml:space="preserve">S. Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+                <w:t xml:space="preserve">G. Verza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boucaud</w:t>
+                <w:t xml:space="preserve">A. Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lanusse</w:t>
+                <w:t xml:space="preserve">N. Hamaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jullo</w:t>
+                <w:t xml:space="preserve">M. Sahlén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
+              <w:t xml:space="preserve">, 2022, 667, pp.A162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533669v1</w:t>
+                <w:t xml:space="preserve">hal-03691899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Searching for pair-instability supernovae with the Deep Survey</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.J. Moriya</w:t>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Inserra</w:t>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tanaka</w:t>
+                <w:t xml:space="preserve">A. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cappellaro</w:t>
+                <w:t xml:space="preserve">F. Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Della Valle</w:t>
+                <w:t xml:space="preserve">E. Jullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 666, pp.A157. </w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661327v1</w:t>
+                <w:t xml:space="preserve">hal-03533669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
+                <w:t xml:space="preserve">Euclid preparation - XX. The Complete Calibration of the Color–Redshift Relation survey: LBT observations and data release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ilić</w:t>
+                <w:t xml:space="preserve">R. Saglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">S. de Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+                <w:t xml:space="preserve">M. Fabricius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
+                <w:t xml:space="preserve">V. Guglielmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fabbian</w:t>
+                <w:t xml:space="preserve">J. Snigula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 664, pp.A196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533670v1</w:t>
+                <w:t xml:space="preserve">hal-03737445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation - XX. The Complete Calibration of the Color–Redshift Relation survey: LBT observations and data release</w:t>
+                <w:t xml:space="preserve">Euclid: Searching for pair-instability supernovae with the Deep Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saglia</w:t>
+                <w:t xml:space="preserve">T.J. Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Nicola</w:t>
+                <w:t xml:space="preserve">C. Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fabricius</w:t>
+                <w:t xml:space="preserve">M. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guglielmo</w:t>
+                <w:t xml:space="preserve">E. Cappellaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Snigula</w:t>
+                <w:t xml:space="preserve">M. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 664, pp.A196. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 666, pp.A157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737445v1</w:t>
+                <w:t xml:space="preserve">hal-03661327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lepori</w:t>
+                <w:t xml:space="preserve">S. Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tutusaus</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Viglione</w:t>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonvin</w:t>
+                <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Camera</w:t>
+                <w:t xml:space="preserve">G. Fabbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447630v1</w:t>
+                <w:t xml:space="preserve">hal-03533670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XVIII. The NISP photometric system</w:t>
               </w:r>
@@ -1928,51 +1928,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 662, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202142897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
@@ -1983,204 +1983,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Cosmological forecasts from the void size function</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Contarini</w:t>
+                <w:t xml:space="preserve">F. Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Verza</w:t>
+                <w:t xml:space="preserve">I. Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pisani</w:t>
+                <w:t xml:space="preserve">C. Viglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hamaus</w:t>
+                <w:t xml:space="preserve">C. Bonvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sahlén</w:t>
+                <w:t xml:space="preserve">S. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 667, pp.A162. </w:t>
+              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691899v1</w:t>
+                <w:t xml:space="preserve">hal-03447630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XII. Optimizing the photometric sample of the Euclid survey for galaxy clustering and galaxy-galaxy lensing analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pocino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Castander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2653,511 +2653,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. VII. Forecast validation for Euclid cosmological probes</w:t>
+                <w:t xml:space="preserve">Euclid preparation. VI. Verifying the performance of cosmic shear experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Camera</w:t>
+                <w:t xml:space="preserve">P. Paykari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carbone</w:t>
+                <w:t xml:space="preserve">T. Kitching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Azzollini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V. F. Cardone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038071⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 635, pp.A139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976446v1</w:t>
+                <w:t xml:space="preserve">cea-02516435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. VI. Verifying the performance of cosmic shear experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. X. The Euclid photometric-redshift challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kitching</w:t>
+                <w:t xml:space="preserve">G. Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hoekstra</w:t>
+                <w:t xml:space="preserve">J. Coupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Azzollini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. F. Cardone</w:t>
+                <w:t xml:space="preserve">I. Almosallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarez-Ayllon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936980⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 644, pp.A31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02516435v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. X. The Euclid photometric-redshift challenge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. VII. Forecast validation for Euclid cosmological probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Coupon</w:t>
+                <w:t xml:space="preserve">A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Almosallam</w:t>
+                <w:t xml:space="preserve">C. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. F. Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alvarez-Ayllon</w:t>
+                <w:t xml:space="preserve">S. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 644, pp.A31. </w:t>
+              <w:t xml:space="preserve">, 2020, 642, pp.A191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026946v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation - VI. Verifying the Performance of Cosmic Shear Experiments (Corrigendum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paykari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kitching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Azzollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. F. Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 638, pp.C2. </w:t>
@@ -3591,295 +3591,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01149115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and Positron Fluxes in Primary Cosmic Rays Measured with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Statistics Measurement of the Positron Fraction in Primary Cosmic Rays of 0.5-500 GeV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alvino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Andeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 113, pp.121102. </w:t>
+              <w:t xml:space="preserve">, 2014, 113, pp.121101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.121102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.121101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01066028v1</w:t>
+                <w:t xml:space="preserve">in2p3-01066019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Statistics Measurement of the Positron Fraction in Primary Cosmic Rays of 0.5-500 GeV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron and Positron Fluxes in Primary Cosmic Rays Measured with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Accardo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Alvino</w:t>
+                <w:t xml:space="preserve">K. Andeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 113, pp.121101. </w:t>
+              <w:t xml:space="preserve">, 2014, 113, pp.121102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.121101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.121102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01066019v1</w:t>
+                <w:t xml:space="preserve">in2p3-01066028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Result from the Alpha Magnetic Spectrometer on the International Space Station: Precision Measurement of the Positron Fraction in Primary Cosmic Rays of 0.5-350 GeV</w:t>
               </w:r>
@@ -5656,563 +5656,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02285142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to test NISP instrument for EUCLID mission in laboratory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low noise flux estimate and data quality control monitoring in EUCLID-NISP cosmological survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kubik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Costille</w:t>
+                <w:t xml:space="preserve">P. Calabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carle</w:t>
+                <w:t xml:space="preserve">A. Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fabron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Beaumont</w:t>
+                <w:t xml:space="preserve">E. Chabana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99042U, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2231630⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh United Kingdom. pp.99045J, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01466090v1</w:t>
+                <w:t xml:space="preserve">in2p3-01466018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Near Infrared Spectrometer and Photometer instrument concept and first test results obtained for different breadboards models at the end of phase C</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">How to test NISP instrument for EUCLID mission in laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Barbier</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2232941⟩</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99042U, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2231630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01396843v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01466090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling effects of common molecular contaminants on the Euclid infrared detectors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Euclid Near Infrared Spectrometer and Photometer instrument concept and first test results obtained for different breadboards models at the end of phase C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maciaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Carle</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2233778⟩</w:t>
+              <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99040T, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01523543v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01396843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low noise flux estimate and data quality control monitoring in EUCLID-NISP cosmological survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Chabana</w:t>
+                <w:t xml:space="preserve">Modeling effects of common molecular contaminants on the Euclid infrared detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh United Kingdom. pp.99045J, </w:t>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99042R, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2232551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2233778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01466018v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01523543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Euclid-like H2RG IR detectors for the NISP instrument</w:t>
               </w:r>
@@ -6802,51 +6802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -C. Cousinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aguichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7175,51 +7175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFD41E0C"/>
+    <w:nsid w:val="8581BD1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7406,51 +7406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-gillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4744-9748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129220787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gillard_w_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GQH-6424-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05058260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Mart&#237;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;erjal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin-Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mu&#241;oz Torres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carollo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450799" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kluge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Hatch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Golden-Marx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ba&#241;ados" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belladitta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Momcheva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Acevedo Barroso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M O&#8217;riordan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Collett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451868" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baratta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoffier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libralato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L R Bedin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griggio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452295" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Moriya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanaka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappellaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Valle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243810" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Nicola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabricius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snigula" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243604" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahl&#233;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jim&#233;nez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Secroun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kubik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac21de" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Cardone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038071" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02516435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paykari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoekstra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzollini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02813362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02334278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Warren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mortlock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Cuby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conselice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936427" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01388431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clemens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/968/104504" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01149115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.171103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andeen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121102" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Accardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.141102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Barbarino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Bazilevskaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boezio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.04.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcowith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200809830" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066992" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lonjou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Moskalenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287869v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guessoum" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053765" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166098v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weidenspointner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013254v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Masson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lebouazda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.485.0611" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129547v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brouard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kohley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conversi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Crouzet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Strada" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312434" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959780v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Secroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ealet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Serra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312518" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959781v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Kubik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Smadja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311966" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02285142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maciaszek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clemens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niclas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01466090v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231630" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01396843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232941" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01523543v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233778" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01466018v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calabria" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabana" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232551" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188439" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188581" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00849422v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoffier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Cousinou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguichine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430366v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferriere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-gillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4744-9748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129220787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gillard_w_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GQH-6424-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ba&#241;ados" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belladitta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Momcheva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carollo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450799" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kluge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Hatch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Golden-Marx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05058260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Mart&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;erjal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin-Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mu&#241;oz Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450793" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Acevedo Barroso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M O&#8217;riordan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Collett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451868" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baratta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoffier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libralato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L R Bedin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griggio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452295" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahl&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Nicola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabricius" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snigula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243604" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Moriya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanaka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappellaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Valle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243810" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jim&#233;nez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Secroun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kubik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac21de" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02516435v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paykari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoekstra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzollini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Cardone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038071" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02813362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02334278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Warren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mortlock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Cuby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conselice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936427" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01388431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clemens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/968/104504" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01149115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.171103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066019v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Accardo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121101" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066028v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andeen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121102" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.141102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Barbarino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Bazilevskaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boezio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.04.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcowith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200809830" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066992" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lonjou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Moskalenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287869v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guessoum" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053765" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166098v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weidenspointner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013254v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Masson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lebouazda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.485.0611" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129547v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brouard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kohley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conversi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Crouzet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Strada" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312434" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959780v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Secroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ealet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Serra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312518" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959781v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Kubik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Smadja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311966" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02285142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maciaszek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clemens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niclas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01466018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calabria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232551" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01466090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaumont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231630" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01396843v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232941" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01523543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233778" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188439" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188581" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00849422v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoffier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Cousinou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguichine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430366v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferriere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>