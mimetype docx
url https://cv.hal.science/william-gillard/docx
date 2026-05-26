--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -241,161 +241,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: the potential of slitless infrared spectroscopy: a &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; = 5.4 quasar and new ultracool dwarfs</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – The intracluster light and intracluster globular clusters of the Perseus cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bañados</w:t>
+                <w:t xml:space="preserve">M. Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Le Brun</w:t>
+                <w:t xml:space="preserve">N A Hatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Belladitta</w:t>
+                <w:t xml:space="preserve">M. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Momcheva</w:t>
+                <w:t xml:space="preserve">J B Golden-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Stern</w:t>
+                <w:t xml:space="preserve">A H Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 542 (2), pp.1088-1102. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staf1274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05222765v1</w:t>
+                <w:t xml:space="preserve">insu-05059502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid : Early Release Observations – Dwarf galaxies in the Perseus galaxy cluster</w:t>
               </w:r>
@@ -509,295 +509,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05059341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – The intracluster light and intracluster globular clusters of the Perseus cluster</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – A glance at free-floating newborn planets in the σ Orionis cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kluge</w:t>
+                <w:t xml:space="preserve">E L Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N A Hatch</w:t>
+                <w:t xml:space="preserve">M. Žerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montes</w:t>
+                <w:t xml:space="preserve">H. Bouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J B Golden-Marx</w:t>
+                <w:t xml:space="preserve">D. Martin-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A H Gonzalez</w:t>
+                <w:t xml:space="preserve">S. Muñoz Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A13. </w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05059502v1</w:t>
+                <w:t xml:space="preserve">insu-05058260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – A glance at free-floating newborn planets in the σ Orionis cluster</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: the potential of slitless infrared spectroscopy: a &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; = 5.4 quasar and new ultracool dwarfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E L Martín</w:t>
+                <w:t xml:space="preserve">E Bañados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Žerjal</w:t>
+                <w:t xml:space="preserve">V Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouy</w:t>
+                <w:t xml:space="preserve">S Belladitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Martin-Gonzalez</w:t>
+                <w:t xml:space="preserve">I Momcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Muñoz Torres</w:t>
+                <w:t xml:space="preserve">D Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 697, pp.A7. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 542 (2), pp.1088-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05058260v1</w:t>
+                <w:t xml:space="preserve">insu-05222765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: The Early Release Observations Lens Search Experiment</w:t>
               </w:r>
@@ -1179,697 +1179,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04851239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Cosmological forecasts from the void size function</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Contarini</w:t>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Verza</w:t>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pisani</w:t>
+                <w:t xml:space="preserve">A. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hamaus</w:t>
+                <w:t xml:space="preserve">F. Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sahlén</w:t>
+                <w:t xml:space="preserve">E. Jullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 667, pp.A162. </w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691899v1</w:t>
+                <w:t xml:space="preserve">hal-03533669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
+                <w:t xml:space="preserve">Euclid preparation - XX. The Complete Calibration of the Color–Redshift Relation survey: LBT observations and data release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bretonnière</w:t>
+                <w:t xml:space="preserve">R. Saglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+                <w:t xml:space="preserve">S. de Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boucaud</w:t>
+                <w:t xml:space="preserve">M. Fabricius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lanusse</w:t>
+                <w:t xml:space="preserve">V. Guglielmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jullo</w:t>
+                <w:t xml:space="preserve">J. Snigula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 664, pp.A196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533669v1</w:t>
+                <w:t xml:space="preserve">hal-03737445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation - XX. The Complete Calibration of the Color–Redshift Relation survey: LBT observations and data release</w:t>
+                <w:t xml:space="preserve">Euclid: Searching for pair-instability supernovae with the Deep Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saglia</w:t>
+                <w:t xml:space="preserve">T.J. Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Nicola</w:t>
+                <w:t xml:space="preserve">C. Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fabricius</w:t>
+                <w:t xml:space="preserve">M. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guglielmo</w:t>
+                <w:t xml:space="preserve">E. Cappellaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Snigula</w:t>
+                <w:t xml:space="preserve">M. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 664, pp.A196. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 666, pp.A157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737445v1</w:t>
+                <w:t xml:space="preserve">hal-03661327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Searching for pair-instability supernovae with the Deep Survey</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.J. Moriya</w:t>
+                <w:t xml:space="preserve">S. Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Inserra</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tanaka</w:t>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cappellaro</w:t>
+                <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Della Valle</w:t>
+                <w:t xml:space="preserve">G. Fabbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 666, pp.A157. </w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661327v1</w:t>
+                <w:t xml:space="preserve">hal-03533670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ilić</w:t>
+                <w:t xml:space="preserve">F. Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">I. Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+                <w:t xml:space="preserve">C. Viglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
+                <w:t xml:space="preserve">C. Bonvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fabbian</w:t>
+                <w:t xml:space="preserve">S. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
+              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533670v1</w:t>
+                <w:t xml:space="preserve">hal-03447630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XVIII. The NISP photometric system</w:t>
               </w:r>
@@ -1983,204 +1983,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
+                <w:t xml:space="preserve">Euclid: Cosmological forecasts from the void size function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lepori</w:t>
+                <w:t xml:space="preserve">S. Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tutusaus</w:t>
+                <w:t xml:space="preserve">G. Verza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Viglione</w:t>
+                <w:t xml:space="preserve">A. Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonvin</w:t>
+                <w:t xml:space="preserve">N. Hamaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Camera</w:t>
+                <w:t xml:space="preserve">M. Sahlén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
+              <w:t xml:space="preserve">, 2022, 667, pp.A162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447630v1</w:t>
+                <w:t xml:space="preserve">hal-03691899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XII. Optimizing the photometric sample of the Euclid survey for galaxy clustering and galaxy-galaxy lensing analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pocino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Castander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,295 +2385,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XI. Mean redshift determination from galaxy redshift probabilities for cosmic shear tomography</w:t>
+                <w:t xml:space="preserve">Euclid Preparation. XIV. The Complete Calibration of the Color–Redshift Relation (C3R2) Survey: Data Release 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ilbert</w:t>
+                <w:t xml:space="preserve">S. Stanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de La Torre</w:t>
+                <w:t xml:space="preserve">D. Masters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Martinet</w:t>
+                <w:t xml:space="preserve">B. Darvish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. H. Wright</w:t>
+                <w:t xml:space="preserve">D. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Paltani</w:t>
+                <w:t xml:space="preserve">J. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 647, pp.A117. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac0833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174105v1</w:t>
+                <w:t xml:space="preserve">hal-03413175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation. XIV. The Complete Calibration of the Color–Redshift Relation (C3R2) Survey: Data Release 3</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XI. Mean redshift determination from galaxy redshift probabilities for cosmic shear tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Stanford</w:t>
+                <w:t xml:space="preserve">O. Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Masters</w:t>
+                <w:t xml:space="preserve">S. de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Darvish</w:t>
+                <w:t xml:space="preserve">N. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stern</w:t>
+                <w:t xml:space="preserve">A. H. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cohen</w:t>
+                <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 256 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 647, pp.A117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac0833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413175v1</w:t>
+                <w:t xml:space="preserve">hal-03174105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. VI. Verifying the performance of cosmic shear experiments</w:t>
               </w:r>
@@ -2806,51 +2806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. X. The Euclid photometric-redshift challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,51 +2940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. VII. Forecast validation for Euclid cosmological probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5656,563 +5656,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02285142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low noise flux estimate and data quality control monitoring in EUCLID-NISP cosmological survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to test NISP instrument for EUCLID mission in laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Calabria</w:t>
+                <w:t xml:space="preserve">A. Costille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Castera</w:t>
+                <w:t xml:space="preserve">M. Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chabana</w:t>
+                <w:t xml:space="preserve">C. Fabron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh United Kingdom. pp.99045J, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2232551⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99042U, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2231630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01466018v1</w:t>
+                <w:t xml:space="preserve">in2p3-01466090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to test NISP instrument for EUCLID mission in laboratory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Euclid Near Infrared Spectrometer and Photometer instrument concept and first test results obtained for different breadboards models at the end of phase C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maciaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Beaumont</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2231630⟩</w:t>
+              <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99040T, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01466090v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01396843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Near Infrared Spectrometer and Photometer instrument concept and first test results obtained for different breadboards models at the end of phase C</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Modeling effects of common molecular contaminants on the Euclid infrared detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Barbier</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2232941⟩</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99042R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2233778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01396843v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01523543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling effects of common molecular contaminants on the Euclid infrared detectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Carle</w:t>
+                <w:t xml:space="preserve">Low noise flux estimate and data quality control monitoring in EUCLID-NISP cosmological survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kubik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Calabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chabana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99042R, </w:t>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh United Kingdom. pp.99045J, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2233778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2232551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01523543v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01466018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Euclid-like H2RG IR detectors for the NISP instrument</w:t>
               </w:r>
@@ -6802,51 +6802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -C. Cousinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aguichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7175,51 +7175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8581BD1F"/>
+    <w:nsid w:val="905FCF68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7406,51 +7406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-gillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4744-9748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129220787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gillard_w_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GQH-6424-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ba&#241;ados" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belladitta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Momcheva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carollo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450799" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kluge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Hatch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Golden-Marx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05058260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Mart&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;erjal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin-Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mu&#241;oz Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450793" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Acevedo Barroso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M O&#8217;riordan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Collett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451868" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baratta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoffier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libralato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L R Bedin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griggio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452295" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahl&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Nicola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabricius" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snigula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243604" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Moriya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanaka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappellaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Valle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243810" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jim&#233;nez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Secroun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kubik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac21de" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02516435v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paykari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoekstra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzollini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Cardone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038071" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02813362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02334278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Warren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mortlock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Cuby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conselice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936427" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01388431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clemens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/968/104504" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01149115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.171103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066019v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Accardo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121101" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066028v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andeen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121102" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.141102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Barbarino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Bazilevskaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boezio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.04.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcowith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200809830" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066992" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lonjou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Moskalenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287869v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guessoum" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053765" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166098v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weidenspointner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013254v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Masson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lebouazda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.485.0611" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129547v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brouard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kohley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conversi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Crouzet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Strada" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312434" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959780v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Secroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ealet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Serra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312518" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959781v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Kubik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Smadja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311966" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02285142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maciaszek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clemens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niclas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01466018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calabria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232551" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01466090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaumont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231630" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01396843v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232941" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01523543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233778" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188439" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188581" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00849422v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoffier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Cousinou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguichine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430366v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferriere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-gillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4744-9748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129220787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gillard_w_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GQH-6424-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kluge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Hatch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Golden-Marx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450772" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carollo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450799" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05058260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Mart&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;erjal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin-Gonzalez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mu&#241;oz Torres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450793" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ba&#241;ados" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belladitta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Momcheva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Acevedo Barroso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M O&#8217;riordan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Collett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451868" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baratta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoffier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libralato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L R Bedin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griggio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452295" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Nicola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabricius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snigula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243604" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Moriya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanaka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappellaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Valle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243810" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahl&#233;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jim&#233;nez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Secroun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kubik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac21de" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02516435v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paykari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoekstra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzollini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Cardone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038071" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02813362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936980e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02334278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Warren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mortlock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Cuby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conselice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936427" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01388431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clemens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/968/104504" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01149115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.171103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066019v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Accardo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121101" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066028v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andeen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121102" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.141102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Barbarino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Bazilevskaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boezio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.04.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcowith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200809830" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066992" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lonjou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Moskalenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287869v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guessoum" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053765" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166098v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weidenspointner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013254v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Masson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lebouazda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.485.0611" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129547v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brouard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kohley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conversi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Crouzet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Strada" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312434" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959780v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Secroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ealet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Serra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312518" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959781v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Kubik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Smadja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311966" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02285142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maciaszek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clemens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niclas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01466090v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231630" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01396843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232941" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01523543v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233778" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01466018v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calabria" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabana" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232551" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188439" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188581" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00849422v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoffier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Cousinou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguichine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430366v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferriere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>