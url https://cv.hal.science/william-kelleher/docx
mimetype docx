--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -860,196 +860,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstitial small stories in Sandton, Gauteng, South Africa</w:t>
+                <w:t xml:space="preserve">Place-Making Narrative Data: Management Issues in the Context of Open Science and Data Curation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillary Bays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stellenbosch Papers in Linguistics Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5842/64-1-853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Humanities Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/johd.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141535v1</w:t>
+                <w:t xml:space="preserve">hal-04141733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place-Making Narrative Data: Management Issues in the Context of Open Science and Data Curation in France</w:t>
+                <w:t xml:space="preserve">Interstitial small stories in Sandton, Gauteng, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hillary Bays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Humanities Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/johd.75⟩</w:t>
+              <w:t xml:space="preserve">Stellenbosch Papers in Linguistics Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5842/64-1-853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141733v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital media, the body and agency in a South African education institution from the perspective of narrative research</w:t>
               </w:r>
@@ -3531,52 +3531,61 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave encyclopedia of computer assisted language learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51447-0_225-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -3597,315 +3606,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui nous concerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chávez Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahidje Djagbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.03b6h61y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project Places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillary Bays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.bfc67gni⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui nous concerne - données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chávez Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahidje Djagbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3913,301 +3922,597 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.03b6h61y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation LIDILE: éthnographie linguistique, interaction et récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital media, the body and agency: transcriptions of participant accounts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25403/UPresearchdata.12397703.v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25403/UPresearchdata.12397703.v1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05270869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final SAD 2023_UR2_CQNC_Ce qui nous concerne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Rennes 2. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche Bilan – Dispositif Allocation d’installation scientifique – Projet Ce qui nous concerne - CQNC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Rennes 2. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui nous concerne&amp;quot; project DMP - Plan de gestion de données créé à l'aide de DMP OPIDoR, basé sur le modèle &amp;quot;Science Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">université rennes 2. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DMP du projet &amp;quot;Project Places&amp;quot; - Plan de gestion de données créé à l'aide de DMP OPIDoR, basé sur le modèle &amp;quot;Science Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Rennes 2. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandton: a linguistic ethnography of small stories in a site of luxury (https://wiredspace.wits.ac.za/handle/10539/25897)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. University of the Witwatersrand (Johannesbourg, Afrique du Sud), 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04142034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4275,51 +4580,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3732E0CB"/>
+    <w:nsid w:val="B0B07CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4506,51 +4811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-kelleher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8368-6404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kic-Drgas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferit K&#305;l&#305;&#231;kaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spedaliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/XL.2025.18.01.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ch&#225;vez Herrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sas.2025.5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Bays" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.75" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5842/64-1-853" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/td.v16i1.859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/sols.38904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/lit.v40i1.1573" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03b6h61y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries Masenge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56285/jltVol56iss2a5169" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Milani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Small-Stories-Research-Tales-Tellings-and-Tellers-Across-Contexts/Georgakopoulou-Giaxoglou-Patron/p/book/9781032182445" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003253563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Briand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidje Djagbre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.bfc67gni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25403/UPresearchdata.12397703.v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04142034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-kelleher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8368-6404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kic-Drgas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferit K&#305;l&#305;&#231;kaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spedaliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/XL.2025.18.01.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ch&#225;vez Herrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sas.2025.5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Bays" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.75" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5842/64-1-853" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/td.v16i1.859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/sols.38904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/lit.v40i1.1573" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03b6h61y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries Masenge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56285/jltVol56iss2a5169" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Milani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Small-Stories-Research-Tales-Tellings-and-Tellers-Across-Contexts/Georgakopoulou-Giaxoglou-Patron/p/book/9781032182445" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003253563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_225-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Briand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidje Djagbre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.bfc67gni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245662v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25403/UPresearchdata.12397703.v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482149v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04142034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>