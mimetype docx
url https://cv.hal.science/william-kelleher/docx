--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -860,196 +860,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place-Making Narrative Data: Management Issues in the Context of Open Science and Data Curation in France</w:t>
+                <w:t xml:space="preserve">Interstitial small stories in Sandton, Gauteng, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hillary Bays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Humanities Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/johd.75⟩</w:t>
+              <w:t xml:space="preserve">Stellenbosch Papers in Linguistics Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5842/64-1-853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141733v1</w:t>
+                <w:t xml:space="preserve">hal-04141535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstitial small stories in Sandton, Gauteng, South Africa</w:t>
+                <w:t xml:space="preserve">Place-Making Narrative Data: Management Issues in the Context of Open Science and Data Curation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillary Bays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stellenbosch Papers in Linguistics Plus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Open Humanities Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/johd.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5842/64-1-853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04141535v1</w:t>
+                <w:t xml:space="preserve">hal-04141733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital media, the body and agency in a South African education institution from the perspective of narrative research</w:t>
               </w:r>
@@ -2124,178 +2124,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial mapping of interactional narratives and socio-semiotic environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des récits et des lieux, ou l’étude narrative de l’anglophonie dans l’espace public français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillary Bays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The “1st International and Interdisciplinary Conference on Spatial Methods for Urban Sustainability - SMUS”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Botswana, Gaborone, Sep 2021, Gabarone, Botswana</w:t>
+              <w:t xml:space="preserve">SSELFF Conférence - Études sociales de la langue anglaise en France et dans le monde francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine - UFR ALL Metz, Jun 2021, Metz (France) - vidéoconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245657v1</w:t>
+                <w:t xml:space="preserve">hal-04419157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des récits et des lieux, ou l’étude narrative de l’anglophonie dans l’espace public français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial mapping of interactional narratives and socio-semiotic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSELFF Conférence - Études sociales de la langue anglaise en France et dans le monde francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine - UFR ALL Metz, Jun 2021, Metz (France) - vidéoconférence, France</w:t>
+              <w:t xml:space="preserve">The “1st International and Interdisciplinary Conference on Spatial Methods for Urban Sustainability - SMUS”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Botswana, Gaborone, Sep 2021, Gabarone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419157v1</w:t>
+                <w:t xml:space="preserve">hal-05245657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus approach to features of narrative accounts in interview situations and implications for qualitative educational research</w:t>
               </w:r>
@@ -4580,51 +4580,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0B07CFD"/>
+    <w:nsid w:val="41188C77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4811,51 +4811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-kelleher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8368-6404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kic-Drgas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferit K&#305;l&#305;&#231;kaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spedaliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/XL.2025.18.01.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ch&#225;vez Herrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sas.2025.5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Bays" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.75" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5842/64-1-853" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/td.v16i1.859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/sols.38904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/lit.v40i1.1573" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03b6h61y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries Masenge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56285/jltVol56iss2a5169" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Milani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Small-Stories-Research-Tales-Tellings-and-Tellers-Across-Contexts/Georgakopoulou-Giaxoglou-Patron/p/book/9781032182445" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003253563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_225-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Briand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidje Djagbre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.bfc67gni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245662v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25403/UPresearchdata.12397703.v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482149v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04142034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-kelleher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8368-6404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kic-Drgas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferit K&#305;l&#305;&#231;kaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spedaliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/XL.2025.18.01.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ch&#225;vez Herrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sas.2025.5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Bays" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.75" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5842/64-1-853" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/td.v16i1.859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/sols.38904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/lit.v40i1.1573" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03b6h61y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries Masenge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56285/jltVol56iss2a5169" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Milani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Small-Stories-Research-Tales-Tellings-and-Tellers-Across-Contexts/Georgakopoulou-Giaxoglou-Patron/p/book/9781032182445" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003253563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_225-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Briand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidje Djagbre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.bfc67gni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245662v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25403/UPresearchdata.12397703.v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482149v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04142034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>