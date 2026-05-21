--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-8368-6404</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=FG1bY0EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -186,1245 +207,1245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Soft Skills in the Job Market: A Case Study from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kic-Drgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferit Kılıçkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Spedaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLinguae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (1), pp.3-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18355/XL.2025.18.01.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplex Tactics and Involvement in Small Storytelling: A Case Study from the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chávez Herrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signs and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/sas.2025.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter Narratives of Artificial Intelligence: Critical Role-Playing Pedagogies in an Applied Foreign Languages Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEA - Revue Internationale des Langues Etrangères Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Corpus of Stories by Members of Civil Society in Rennes, Bretagne, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chávez Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolly Ramella Georget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Humanities Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/johd.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 'Ce qui nous concerne' ('What matters to us') project and participative research with Rennes' civil society narratives: An ecosophical narratology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language &amp; Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension – Megan Walsh, The Subplot: What China Is Reading and Why It Matters, New York : Columbia Global Reports, 2022, 136p., ISBN 978-1-735913-66-7, ISBN (eBook) 978-1-735913-67-4, 15 euros.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEA - Revue Internationale des Langues Etrangères Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place-Making Narrative Data: Management Issues in the Context of Open Science and Data Curation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillary Bays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Humanities Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/johd.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstitial small stories in Sandton, Gauteng, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stellenbosch Papers in Linguistics Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5842/64-1-853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place-Making Narrative Data: Management Issues in the Context of Open Science and Data Curation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillary Bays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Humanities Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/johd.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital media, the body and agency in a South African education institution from the perspective of narrative research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal for Transdisciplinary Research in Southern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4102/td.v16i1.859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For an ecological critical approach: sociolinguistics in the shadow of climate change (https://themouthjournal.com/issue-no-6/ )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mouth: Critical Studies on Language, Culture and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (6), pp.13-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">linguistic ethnography of geomapped small stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1-2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1558/sols.38904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative materiality and practice: A study of born-free negotiation of periphery and centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literator</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4102/lit.v40i1.1573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Linguistic Landscape Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 160-161 (2), pp.337-347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.160.0337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1434,1427 +1455,1427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating critical role plays and creativity-based pedagogy in the context of AI societal, ethical and technological transitions in an ESP context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64e Congrès de la SAES : Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter Narratives of Artificial Intelligence: Critical Role-Playing and Creativity Pedagogies in an ESP Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e colloque du GERAS : Les récits en anglais de spécialité : passé, présent et futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière Lyon 2, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation de discours et narrativisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en société : chercheur·ses et citoyen·nes co-construisent les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univer.Cité Université Rennes 2, May 2025, Rennes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.03b6h61y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ‘Ce qui nous concerne’, science participative et narratologie écosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire Sociétés: : regards à travers les pratiques sociales, culturelles, éducatives et sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Apr 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘What Matters to Us’ project – participative science and ecosophical narratology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSE 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Aug 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘What Matters to Us’ project – participative science and ecosophical narratology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Hope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Tilburg, Aug 2024, Tilburg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Poise», les possibilités interactionnelles, le CECR et la «compétence»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UFR Langues: Sphères et transferts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR Langues Université Rennes 2, Mar 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de recherche: la personne et la communauté de pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Love Data Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOcle : Clés pour la Science Ouverte, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répétition et travail identitaire: récits d’expatriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerlico 2022 : Dire et re-dire 2 : bis repetita ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des récits et des lieux, ou l’étude narrative de l’anglophonie dans l’espace public français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spatial mapping of interactional narratives and socio-semiotic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSELFF Conférence - Études sociales de la langue anglaise en France et dans le monde francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine - UFR ALL Metz, Jun 2021, Metz (France) - vidéoconférence, France</w:t>
+              <w:t xml:space="preserve">The “1st International and Interdisciplinary Conference on Spatial Methods for Urban Sustainability - SMUS”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Botswana, Gaborone, Sep 2021, Gabarone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419157v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial mapping of interactional narratives and socio-semiotic environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des récits et des lieux, ou l’étude narrative de l’anglophonie dans l’espace public français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillary Bays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The “1st International and Interdisciplinary Conference on Spatial Methods for Urban Sustainability - SMUS”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Botswana, Gaborone, Sep 2021, Gabarone, Botswana</w:t>
+              <w:t xml:space="preserve">SSELFF Conférence - Études sociales de la langue anglaise en France et dans le monde francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine - UFR ALL Metz, Jun 2021, Metz (France) - vidéoconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245657v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus approach to features of narrative accounts in interview situations and implications for qualitative educational research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andries Masenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SALALS (South African Linguistics and Applied Linguistics Society) virtual annual conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stellenbosch University, Sep 2021, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Projet Places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe SEA (Savoirs et Espaces Anglophones) du laboratoire LISAA (Littératures, SAvoirs et Arts)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe SEA (Savoirs et Espaces Anglophones) du laboratoire LISAA (Littératures, SAvoirs et Arts), Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociolinguistics &amp; Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAALT - SALALS (Southern African Association for Language Teachers - Southern African Linguistics and Applied Linguistics Association) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAALT - SALALS (Southern African Association for Language Teachers - Southern African Linguistics and Applied Linguistics Association), Jun 2019, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of locally occasioned multilingual small stories in Sandton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Multilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johannesburg Institute for Advanced Study - JIAS, Jun 2018, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replying to the challenges of online learning through narrative research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Pretoria, Oct 2018, Pretoria, Afrique du Sud, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClickUP: A linguistic ethnography of the University of Pretoria online platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Witwatersrand University Hub for Multilingual Education and Literacies HuMEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Witwatersrand University Department of Education, Aug 2018, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linguistic ethnography of geomapped small stories: Born Frees in Sandton, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICS.2 2nd International Conference on Sociolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eötvös Loránd University, Sep 2018, Budapest (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandton: A linguistic ethnography of small stories in a site of luxury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wits Department of Education Post-graduate Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wits Department of Education, May 2017, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2864,326 +2885,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throwing a light on oral narrative data in order to inform language and literacy research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andries Masenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Language Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56 (2), pp.1-28, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56285/jltVol56iss2a5169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative Iteration and Place in a Johannesburg Tavern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Postcolonial Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020 (2), pp.85-107, 2020, The Pragmatics of Place: Postcolonial Perspectives (https://iacpl.net/jopol/issues/journal-of-postcolonial-linguistics-22020/)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and underneath: A linguistic landscape analysis of the Bosman neighbourhood in Pretoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015 (25), pp.110-141, 2015, Pretoria in/im print</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of out-of-school language practice with implications for language teaching and policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14, pp.9-14, 2012, LESEDI (http://www.ifas.org.za/research/2012/lesedi-14-july-2012/)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3193,193 +3214,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving through a moving (storied) world: small stories and their contribution to ethnographic studies of place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georgakopoulou, Alexandra; Giaxoglou, Korina; Patron, Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small stories research: Tales, tellings and tellers across contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-122, 2023, 9781032182445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003253563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'après une ethnographie matérielle des écrits urbains: Marseille et Prétoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escritas urbanas, ler, escrever e agir na Cidade / Écritures urbaines, lire, écrire et agir dans la rue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alcance Editores, pp.43-64, 2015, 992-87-9236-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3389,91 +3410,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3483,120 +3504,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing creativity in technology-mediated language tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave encyclopedia of computer assisted language learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51447-0_225-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3606,500 +3627,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui nous concerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chávez Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahidje Djagbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.03b6h61y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project Places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillary Bays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.bfc67gni⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui nous concerne - données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chávez Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahidje Djagbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.03b6h61y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation LIDILE: éthnographie linguistique, interaction et récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital media, the body and agency: transcriptions of participant accounts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25403/UPresearchdata.12397703.v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4109,293 +4130,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final SAD 2023_UR2_CQNC_Ce qui nous concerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rennes 2. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche Bilan – Dispositif Allocation d’installation scientifique – Projet Ce qui nous concerne - CQNC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rennes 2. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui nous concerne&amp;quot; project DMP - Plan de gestion de données créé à l'aide de DMP OPIDoR, basé sur le modèle &amp;quot;Science Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">université rennes 2. 2022</w:t>
+              <w:t xml:space="preserve">université rennes 2. 2022, https://dmp.opidor.fr/plans/13722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP du projet &amp;quot;Project Places&amp;quot; - Plan de gestion de données créé à l'aide de DMP OPIDoR, basé sur le modèle &amp;quot;Science Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Rennes 2. 2021</w:t>
+              <w:t xml:space="preserve">Université Rennes 2. 2021, https://dmp.opidor.fr/plans/10402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4405,114 +4426,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandton: a linguistic ethnography of small stories in a site of luxury (https://wiredspace.wits.ac.za/handle/10539/25897)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. University of the Witwatersrand (Johannesbourg, Afrique du Sud), 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04142034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4580,51 +4601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41188C77"/>
+    <w:nsid w:val="412519F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4811,51 +4832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-kelleher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8368-6404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kic-Drgas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferit K&#305;l&#305;&#231;kaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spedaliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/XL.2025.18.01.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ch&#225;vez Herrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sas.2025.5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Bays" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.75" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5842/64-1-853" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/td.v16i1.859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/sols.38904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/lit.v40i1.1573" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03b6h61y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries Masenge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56285/jltVol56iss2a5169" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Milani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Small-Stories-Research-Tales-Tellings-and-Tellers-Across-Contexts/Georgakopoulou-Giaxoglou-Patron/p/book/9781032182445" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003253563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_225-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Briand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidje Djagbre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.bfc67gni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245662v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25403/UPresearchdata.12397703.v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482149v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04142034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-kelleher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8368-6404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FG1bY0EAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kic-Drgas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferit K&#305;l&#305;&#231;kaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spedaliere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/XL.2025.18.01.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ch&#225;vez Herrera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sas.2025.5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Briand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Bays" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.75" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5842/64-1-853" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/td.v16i1.859" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/sols.38904" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/lit.v40i1.1573" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03b6h61y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248080v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries Masenge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245631v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56285/jltVol56iss2a5169" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Milani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Small-Stories-Research-Tales-Tellings-and-Tellers-Across-Contexts/Georgakopoulou-Giaxoglou-Patron/p/book/9781032182445" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003253563" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_225-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidje Djagbre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.bfc67gni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25403/UPresearchdata.12397703.v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04142034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>