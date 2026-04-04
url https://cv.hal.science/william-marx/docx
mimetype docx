--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Marx </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du Collège de France, titulaire de la chaire Littératures comparées</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9125-2884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William MARX	                                                       Décembre 2025Professeur du Collège de FranceChaire Littératures comparées11, place Marcelin Berthelot75231 Paris Cedex 05</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.marx@college-de-france.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Tél. : 01 44 27 12 11 (standard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRICULUM VITÆ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 31 août 1966 à Villeneuve-lès-Avignon (Gard).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Études et titres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Études secondaires et classes préparatoires au lycée Thiers, Marseille, 1981-1986.	Baccalauréat de mathématiques et sciences physiques, mention très bien avec les félicitations du jury, 1984.	École normale supérieure, concours lettres (rang : 11e), 1986.	Licence et maîtrise de lettres classiques (directeur de mémoire : Alain Michel), université Paris-Sorbonne ; sanskrit, université Paris 3 Sorbonne nouvelle ; hittite, École pratique des hautes études, 1987-1988.	Agrégation externe de lettres classiques (rang : 1er), 1989.	Doctorat de littérature comparée (directeur de thèse : Pierre Brunel), mention très honorable avec les félicitations du jury à l’unanimité, université Paris-Sorbonne, 2000.	Habilitation à diriger des recherches (garant : Christian Doumet), université Paris 8 Vincennes Saint-Denis, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Professeur (service national), Lycée naval, Brest, 1989-1990.	Teaching Assistant, Brown University, États-Unis, 1990-1991.	Instructor, Fordham University, États-Unis, 1991-1992.	Chargé de recherches documentaires, Bibliothèque nationale de France (département des manuscrits) et université Paris-Sorbonne, 1993-1997.	Visiting Lecturer (gaikokujin kyôshi), université de Kyoto, Japon, 1997-1999.	Attaché temporaire d’enseignement et de recherche, université de Picardie Jules Verne, 2000-2001.	Maître de conférences, université Jean Moulin Lyon 3, 2001-2004.	Maître de conférences, université Paris 8 Vincennes Saint-Denis, 2004-2006.	Professeur, université d’Orléans, 2006-2009.	Professeur, université Paris Nanterre, 2009-2019.	Professeur du Collège de France, chaire Littératures comparées, depuis 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invitations sur chaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Professeur invité, Institute of English Studies, School of Advanced Study, University of London, Royaume-Uni, 2011, 2013, 2016 et 2018.	Professeur invité, Department of French Studies, Brown University, États-Unis, 2013.	Délégation au CNRS, 2013-2014.	Fellow, Wissenschaftskolleg zu Berlin, Allemagne, 2014-2015.	Professeur invité, Scuola di Studi Superiori Giacomo Leopardi, Università di Macerata, Italie, 2019.	Chaire Ernst Robert Curtius, Universität Bonn, Allemagne, 2022.	Professeur invité, Université d’Anvers, Belgique, 2022.	Professeur invité, The Oxford Research Center for Humanities, University of Oxford, Royaume-Uni, 2022.	Professeur invité, Institute of French Cultural Studies, Dartmouth College, États-Unis, 2024.	Professeur invité, Tokyo College, Université de Tokyo, Japon, 2025.	Professeur invité, Académie du Royaume du Maroc, Maroc, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	3e prix de thème latin, 2e accessit de version grecque, Concours général, 1983.	Membre de l’Institut universitaire de France, 2004.	Prix Montyon de littérature et de philosophie de l’Académie française, 2010.	International Francqui Professor, Belgique, 2022.	Membre de l’Academia Europaea, 2022.	Malcolm Bowie Memorial Lecture, British Comparative Literature Association, 2022.	Prix Pierre-Georges Castex de l’Académie des sciences morales et politiques, 2024.	Chevalier de l’ordre des Arts et des Lettres, 2024.	Prix de littérature religieuse, mention spéciale, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Jury de l’agrégation externe de lettres modernes, 2005.	Directeur du centre de recherche Méta sur les littératures et les civilisations (EA 4230), université d’Orléans, 2006-2009.	Jury du prix Le Monde de la recherche universitaire, 2006-2009.	Délégué scientifique auprès de l’Agence d’évaluation de la recherche et de l’enseignement supérieur (AERES), 2007-2009.	Conseil d’administration de la Société française de littérature générale et comparée, 2007-2011.	Conseil d’administration de la Bibliothèque nationale de France, 2007-2013.	Comité scientifique sectoriel en sciences humaines et sociales de l’Agence nationale de la recherche (ANR), 2007-2008, 2011-2013.	Responsable de l’équipe Valéry, Institut des textes et manuscrits modernes (UMR 8132), École normale supérieure – CNRS, 2007-2014.	Conseil scientifique de la recherche et des études de la délégation aux arts plastiques, ministère de la Culture et de la Communication, 2008-2010.	Jury de la Fondation Thiers (Institut de France – CNRS), 2011-2014.	Conseil d’administration de l’association Guillaume Budé, depuis 2011.	Directeur de l’école doctorale Lettres, langues, spectacles (ED 138), université Paris Nanterre, 2012-2019.	Conseil scientifique de la Maison des sciences de l’homme et de la société, université de Poitiers, 2013-2016.	Comité d’orientation de l’Alliance Athena, 2013-2017.	Directeur adjoint du Centre de recherche en littérature et poétique comparées (EA 3931), université Paris Nanterre, 2014-2019.	Conseil d’administration de l’association Antiquité Territoire des Écarts, depuis 2014.	Membre titulaire du Conseil national des universités, 10e section (littératures comparées), 2015-2016.	Jury des chaires internationales Blaise Pascal (Fondation de l’École normale supérieure), 2015-2017.	Conseil scientifique du Wissenschaftskolleg zu Berlin, 2016-2022.	Bureau et commission des emplois du Collège de France, depuis 2020.	Conseil scientifique de la Fondation du Collège de France, depuis 2021.	Conseil scientifique de la Bibliothèque nationale de France, depuis 2021.	Comité de pilotage du Centre André Gide – Jean Schlumberger de la Fondation des Treilles, depuis 2022.	Conseil scientifique de la Fondation Einstein de Berlin, depuis 2025.	Membre actuel ou honoraire des comités de rédaction d’Actes de savoir, Itinéraires, Revue d’histoire littéraire de la France, Silène, Genesis, Authorship, Littérature et Nation, Bibliothèque comparatiste, Revue italienne d’études françaises, Cahiers comparatistes d’études francophones, Comparative Studies in Modernism, L’Illuminista, Dacoromania litteraria, Odradek, Littera, Journal of Latin Cosmopolitanism and European Literatures, Revue électronique de littérature française, Romanic Review, InVerbis : Lingue Letterature Culture, Annali – Sezione romanza, Palgrave Studies in Modern European Literature, Revue de littérature comparée, Fabula-LHT.	Comité d’honneur de la Revue de littérature comparée.	Expertises : université de Nice, Fonds national suisse de la recherche scientifique (FNS), Agence nationale de la recherche (ANR), Fonds de la recherche scientifique – Flandre (FWO Vlaanderen, Belgique), Science in Context (Cambridge University Press), Maison des sciences de l’homme de Lorraine, Philosophical Enquiries, Edinburgh University Press, Romanic Review (Columbia University), Princeton University (États-Unis), Université Paris Sciences et Lettres (PSL), Modernism / Modernity (Johns Hopkins University Press), Partial Answers : Journal of Literature and the History of Ideas (Johns Hopkins University Press), Presses universitaires de Vincennes, université de Liège (Belgique), Fondation Maison des sciences de l’homme, Orbis Litterarum : International Review of Literary Studies (Copenhague), université de Bâle (Suisse), université de Strasbourg, université de Vienne (Autriche), KU Leuven (Belgique), Éditions du Collège de France, The British Academy, Fabula-LHT.	16 thèses et habilitations dirigées et soutenues, 2 thèses de doctorat en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Naissance de la critique moderne : la littérature selon Eliot et Valéry (1889-1945), Arras, Artois Presses Université, 2002.	L’Adieu à la littérature : histoire d’une dévalorisation (XVIIIe-XXe siècle), Paris, Les Éditions de Minuit, 2005. Traductions néerlandaise (Amsterdam, Querido, 2008), roumaine (Bucarest, Romania Press, 2008) et japonaise (Tokyo, Suiseisha, 2019).	Vie du lettré, Paris, Les Éditions de Minuit, 2009. Prix Montyon de l’Académie française, 2010. Traductions italienne (Milan, Guanda, 2011), japonaise (Tokyo, Suiseisha, 2017) et anglaise (Londres, Hermits United, 2025).	Le Tombeau d’Œdipe. Pour une tragédie sans tragique, Paris, Les Éditions de Minuit, 2012. Prix de la Revue des deux mondes, sélection finale, 2012. Traductions italienne (Pise, Edizioni ETS, 2014), japonaise (Tokyo, Suiseisha, 2019), anglaise (Verso Books, 2022) et grecque (Athènes, Plethron, 2023).	La Haine de la littérature, Paris, Les Éditions de Minuit, 2015. Prix Décembre, sélection, 2015. Prix littéraire Paris-Liège, sélection, 2016. Book of the Week, Times Higher Education, 2018. The 80 Best Books of 2018, PopMatters. Best Sellers 2018 in Literary Criticism, Library Journal. Traductions espagnole (Cali, Colombie, Universidad del Valle, 2017), américaine (Cambridge, Massachusetts, Belknap Press of Harvard University Press, 2018), grecque (Athènes, Ekdoseis Polis, 2019), brésilienne (Jundiaí, Paco Editorial, 2019) et polonaise (Gdańsk-Łódź, Słowo/obraz terytoria – Wydawnictwo Uniwersytetu Łódzkiego, 2023).	Un savoir gai, Paris, Les Éditions de Minuit, 2018. Honneur de La Cause littéraire, meilleur essai, 2018.	Vivre dans la bibliothèque du monde, Paris, Collège de France / Fayard, 2020 ; rééd., Paris, Editions du Collège de France, 2024. Édition en ligne : Vivre dans la bibliothèque du monde, avant-propos de Thomas Römer, préface d’Antoine Compagnon, Paris, Éditions du Collège de France, 2020, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/10102</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Traduction arabe (Beyrouth, Dar al-Jadid, 2023).	Des étoiles nouvelles. Quand la littérature découvre le monde, Paris, Les Éditions de Minuit, 2021.	Un été avec don Quichotte, Paris, Éditions des Équateurs / France Inter, 2024. Traductions italienne (Turin, EDT, 2025) et coréenne (Séoul, Mujintree, 2025).	Libraries of the Mind, Princeton, Princeton University Press, 2025. 50 Notable Works of Nonfiction from 2025, The Washington Post.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Écriture / figure, dir. Geneviève Schaeffer, Jo Yoshida, Yasusuke Oura, William Marx, Hitoshi Usami et Anne-Marie Christin, présentation par William Marx, Équinoxe. Revue internationale d’études françaises, Kyoto, nº 17-18, printemps 2000.	Les Arrière-gardes au XXe siècle : l’autre face de la modernité esthétique, dir. William Marx, Paris, Presses universitaires de France, 2004 ; rééd. coll. « Quadrige », 2008.	Jean Prévost aux avant-postes, dir. Jean-Pierre Longre et William Marx, préface de Jérôme Garcin, Bruxelles, Les Impressions nouvelles, 2006.	Le Récit, dir. William Marx, Actes de savoirs. Revue interdisciplinaire de l’Institut universitaire de France, Paris, Presses universitaires de France, nº 4, 2008.	Valéry et l’idée de littérature, dir. William Marx, Fabula, 8 avril 2011, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/colloques/sommaire1408.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	La Nouvelle Revue française : les colloques du centenaire (Paris, Bourges, Caen), dir. Alban Cerisier, Marie-Odile Germain, Anne-Rachel Hermetet, William Marx, Pascal Mercier et Claire Paulhan, Paris, Gallimard, 2013.	Paul Valéry, en théorie, dir. William Marx, Littérature, Paris, Larousse, nº 172, décembre 2013.	Le Lettré : définitions et enjeux, dir. Andrei Minzetanu et William Marx, Silène, 2017, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-silene.com/f/index.php?sp=colloque&colloque_id=16</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Nouvelles recherches sur la littérature, dir. William Marx et Cyril Rouanet, Acta Fabula, septembre 2024, vol. 25, nº 8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/revue/sommaire18451.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Valéry au Collège de France, dir. William Marx et Matilde Manara, Paris, Éditions du Collège de France, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions critiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Paul Valéry, Cahiers 1894-1914, tomes VI-XII, sous la direction de Nicole Celeyrette-Pietri, Paris, Gallimard, 1997-2012.	Paul Valéry, Cahiers 1894-1914, tome XIII, sous la direction de Nicole Celeyrette-Pietri et William Marx, préface de Michel Deguy, Paris, Gallimard, 2016.	Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), éd. Ze’ev Rosenkranz, trad. Stéphane Zékian, préface et note éditoriale de William Marx, Paris, Éditions Payot & Rivages, 2019.	T. S. Eliot, « Notes sur le cours de Bergson au Collège de France (1910-1911) », édition et présentation par William Marx, Annales bergsoniennes, Paris, Presses universitaires de France, vol. IX, 2020, p. 11-48.	Paul Valéry, Cours de poétique, tome I : Le corps et l’esprit (1937-1940) ; tome II : Le langage, la société, l’histoire (1940-1045), édition établie, présentée et annotée par William Marx, Paris, Gallimard, 2023, 2 vol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et contributions à des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antiquité classique, littératures et arts avant 1800 et leurs rémanences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Le couronnement de Voltaire, ou Pétrarque perverti », Histoire, Économie et Société, 20e année, nº 2, 2e trimestre 2001, p. 199-210.	« Du tremblement de terre de Lisbonne à Auschwitz et Adorno : la crise de la poésie », Les Temps modernes, 60e année, nº 630-631, mars-juin 2005, p. 5-26.	« Léonard et le mystère de l’esprit : Valéry, Freud et les occultistes », Revue de langue et littérature françaises, Société de langue et littérature françaises de l’université de Tokyo, nº 40, septembre 2010, p. 177-195.	« La véritable catharsis aristotélicienne : pour une lecture philologique et physiologique de la Poétique », Poétique, nº 166, avril 2011, p. 131-154.	« The Case for an Ethology of Scholarship », Society (États-Unis), vol. 48, nº 4, juillet-août 2011, p. 342-347.	« Corps et pensée au XVIIe siècle », Critique, nº 775, décembre 2011, p. 1002-1005.	« Il “mistero” Leonardo : Valéry e Freud tra occultismo e razionalismo », dans Romano Nanni et Antonietta Sanna, dir., Leonardo da Vinci : interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry, Florence, Olschki, 2012, p. 169-183.	« Agitateur des lettres », entretien avec Jean-Louis Jeannelle, Le Monde, supplément Le Monde des livres, 30 mars 2012, p. 10.	« La majorité des tragédies finissaient bien ! », entretien avec Sophie Pujas, Le Point Références, nº 40 (« La Grèce et ses mythes »), juillet-août 2012, p. 86-87.	« Réponse à la réponse de C. W. Veloso sur la catharsis », Fabula, Atelier de théorie littéraire, 16 janvier 2013, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/atelier.php?Catharsis._Reponse_a_Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_ William_Veloso.	« Le Tombeau d’Œdipe : entretien avec William Marx », propos recueillis par Alexandre Prstojevic, Vox Poetica, mis en ligne le 22 mai 2013, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.vox-poetica.com/entretiens/intMarx.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Œdipe au Japon, ou ce que le nô fait à la tragédie grecque », Études de langue et littérature françaises (Société japonaise de langue et littérature françaises, Tokyo), nº 103, août 2013, p. 3-23.	« Peut-on connaître la vérité sur la tragédie grecque ? », dans Olivier Guerrier, dir., La Vérité, Saint-Étienne, Publications de l’université de Saint-Étienne, coll. « Les colloques de l’Institut universitaire de France », 2014, p. 197-206.	« Poussin et ses mystères », Critique, nº 822, novembre 2015, p. 902-913.	« Catharsis », dans Mathilde Bernard, Alexandre Gefen et Carole Talon-Hugon, dir., Arts et Émotions, Paris, Armand Colin, 2015, p. 63-69.	« La littérature est l’ennemie préférée », entretien avec Johan Faerber, Diacritik, 29 janvier 2016, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://diacritik.com/2016/01/29/le-grand-entretien-william-marx-la-litterature-est-lennemie-preferee/#more-7348</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Ce que le comparatisme fait à l’Antiquité », dans Anne Tomiche et al., dir., Le Comparatisme comme approche critique / Comparative Literature as a Critical Approach, t. I : Affronter l’Ancien / Facing the Past, Paris, Classiques Garnier, 2017, p. 181-189.	« Les quatre haines de la littérature », Revue italienne d’études françaises, nº 7, novembre 2017, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rief.revues.org/1549</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Penser la littérature de l’extérieur », Acta Fabula, vol. 19, nº 1, janvier 2018, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/revue/document10648.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« When Rousseau Advocated for Book-Burning », Literary Hub, 2 mars 2018, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lithub.com/when-rousseau-advocated-for-book-burning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Catharsis et plaisir tragique selon Aristote », Chôra : revue d’études anciennes et médiévales (philosophie, théologie, sciences), nº 17, 2018, p. 163-180.	« Polémique blackfaces : “L’acteur n’a plus le droit de jouer l’autre” », entretien avec Christophe Ono-dit-Biot, Le Point, 29 mars 2019.	« É possível conhecer a verdade sobre a tragédia grega? », trad. Fábio Roberto Lucas, Opiniães. Revista dos Alunos de Literatura Brasileira, 8e année, nº 14, 2019, p. 158-165.	« Ce que la littérature nous apprend de l’épidémie », dans Une boussole pour l’après, Paris, HumenSciences, 2020, p. 167-175. Repris dans Fabula. Atelier de théorie littéraire, avril 2020, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/atelier.php?Ce_que_la_litterature_fait_a_l_epidemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et sur les sites de la Fondation du Collège de France, de la Société française de littérature générale et comparée et de la British Comparative Literature Association.	« Dans le cas des pandémies, l’humanité devient un personnage littéraire », entretien avec Marion Rousset, Télérama, 16 mai 2020, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.telerama.fr/livre/william-marx,-du-college-de-france-dans-le-cas-des-pandemies,-lhumanite-devient-un-personnage,n6639202.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Grand regain de tragique », entretien avec Pauline Porro, Marianne, 3 juillet 2020, p. 52-54.	« Jamais l’Antiquité n’a défini la tragédie comme finissant mal », entretien avec Marion Cocquet, Le Point hors-série, janvier-février 2021, p. 36-38.	« How Canonization Transformed Greek Tragedy », in Damien Agut-Labordère et Miguel John Versluys, dir., Canonisation as Innovation: Anchoring Cultural Formation in the First Millenium BCE, Leyde, Brill, 2022, p. 164-177.	« Le mythe et le nom d’Europe : un sens à (ré)inventer », in Samantha Besson, dir., Inventer l’Europe, Paris, Odile Jacob, 2022, p. 27-34.	« 失われた文学作品の再発見 » [« Retrouver les œuvres perdues »], Nichifutsu Bunka, nº 92, mars 2023, p. 97-108.	« Rendre Don Quichotte populaire », entretien avec Henri de Monvallier, La Fringale culturelle, nº 31, juillet-août 2024, p. 20-23.	« Avec Don Quichotte, on entre dans le mécanisme même de l’imagination », entretien avec Julien Bisson, Le Un des libraires, été 2024, p. 7-8 de la seconde feuille.	« Le mystère Ovide : une affaire de bibliothèques », La Nouvelle Revue française, nº 663, novembre 2025, p. 38-48.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures et arts des XIXe-XXIe siècles, modernismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Antoine de Saint-Exupéry, Courrier Sud », dans Annie Angremy, dir., Les Plus Beaux Manuscrits des romanciers français, Paris, Bibliothèque nationale de France – Robert Laffont, « La Mémoire de l’encre », 1994, p. 318-321.	« Gaëtan Picon (1915-1976) », dans Marie-Françoise Quignard, dir., Le Mercure de France, cent un ans d’édition, Paris, Bibliothèque nationale de France, 1995, p. 116-117.	« François-René de Chateaubriand, Amour et Vieillesse (Love and old age) », dans Marie-Hélène Tesnière et Prosser Gifford, dir., Creating French Culture : Treasures from the Bibliothèque nationale de France, introd. Emmanuel Le Roy Ladurie, New Haven, Yale University Press, 1995, p. 402-404.	Catalogue du fonds Robert et Sonia Delaunay (cotes NAF 25637-25659), catalogue du fonds Georges Bernanos (cotes NAF 25637-25659), notice du manuscrit des Noyers de l’Altenburg d’André Malraux (cote NAF 25549), dans Catalogue des nouvelles acquisitions françaises du département des manuscrits de la Bibliothèque nationale de France, Paris, 1994-1997.	« Les manuscrits de Dominique Fernandez : une conscience d’écrivain », Revue de la Bibliothèque nationale de France, nº 6 (« Manuscrits d’écrivains du XXe siècle »), octobre 2000, p. 27-28 et pl. IV.	« La contestation de la critique universitaire en France et dans le monde anglophone (1920-1945) », EBOK (Département d’études françaises de l’université de Kobe), nº 13, 2001, p. 1-32.	« Musique et poésie pure : la fin d’un paradigme », Poétique, nº 131, septembre 2002, p. 357-367.	« Littérature : le temps des adieux ? », entretien avec Laurent Margantin, La Quinzaine littéraire, nº 912, 1er décembre 2005, p. 16-17.	« Jean Prévost, théoricien de la littérature », dans Jean-Pierre Longre et William Marx, dir., Jean Prévost aux avant-postes, préf. Jérôme Garcin, Bruxelles, Les Impressions nouvelles, 2006, p. 105-113.	« Borckett, sa vie, son œuvre », Le Monde des livres, supplément du journal Le Monde, 3 mars 2006, p. 2 ; repris dans Pierre Brunel, dir., Borges, souvenirs d’avenir, Paris, Gallimard, 2006, p. 385-389.	« Samuel Beckett, toujours radieux », entretien avec Alexandre Demidoff, Le Temps (Genève), nº 2452, 30 mars 2006, p. 33.	« Supersvjesna knjizevnost », Novi Izraz (Sarajevo), nº 33-34, juillet-décembre 2006, p. 16-26.	« Da konacno zavrsimo s esencijalistickom knjizevnoscu », Novi Izraz (Sarajevo), nº 33-34, juillet-décembre 2006, p. 27-32.	« Épuiser l’adieu », entretien avec Mathieu Larnaudie et Oliver Rohe, dans Devenirs du roman, Paris, Naïve, coll. « Inculte / Naïve », 2007, p. 41-54.	« Rãmas bun literaturii », Vatra (Bucarest), vol. XXXV, nº 445 (4-2008), avril 2008, p. 45-53.	« Il dialogo che anticipò Borges », Il Corriere della Sera, 5 mai 2008, supplément « Roma », p. 9.	« Tommaso Landolfi, scrittore di “dopo la fine della letteratura” », L’Illuminista. Rivista di cultura contemporanea (Rome), nº 22-23, 8e année, janvier-août 2008, p. 213-223 ; repris dans Silvana Cirillo, dir., Cento anni di Landolfi, Rome, Bulzoni, 2010, p. 231-240.	« Rǎmas-bun literaturii şi destrămarea ideologiilor », Observator cultural (Bucarest), nº 488, 20 août 2009, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.observatorcultural.ro/articol/cultura-franceza-cultura-romana-dupa-douazeci-de-ani/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« The 20th Century: Century of the Arrière-Gardes? », dans Sascha Bru, Jan Baetens, Benedikt Hjartason, Peter Nicholls, Tania Ørum et Hubert van den Berg, dir., Europa ! Europa ? The Avant-Garde, Modernism and the Fate of a Continent, Berlin, De Gruyter, coll. « European Avant-Garde and Modernism Studies », 2009, p. 59-71.	« Le temps des crises : arrière-gardes et avant-gardes », dans Denis Pernot, dir., Péguy au cœur : de George Sand à Jean Giono. Mélanges en l’honneur de Julie Sabiani, Paris, Klincksieck, 2011, p. 149-161.	« La NRF et l’idée de littérature », dans Alban Cerisier, Marie-Odile Germain, William Marx et Pascal Mercier, dir., Positions de La NRF, dans La Nouvelle Revue française. Les colloques du centenaire, Paris, Gallimard, 2013, p. 97-100.	« Introduction », en collaboration avec Anne-Rachel Hermetet, dans Anne-Rachel Hermetet et William Marx, dir., La NRF, naissance d’un mythe, dans La Nouvelle Revue française. Les colloques du centenaire, Paris, Gallimard, 2013, p. 103-104.	« Transmission et mémoire », dans Jean-Louis Jeannelle, Marielle Macé et Michel Murat, dir., L’Histoire littéraire des écrivains, Paris, Presses de l’université Paris-Sorbonne, 2013, p. 125-137.	« Oshima ou la vision du mâle », Le Courage, Paris, Grasset, nº 1, 2015, p. 97-110.	« Avanguardie e retroguardie : per una complessità del modernismo », Allegoria (Palerme), 29e année, nº 75, janvier-juin 2017, p. 23-34.	« Einstein en Orient, ou l’expérience de la relativité », préface et note éditoriale, dans Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), trad. Stéphane Zékian, Paris, Éditions Payot & Rivages, 2019, p. 7-36.	« Mon poche de chevet : Le Mont Analogue de René Daumal », Le Monde, supplément Le Monde des livres, 76e année, nº 23358, 14 février 2020, p. 9.	« La préface », dans Jean-Michel Devésa, dir., Lire, voir, penser dans l’œuvre de Jean-Philippe Toussaint, Bruxelles, Les Impressions nouvelles, 2020, p. 7-11.	« 1913, the Year of the Arrière-garde? », dans Effie Rentzou et André Benhaïm, dir., 1913, the Year of French Modernism, Manchester, Manchester University Press, 2020, p. 109-120.	« Habiter une machine », dans Pierre Hyppolite et Marc Perelman, dir., Le Corbusier : l’art de se loger et de le dire, Nanterre, Presses universitaires de Paris Nanterre, 2020, p. 31-36.	« Transmissão e memória », trad. Dirceu Magri, Revista USP, São Paulo, Universidade de São Paulo, nº 126, juillet 2020, p. 99-110.	« Letteratura e valori democratici », trad. Luciano Pellegrini, Il confronto letterario (université de Pavie), nº 75, juin 2021, p. 113-131.	« Chris Ware, Grand Prix du Festival d’Angoulême 2021 », entretien avec Romain Brethes, Le Point, 23 juin 2021.	« Sur la piste du Mont Analogue », entretien sur René Daumal avec Aureliano Tonet, Le Monde, 10 août 2021, p. 26 ; 15-16 août 2021, p. 26.	« Música e poesia pura : o fim de um paradigma », trad. Rita Loiola, Gragoatá (Brésil), vol. 27, nº 57, 2022, p. 70-85.	 « Littérature et valeurs démocratiques », dans Olivier Bessard-Banquy, dir., Splendeurs et misères de la littérature. Ou la démocratisation des lettres, de Balzac à Houellebecq, Paris, Armand Colin, 2022, p. 395-413.	« Echenoz et le clinamen », Cahiers de L’Herne, nº 139 : « Jean Echenoz », dir. Johan Faerber, 2022, p. 22-24.	« Sub signo Valerii », préface, in Grégoire Leprince-Ringuet, Les Entrelacs, Sainte-Colombe-sur-Gand, La Rumeur libre, 2024, p. 11-15.	« Dans les coulisses du Nobel de littérature », « Et si le Nobel de littérature sacrait deux lauréats ? », entretiens avec Youness Bousenna, Télérama, nº 3900, 9 octobre 2024, p. 30-32 ; telerama.fr, 8 octobre 2024.	« Ce palmarès est magnifique ! », entretien avec Youness Bousenna sur le palmarès des 25 meilleurs romans du XXIe siècle, Télérama, nº 3925, 2 avril 2025, p. 28.	« Les Désarrois de l’élève Törless, de Robert Musil », entretien avec Raphaëlle Simon, Famille chrétienne, nº 2477, 5 juillet 2025, p. 34.	« L’élégie de la modernité », Revue italienne d’études françaises, nº 15, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/rief/14073</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Valéry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Un “roman” sans l’arbitraire ? Les premiers Cahiers de Valéry comme forme narrative », Rémanences, nº 4/5 (« Paul Valéry, l’avenir d’une écriture »), juin 1995, p. 121-129.	« L’auctoritas du poète dans l’œuvre critique de Valéry », Secolul 20 (Bucarest), nº 7-12 (364-369) (« Valéry »), 1995, p. 146-152.	« The Dialogues and Mon Faust : The Inner Politics of Thought », dans Paul Gifford et Brian Stimpson, dir., Reading Paul Valéry : Universe in Mind, Cambridge University Press, 1998, p. 155-169.	« Valéry et le bouddhisme : essai de généalogie intellectuelle », dans Kunio Tsunekawa, dir., Paul Valéry : dialogues Orient et Occident, Paris, Lettres modernes Minard, 1999, p. 203-215.	« Valéry », dans Philippe Hamon et Denis Roger-Vasselin, dir., Le Robert des grands écrivains de langue française, Paris, Dictionnaires Le Robert, 2000, p. 1348-1360.	« Paul Valéry, Le Cimetière marin », dans Livres du Cabinet de Pierre Bérès, Chantilly, Musée Condé - Château de Chantilly, 2003, p. 168-169.	« Une lecture hégélienne de l’histoire littéraire », dans Paul Gifford, Robert Pickering et Jürgen Schmidt-Radefeldt, dir., Paul Valéry de tous les points de vue. Hommage à Judith Robinson-Valéry, Paris, L’Harmattan, 2003, p. 143-148.	« Valéry, Flaubert et les oiseaux qui marchent : généalogie d’une image », Revue d’histoire littéraire de la France, 103e année, nº 4, octobre-décembre 2003, p. 919-931.	« Grammaire et genèse : le travail syntaxique dans les brouillons de La Jeune Parque », dans Françoise Haffner, Micheline Hontebeyrie et Robert Pickering, dir., « La Jeune Parque », des brouillons au poème : nouvelles lectures génétiques, Caen, Lettres modernes Minard, « La Revue des lettres modernes : Paul Valéry », nº 11, 2006, p. 149-161.	« Les deux poétiques de Valéry », dans William Marx, dir., Paul Valéry et l’idée de littérature, 8 avril 2011, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> colloques/document1426.php.	« L’hypertexte des Cahiers », Le Magazine littéraire, hors-série : « Paul Valéry, écrivain malgré lui », automne 2011, p. 44-47.	« Valéry : une poétique du sensible », Aisthesis (université de Florence), vol. 5, nº 1 : « Paul Valéry : strategie del sensibile », 2012, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fupress.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Quelle poétique de Valéry pour la revue Poétique ? », Fabula-LhT, nº 10 (« L’aventure Poétique »), décembre 2012, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/lht/10/index.php?id=447</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Trente ans après », Littérature, nº 172, décembre 2013, p. 3-5.	« Le poète et le ready-made », Littérature, nº 172, décembre 2013, p. 56-61.	« Pureté poétique et modernité : Valéry, Maurras, Adorno », dans Didier Alexandre et Thierry Roger, dir., Puretés et impuretés de la littérature (1860-1940), Paris, Classiques Garnier, 2015, p. 291-303. Repris dans Forschungen zu Paul Valéry, nº 27, 2014, p. 85-102.	« Genèse de la génétique : Valéry, Duchamp et les économistes », dans Pierre-Marc de Biasi et Anne Herschberg Pierrot, dir., L’Œuvre comme processus, Paris, CNRS Éditions, 2017, p. 45-52.	« Les trois mains », préface, dans Jean-Philippe Biehler, Le Goût de la main dans l’Œuvre-Valéry (études et essais), Paris, L’Harmattan, 2017, p. 9-14.	« De quoi Valéry est-il le nom ? », Valéry Kenkyu – Bulletin japonais d’études valéryennes (Tokyo), nº 7, 2017, p. 18-25.	« Valéry et la science des rêves », dans Paul Valéry et les sciences, Saint-Clément-de-Rivière, Éditions Fata Morgana, 2017, p. 79-105.	« Valéry to kôkoku » [Valéry et la publicité], dans Nobutaka Miura et Masanori Tsukamoto, dir., Valéry ni okeru uta to geijutsu [La Poésie et les Arts chez Paul Valéry], Tokyo, Suiseisha, 2018, p. 273-288.	« Valéry, “le moins freudien des hommes” ? », dans Antoine Compagnon et Céline Surprenant, dir., Freud au collège de France, Paris, Collège de France, coll. « Passage des disciplines », 4 décembre 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/5709</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Traduire, penser », préface, dans David Elder, Paul Valéry et l’acte de traduire, Paris, Classiques Garnier, 2019, p. 11-14.	« Valéry et Einstein, ou le poème de la relativité », dans Antoine Compagnon et Céline Surprenant, dir., Einstein au Collège de France, Paris, Collège de France, 2020, p. 55-68, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/9398</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Le cours de Poétique de Valéry enfin publié », Lettre de la Fondation du Collège de France, nº 25, février 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondation-cdf.fr/2022/02/08/le-cours-de-poetique-de-valery-enfin-publie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Une philosophie générale de l’être humain », entretien sur le Cours de poétique de Paul Valéry avec Nicolas Weill, Le Monde, nº 24262, 6 janvier 2023, supplément Le Monde des livres, p. 3.	« Un causeur, un improvisateur de génie », entretien sur le Cours de poétique de Paul Valéry avec Frédérique Roussel, Libération, nº 12927, 14-15 janvier 2023, p. 35-36.	« Une anthropologie de l’esprit » (sur le Cours de poétique de Paul Valéry), Le Grand Continent, 21 janvier 2023.	« La Poétique retrouvée de Valéry », entretien avec Alexandra Follonier, Acta Fabula, vol. 24, nº 2, février 2023, DOI : 10.58282/acta.15905, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Paul Valéry, médecin de l’intelligence », débat entre William Marx et Olivier Houdé, par Gilles Noussenbaum, Décision & Stratégie Santé, printemps 2023, nº 334, p. 26-29.	« Lire sur la Sorgue : William Marx a retrouvé des inédits de Paul Valéry et nous donne rendez-vous ce samedi pour les découvrir », entretien avec Mireille Hurlin, L’Écho du mardi, Avignon, 18 mai 2023.	« Sub signo Valerii », préface, in Grégoire Leprince-Ringuet, Les Entrelacs, Sainte-Colombe-sur-Gand, La Rumeur libre, 2024.	« Je vous remercie d’avoir suivi ces leçons », introduction, in William Marx et Matilde Manara, dir., Valéry au Collège de France, Paris, Éditions du Collège de France, 2025, p. 11-16.	« Paul Valéry, critique de la Belle Époque », in Stéphanie Bertrand et Pierre Masson (dir.), La Belle Époque de la critique : la critique littéraire, de Barrès à Gide et Valéry, Paris, Classiques Garnier, 2025, p. 263-275.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. S. Eliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Comment T. S. Eliot reçut le prix Nobel de Paul Valéry », Lettres actuelles. Magazine francophone européen de la recherche en lettres, nº 10, janvier-février 1996, p. 90-96.	« Penser la traduction, traduire le texte : la traduction transparente chez Eliot et Valéry », Testo a fronte. Semestrale di teoria e pratica della traduzione letteraria (Milan), nº 18, mars 1998, p. 85-97.	« Le manuscrit existe-t-il ? Le débat Valéry-Eliot », Équinoxe. Revue internationale d’études françaises (Kyoto), nº 17-18 (« Écriture / figure », dir. William Marx et al.), printemps 2000, p. 220-227.	« Eliot, Valéry et la critique des professeurs », dans Francis Marcoin et Fabrice Thumerel, dir., Manières de critiquer, Arras, Artois Presses Université, 2001, p. 83-96.	« Two Modernisms : T. S. Eliot and La Nouvelle Revue française », dans Elisabeth Däumer et Shyamal Bagchee, dir., The International Reception of T. S. Eliot, Londres, Continuum, 2007, p. 25-35.	« T. S. Eliot en France : une réception problématique », Textuel (université Paris-VII), nº 53 (« Modernité / Modernism »), 2008, p. 89-95.	« Les deux modernismes. T. S. Eliot et la NRF », The Romanic Review, vol. 99, nº 1-2, janvier-mars 2008, p. 57-68.	« Maurras, Eliot : du classicisme », The Romanic Review, vol. 100, nº 1-2 (« Literary Histories of Literatures »), janvier-mars 2009, p. 67-79.	« Traditions et modernités : Eliot face à la temporalité française », Itinéraires. Littérature, textes, cultures, nº 3 : « Modernités occidentales et extra-occidentales », dir. Xavier Garnier et Anne Tomiche, 2009, p. 77-88.	« Paris », dans Jason Harding, dir., T. S. Eliot in Context, Cambridge, Cambridge University Press, 2011, p. 25-32.	« Eliot and Maurras on Classicism », dans Benjamin G. Lockerd, dir., T. S. Eliot and Christian Tradition, Lanham (Maryland), Rowman and Littlefield, 2014, p. 77-88.	« Le modernisme entre internationalisme et nationalisme. T. S. Eliot : Paris aller-retour », dans Thomas Hunkeler, dir., Paradoxes de l’avant-garde : la modernité artistique à l’épreuve de sa nationalisation, Paris, Classiques Garnier, 2014, p. 37-48.	« Eliot and France, France and Eliot », préface, dans Jayme Stayer, dir., T. S. Eliot, France, and the Mind of Europe, Newcastle upon Tyne, Cambridge Scholars Publishing, 2015, p. X-XIV.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature générale et comparée, épistémologie de la discipline</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Écriture / figure » [introduction du volume], Équinoxe. Revue internationale d’études françaises (Kyoto), nº 17-18 (« Écriture / figure »), printemps 2000, p. I.	« Le canon, les classiques et l’admiration : réflexions à partir de Harold Bloom », dans Delphine Denis et Francis Marcoin, dir., L’Admiration, Arras, Artois Presses Université, 2004, p. 43-52.	« Penser les arrière-gardes », dans William Marx, dir., Les Arrière-gardes au XXe siècle : l’autre face de la modernité esthétique, Paris, Presses universitaires de France, 2004 ; rééd. coll. « Quadrige », 2008, p. 5-19.	« Le dépassement de la littérature », Critique, nº 715, décembre 2006, p. 991-1003.	« Revaloriser l’enseignement littéraire », dans Paolo Tamassia, dir., A che serve la Letteratura ? (e il suo insegnamento), Tarente (Italie), Lisi, 2007, p. 47-56.	« Les résistances théoriques à la critique génétique », dans Paul Gifford et Marion Schmid, dir., La Création en acte : devenir de la critique génétique, Amsterdam, Rodopi, 2007, p. 51-63.	« Y a-t-il un temps occidental ? », dans Masanori Tsukamoto, dir., La Conception du temps humain et ses métamorphoses dans la littérature française. Research Project Report, Tokyo, université de Tokyo, Graduate School of Humanities and Sociology, avril 2007, p. 143-156.	« La littérature est-elle d’arrière-garde ? », dans Masanori Tsukamoto, dir., La Conception du temps humain et ses métamorphoses dans la littérature française. Research Project Report, Tokyo, université de Tokyo, Graduate School of Humanities and Sociology, avril 2007, p. 191-204.	« Littérature et critique », dans Anne Tomiche et Karl Zieger, dir., La Recherche en littérature générale et comparée en France en 2007 : bilan et perspectives, Valenciennes, Société française de littérature générale et comparée – Presses universitaires de Valenciennes, 2007, p. 185-193.	« L’autodestituzione della letteratura », Ágalma. Rivista di studi culturali e di estetica (Rome), nº 15, mars 2008, p. 22-31.	 « De geschiedenis van een ontwaarding », entretien avec Annemiek Neefjes, Literatuurplein (Pays-Bas), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.literatuurplein.nl/mededeling.jsp?medId=2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 juin 2008.	 « De literatuur is dood. Leve de literatuur », entretien avec Bert Bultinck, De Morgen (Bruxelles), 4 juin 2008, p. 8-9 du supplément « Uitgelezen ».	« De toekomst van de literatuur », entretien avec Jürgen Pieters, De Leeswolf (Anvers), nº 6, septembre 2008, p. 459-460.	 « Le récit et le réel », Actes de savoirs. Revue interdisciplinaire de l’Institut universitaire de France (Presses universitaires de France), nº 4 : « Le récit », 2008, p. 7-12.	« Colères de lettrés », dans Martine Boyer-Weinmann et Jean-Pierre Martin, dir., Colères d’écrivains, Nantes, Cécile Defaut, 2009, p. 179-193.	« Bungaku ha kouei ka ? », dans Masanori Tsukamoto et Masao Suzuki, dir., « Zenei » to ha nani ka ? « Kouei » to ha nani ka ? Bungakushi no kyokou to kindaisei no jikan, Tokyo, Heibonsha, 2010, p. 37-55.	« La littérature n’est plus ancrée dans un lieu », entretien avec Alexis Brocas, Le Magazine littéraire, nº 506, mars 2011, p. 13.	« Est-il possible de parler de la fin de la littérature ? », dans Dominique Viart et Laurent Demanze, dir., Fins de la littérature, t. II, Paris, Armand Colin, 2012, p. 25-34.	« La tentation anthologique de l’histoire littéraire », Euresis : cahiers roumains d’études littéraires et culturelles (Bucarest), nº 1-4, 2012, p. 247-254.	« Penser les arrière-gardes », Euresis : cahiers roumains d’études littéraires et culturelles (Bucarest), nº 1-4, 2012, p. 255-265.	« Manies et lubies des érudits », Le Magazine littéraire, nº 524, octobre 2012, p. 76-77.	« Ci-gît et renaît la littérature », Le Magazine littéraire, nº 525, novembre 2012, p. 78-79.	« Comment parler de paradigmes collectifs », entretien avec Pierre Bayard, Formes poétiques contemporaines (Presses universitaires du Nouveau Monde), nº 9, 2012, p. 15-28.	« Critique littéraire et critique yaourtière », Les Temps modernes, nº 672, janvier-mars 2013, p. 47-52.	« Brève histoire de la forme en littérature », Les Temps modernes, nº 676, novembre-décembre 2013, p. 35-47.	« L’éthos lettré : au-delà ou en deçà de la littérature ? », entretien avec Mathieu Messager et Anne Sennhauser, Les Cahiers du Ceracc, nº 6, juillet 2013.	« Breve storia della forma in letteratura », trad. Giuliana Ferreccio, CoSMo : Comparative Studies in Modernism (université de Turin), nº 4, 2014, p. 151-161.	« L’avant-gardisme est-il caduc ? D’une double palinodie de Hans Robert Jauss », dans Wolfgang Asholt, dir., Avantgarde und Modernismus : Dezentrierung, Subversion und Transformation im literarisch-künstlerischen Feld, Berlin, De Gruyter, 2014, p. 35-46.	« De Platon à Sarkozy, ces viles attaques contre la littérature », entretien avec Juliette Cerf, Télérama, 15 octobre 2015, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.telerama.fr/livre/de-platon-a-sarkozy-ces-attaques-contre-la-litterature,132677.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Hans Robert Jauss : de l’incertitude en matière de saloperie », Le Courage, Paris, Grasset, nº 2, 2016, p. 269-286.	« La haine vaut mieux que l’indifférence », entretien avec Stéphane Duchêne, Le Petit Bulletin (Lyon), nº 829, 2 mars 2016, p. 18.	« Approcher la littérature par réflexion », Romanische Studien, nº 4, 2016, p. 133-139, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.romanischestudien.de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« “État poétique” contre poésie : une crise de définition », Fabula-LhT, nº 18 (« Un je-ne-sais-quoi de “poétique” »), avril 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org/lht/18/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> marx.html.	« Le lettré comme problème », dans Andrei Minzetanu et William Marx, dir., Le Lettré : définitions et enjeux, Silène, 2017, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-silene.com/f/index.php?sp=comm&comm_id</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> =199.	« Literatura y crítica », trad. Juan Moreno Blanco, dans A. Tomiche et K. Zieger, dir., Investigación en literatura general y comparada en Francia – Balance y perspectivas, Cali (Colombie), Universidad del Valle, 2017, p. 221-230.	« Pourquoi défendre la littérature ? », Futsugo Futsubungaku Kenkyû – Revue de langue et littérature françaises, Société de langue et littérature françaises de l’université de Tokyo, nº 51, 2018, p. 235-256.	 « Breve historia de la forma en literatura », trad. Carlos Walker, Estudios de Teoría Literaria. Revista digital : artes, letras y humanidades, vol. 8, nº 16, juillet 2019, p. 283-290.	« La revanche de Don Quichotte », Le Monde, 28 décembre 2019, supplément « Les 101 romans des lecteurs du Monde », p. 7.	« Le formatage des consciences est partout », entretien avec Christophe Ono-dit-Biot et Romain Brethes, Le Point, nº 2475, 30 janvier 2020, p. 107-109.	« Ce que la littérature nous apprend », entretien avec Hélène Frouard, Sciences humaines, nº 326, juin 2020, p. 24-27 ; repris sous le titre « La lecture comme expérience de l’altérité », Sciences humaines, hors-série nº 26 (« Comment la littérature peut changer nos vies »), juin-juillet 2021 ; repris dans Héloïse Lhérété, dir., Comment la littérature peut changer nos vies, Auxerre, Éditions Sciences humaines, 2022.	« Paradoxes de la vérité littéraire », Revue italienne d’études françaises, nº 10, novembre 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/rief/6222</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Autour des étoiles », entretien avec Perrine Coudurier et Matthieu Vernet, Acta Fabula, vol. 22, nº 3, mars 2021, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/acta/document13507.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’érudition, c’est l’altérité », entretien avec Brigitte Chapelain, Hermès, nº 87, 2021, p. 44-58.	« Comparatisme et nationalisme au lendemain de la Grande Guerre », Revue de littérature comparée, vol. 95, nº 1, janvier-mars 2021, p. 72-79.	« Collège de France : dans la cour des grands », entretien avec Marie-Charlotte Provot, Virus de la culture, 15 avril 2021.	« William Marx : “La cancel culture n’est pas une culture” », entretien avec Rat Devil, Gonzaï, nº 38, juillet 2021, p. 20-25.	القراءة بوصفها تجربة للغيرية [« La lecture comme expérience de l’altérité »], entretien, trad. Elhassan Aylaj, Arrafid, Émirats arabes unis, 7 février 2022.	« ChatGPT aura-t-il un jour le Nobel de littérature ? » et « L’intelligence artificielle ne connaît pas encore le style Duras », entretiens avec Julie Rambal, Le Temps (Genève), 14 janvier 2023, p. 34-35.	« Littératures comparées », Annuaire du Collège de France, nº 120 (2019-2020), 2023, p. 199-210.	« Des livres et des hommes », entretien avec Victor Dumiot et William Emmanuel, Bastille Magazine, nº 19, juillet-août 2023, p. 48-53.	« Il faut envisager la lecture comme un “sport intellectuel” », entretien avec Lou Héliot, Le Un des libraires, été 2023.	« How to Become a Comparatist », Comparative Critical Studies, vol. 21, nº 1, 2024, p. 77-91.	« La littérature est le moyen de penser un ailleurs face à une réalité qui s’écroule », entretien avec Martin Bernier, Le Figaro, nº 24880, 21 août 2024, p. 19.	« La littérature est l’art le plus démocratique », entretien avec Benoît Hervieu-Léger et Martin Monti-Lalaubie, Revue Projet, nº 404, février-mars 2025, p. 14-18.	« Pourquoi la littérature comparée ? », Revue des sciences humaines et sociales de l’Académie du Royaume du Maroc, vol. 4, nº 1, 2025, p. 13-28.	« Que lire cet été ? », entretien avec Lou Héliot, Le Un hebdo, nº 553, 9 juillet 2025.	« L’enjeu de la littérature comparée », entretien avec Lili Auriat, L’Éléphant, nº 52, automne 2025, p. 115-117.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèques mentales et bibliothèque mondiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Pour une bibliothèque mondiale », Le Monde, 76e année, nº 23338, 22 janvier 2020, p. 27.	« La bibliothèque idéale existe-t-elle ? », entretien avec Lorraine Rossignol, Télérama, nº 3676, 24 juin 2020, p. 16-18.	« Nos frontières mentales doivent évoluer », entretien avec Catherine Golliau, Le Point références, septembre-novembre 2020, p. 104-105.	« La bibliothèque déploie une cinquième dimension invisible à l’œil nu », entretien avec Johan Faerber, Diacritik, 5 mars 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://diacritik.com/2021/03/05/william-marx-la-bibliotheque-deploie-une-cinquieme-dimension-invisible-a-loeil-nu-des-etoiles-nouvelles/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	マイノリティとして生きる人間が「世界図書館」で文学を読むこと。平野啓一郎さんとウィリアム・マルクスさんが語る [« Comment les minorités lisent la littérature dans la “bibliothèque mondiale” : débat entre Keiichiro Hirano et William Marx »], Huffington Post Japan, 21 octobre 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.huffingtonpost.jp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Un peuple de bibliothécaires », préface, in Asma, La Bibliothèque imaginaire : Djibouti, Creil, Dumerchez, 2022, p. 9-10.	« Pour une bibliothèque mondiale », Littera. Revue de langue et littérature françaises (Tokyo), nº 8, mars 2023, p. 7-17.	« Les bibliothèques possibles », Carnets, deuxième série, nº 25, 2023, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/carnets/14239</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, DOI : 10.4000/carnets.14239.	« Le cerveau d’une bibliothèque », Le Pays lorrain. Revue de la Société d’histoire de la Lorraine et du Musée lorrain, 120e année, vol. 104, nº 2, juin 2023, p. 85-87.	« Les bibliothèques invisibles », résumé du cours 2020-2021, Annuaire du Collège de France, 121e année (2020-2021), 2024, p. 281-297.	« When Literature Meets Philosophy : A Conversation with William Marx on his latest work Libraries of the Mind », entretien avec Norm Goldman, Bookpleasures.com, 12 juillet 2025.	« Entrouvrir la porte de la bibliothèque mondiale », entretien avec Ada Ackerman et Félicie Faizand de Maupeou, in Ada Ackerman et Béatrice Picon-Vallin, dir., Bibliothèques à l’épreuve de la scène, La Fresnaie-Fayel, Otrante, 2025, p. 225-233.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sexualités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Non à la police des consciences et des corps. Contre la loi sur l’abolition de la prostitution », Le Monde, 22 décembre 2011, p. 21.	« L’interdiction de la prostitution est une chimère » (avec Élisabeth Badinter, Régine Deforges, Caroline Eliacheff, Élisabeth de Fontenay, Claude Habib, Nathalie Heinich, Claude Lanzmann, Véronique Nahoum-Grappe, Philippe Raynaud, Céline Spector et Georges Vigarello), Le Nouvel Observateur, nº 2494, 23 août 2012, p. 34.	« Non à une Église qui agit en lobby contre le mariage homosexuel ! » (avec Gilles Philippe), Le Monde, 7 novembre 2012, p. 16.	« Où est passée l’autorité morale de l’Église ? » (avec Gilles Philippe), Le Monde, 29 janvier 2014, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lemonde.fr/idees/article/2014/01/29/l-autorite-morale-perdue-de-l-eglise_4356371_3232.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« J’accuse ! », Marianne, nº 1001-1002, 17 juin 2016, p. 14.	« L’homosexualité n’est pas prévue par l’ordre social », entretien avec Johan Faerber, Diacritik, 11 janvier 2018, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://diacritik.com/2018/01/11/william-marx-lhomosexualite-nest-pas-prevue-par-lordre-social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Entretien sur Un savoir gai avec Iacopo Leoni et Valentina Sturli, SigMa. Rivista di letterature comparate, teatro e arti dello spettacolo, nº 2, 2018, p. 513-527.	« L’affiche de la Marche des fiertés, en effaçant la question de la sexualité, témoigne d’un nouveau puritanisme », Le Monde, 81e année, nº 25029, 21 juin 2025, p. 29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« L’islam n’est pas terroriste par essence », Le Monde, nº 22066, 26 décembre 2015, p. 17.	« Pour lutter contre l’islamisme radical, affichons la libération des corps », Le Monde, 18 août 2016, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lemonde.fr/idees/article/2016/08/18/pour-lutter-contre-l-islamisme-radical-affichons-la-liberation-des-corps_4984586_3232.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’allergie nationale au fait religieux est une erreur intellectuelle et une faute politique », Le Monde, 76e année, nº 23583, 4 novembre 2020, p. 26.	« Avec le pape François, la littérature entre en religion », Le Monde, nº 24772, 24 août 2024, p. 23.	« Nihil obstat », préface, in pape François, Louée soit la lecture. Lettre sur le rôle de la littérature dans la formation, Paris, Éditions des Équateurs, 2024, p. 7-20.	« Le pape François et la littérature », entretien, Études, nº 4320, novembre 2024, p. 95-105.	« Le pape François, une vision résolument ouverte de l’art, pour tous et sous toutes ses formes », entretien avec Juliette Bénabent et Rémi Guezodje, Télérama, 23 avril 2025.	« François, jésuite lettré, a exercé son rôle de pape comme un curé de terrain », entretien avec Isabelle Vogtensperger, Marianne, 25 avril 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société, médias, politiques d’éducation et de recherche, actualité, débats, tribunes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Deuil national » (avec Gilles Philippe), Le Monde, nº 18041, 25 janvier 2003, p. 14.	« La mort des humanités », Le Monde, 30 octobre 2008, p. 20.	« L’AERES en questions », entretien avec Marc Escola, 8e sens : le magazine de Paris 8, nº 3, janvier 2009.	« Graves dysfonctionnements de Galaxie, le portail du recrutement », Fabula, 1er février 2009, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org/actualites/article28628.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Pour une autre réforme de l’évaluation de la recherche et de l’enseignement supérieur » (avec la collaboration d’Olivier Beaud, Joël Biard, Antoine Compagnon, Pascal Engel, Claudio Galderisi et Thierry Gontier), Qualité de la science française, mis en ligne le 20 janvier 2013, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.qsf.fr/2013/01/20/note-de-qsf-sur-levaluation-pour-une-autre-reforme-de-levaluation-de-la-recherche-et-de-lenseignement-superieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« Trop d’intellectuels dévalorisent l’intellectuel », Les Grands Débats, mis en ligne le 31 mai 2013, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lesgrandsdebats.fr/Debats/Ou-sont-passes-les-intellectuels/Trop-d-intellectuels-devalorisent-l-intellectuel-501</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’université française bureaucratisée », Le Monde, 6 novembre 2014, p. 14.	« Le grec et le latin pour préserver l’esprit du 11 janvier », Libération, 30 avril 2015, p. 24. Traduction russe dans Drevnij mir i My (L’Antiquité et nous, Saint-Pétersbourg), vol. VI, 2017.	« Kiev appartient de plein droit aux rêves de l’Europe, mais on ne voudrait pas que Kiev n’existât que dans nos rêves : nous voulons aussi une Kiev réelle, une Kiev dans la réalité », tribune, Le Monde, 78e année, nº 24010, 18 mars 2022, p. 2 du cahier Le Monde des livres.	« Ce qu’Œdipe et Antigone nous disent de la crise au Proche-Orient », Le Monde, 79e année, nº 24531, 16 novembre 2023, p. 30.	« בין אם נרצה בכך בין אם לאו, המלחמה המרוחקת הזאת היא ענייננו » [Que nous le voulions ou non, nous avons des intérêts dans cette guerre lointaine], Haaretz, 22 décembre 2023, p. 4 du supplément littéraire.	« La poésie mérite mieux que cette haine », Libération, nº 13241, 26 janvier 2024, p. 21.	« Pour qui don Quichotte voterait-il aujourd’hui ? », Le Monde, nº 24723, 28 juin 2024, p. 26.	« L’Europe doute, et c’est sa force », entretien avec Sébastien Le Fol, L’Express, nº 3881, 20 novembre 2025, p. 66-68.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, divers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Sauvé d’une plume ! », Communio, XIV, nº 1, janvier-février 1989, p. 82-87.	« Les Messes inouïes », Communio, XIX, nº 1, janvier-février 1994, p. 105-111.	Exercice oulipien, Magazine littéraire, nº 398 (« L’Oulipo »), mai 2001, p. 27.	« Petits morceaux de papier japonais », Études de langue et littérature françaises (revue de la Société des études de langue et littérature françaises de l’université de Kyoto), nº spécial (« In memoriam Jo Yoshida »), 2006, p. 492-497.	« Variations sur le lecteur de bibliothèque », Bulletin des bibliothèques de France, t. 55, nº 6, 2010, p. 32-35, URL : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://bbf.enssib.fr/consulter/bbf-2010-06-0032-007</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« Un bordel », contribution à la rencontre « Regards d’écrivains sur la Bibliothèque de la Sorbonne » du 14 novembre 2013, Maison des écrivains et de la littérature, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.m-e-l.fr/,re,363</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« La Soirée avec ma télé : un inédit de Paul Valéry », contribution au cycle « Entendez-voir » : « Paul Valéry vu par William Marx », 5 février 2014, Petit Palais, Maison des écrivains et de la littérature, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.m-e-l.fr/medias/extraits-textes/texte%20w.%20marx%20-%20p.%20valery.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Je voudrais tant pouvoir dire… », dans Pour quoi vous levez-vous le matin ?,  illustré par Hélène Crochemore, Paris, Belin, 2022, p. 86-89.	« Deux rencontres, un chien et un recrutement », dans Le Défaut. Études en hommage à Camille Dumoulié, Université Paris Nanterre, Centre de recherche littérature et poétique comparées, 2023, p. 219-220.	« Le questionnaire de Proust », Revue Droit & Littérature, nº 8, 2024, p. 47-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87 conférences invitées internationales et conférences plénières.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comptes rendus dans Bulletin du bibliophile, Critique, French Studies, Histoires littéraires, Marianne, Le Monde.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.249-270. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e0y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pape François, une vision résolument ouverte de l’art, pour tous et sous toutes ses formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bénabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guezodje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Literature Meets Philosophy. A Conversation with William Marx on his latest work &amp;quot;Libraries of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bookpleasures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que lire cet été ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Héliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est l’art le plus démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hervieu-Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monti-Lalaubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 404, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žít v knihovně, jež znamená svět</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Záviš Šuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svet Literatury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (71), pp.95-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le questionnaire de Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L​es bibliothèques invisibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ku5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est le moyen de penser un ailleurs face à une réalité qui s’écroule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le pape François, la littérature entre en religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui don Quichotte voterait-il aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24723, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pape François et la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarthou-Lajus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4320, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le Nobel de littérature sacrait deux lauréats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Bousenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses du Nobel de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Bousenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre &amp;quot;Don Quichotte&amp;quot; populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fringale Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Don Quichotte, on entre dans le mécanisme même de l’imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 des libraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Become a Comparatist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Critical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.77 - 91. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ccs.2024.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut envisager la lecture comme un “sport intellectuel”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’Œdipe et Antigone nous disent de la crise au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24531, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau d’une bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays lorrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux rencontres, un chien et un recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le Défaut. Études en hommage à Camille Dumoulié, pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle ne connaît pas encore le style Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire sur la Sorgue : William Marx a retrouvé des inédits de Paul Valéry et nous donne rendez-vous ce samedi pour les découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho du mardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">בין אם נרצה בכך בין אם לאו, המלחמה המרוחקת הזאת היא ענייננו</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haaretz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Supplément littéraire, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry, médecin de l’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décision &amp; Stratégie Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 334, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliothèque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20634/littera.8.0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastille Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT aura-t-il un jour le Nobel de littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un causeur, un improvisateur de génie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12927, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie de l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">失われた文学作品の再発見</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie générale de l’être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24262, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">マイノリティとして生きる人間が「世界図書館」で文学を読むこと。 平野啓一郎さんとウィリアム・マルクスさんが語る</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichirô Hirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Huffington post</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chef-d’œuvre retrouvé de Paul Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2630, pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Música e poesia pura: o fim de um paradigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gragoatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (57), pp.70-85. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/gragoata.v27i57.51384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">القراءة بوصفها تجربة للغيرية</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhassan Aylaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الرافد</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Nobel : ces discrets Français qui murmurent à l’oreille du comité : enquête : connaissez-vous William Marx, Michel Zink ou Daniel Louvard ? Ces Français proposent à l'Académie suédoise des noms de lauréats au Prix Nobel. Avec réussite, parfois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiev appartient de plein droit aux rêves de l’Europe, mais on ne voudrait pas que Kiev n’existât que dans nos rêves : nous voulons aussi une Kiev réelle, une Kiev dans la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément Le monde des livres (24010), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours de Poétique de Valéry enfin publié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la Fondation du Collège de France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudition, c’est l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (1), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e valori democratici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il confronto letterario. Quaderni di letterature straniere moderne e comparate dell'Università di Pavia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais l’Antiquité n’a défini la tragédie comme finissant mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Latin et grec. Le guide pour apprendre à tout âge, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque déploie une cinquième dimension invisible à l’oeil nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cancel culture n’est pas une culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gonzaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatisme et nationalisme au lendemain de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 377 (1), pp.72-79. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rlc.377.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cas des pandémies, l’humanité devient un personnage littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissão e memória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magri Dirceu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista USP = Revista Universidade de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-9036.i126p99-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon poche de chevet : Le Mont Analogue de Rene Daumal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément Le monde des livres (23358), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliotheque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23338, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allergie nationale au fait religieux est une erreur intellectuelle et une faute politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23583, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos frontières mentales doivent évoluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point - Références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la littérature nous apprend de l'épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le formatage des consciences est partout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2475, pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of literary truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue italienne d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rief.6222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la littérature nous apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É possível conhecer a verdade sobre a tragédia grega ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Roberto Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opiniães</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.158-165. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2525-8133.opiniaes.2019.158640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis et plaisir tragique selon Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chôra. Revue d'études anciennes et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.163-180. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/chora20191710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État poétique&amp;quot; contre poésie : une crise de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshima ou la vision du mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.97--110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la littérature par &amp;quot;réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanische Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (4), pp.133--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est l'ennemie préférée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine vaut mieux que l'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 829, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Robert Jauss : de l'incertitude en matière de saloperie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.269--286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'accuse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1001-1002, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lutter contre l'islamisme radical, affichons la libération des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Platon à Sarkozy: ces viles attaques contre la littérature, entretien réalisé par Juliette Cerf [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussin et ses mystères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 822, pp.902--913. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.822.0902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grec et le latin pour préserver l'esprit du 11 janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo, Rimbaud, Barthes comme vous ne les avez jamais lus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 938, pp.60--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'islam n'est pas terroriste par essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22066, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université française bureaucratisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breve storia della forma in letteratura [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Studies in Modernism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.151--161. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13135/2281-6658/636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité morale perdue de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 172, pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire de la forme en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 676, pp.35--47. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.676.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète et le ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172, pp.56--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEdipe au Japon, ou ce que le nô fait à la tragédie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.3--23. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20634/ellf.103.0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthos lettré : au-delà ou en deçà de la littérature ? Entretien de William Marx avec Mathieu Messager et Anne Sennhauser [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ceracc : études sur les formes narratives des années cinquante à aujourd'hui </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tombeau d'ØEdipe : entretien avec William Marx, propos recueillis par Alexandre Prstojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Poetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la réponse de C. W. Veloso sur la catharsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique littéraire et critique yaourtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 672, pp.47--52. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.672.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La majorité des tragédies finissaient bien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pujas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grèce et ses mythes (40), pp.86--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manies et lubies des érudits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 524, pp.76--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle poétique de Valéry pour la revue &amp;quot;Poétique&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ci-gît et renaît la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.78--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non à une Église qui agit en lobby contre le mariage homosexuel !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiction de la prostitution est une chimère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eliacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Obs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2494, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation anthologique de l'histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euresis : cahiers roumains d'études littéraires et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1-4, pp.247--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs étoiles noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry: une poétique du sensible [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aisthesis. Pratiche, linguaggi e saperi dell'estetico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.95--109. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Aisthesis-11050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler de paradigmes collectifs, entretien de Pierre Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.15--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un’estate con Don Chisciotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimosa Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDT, pp.216, 2025, Piccola biblioteca di Ulisse, 978-88-592-3325-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">돈키호테와 함께하는 여름</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">선희 백</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mujintree, pp.268, 2025, 979-11-6111-150-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry au Collège de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matilde manara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Collège de France, pp.304, 2025, Faire savoir, 978-2-7226-0827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libraries of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Princeton University Press, 2025, 9780691267425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un été avec don Quichotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equateurs; France Inter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.238, 2024, Équateurs parallèles, 978-2-38284-729-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">العيش في مكتبة العالم</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Al-Khadrawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dar Al-Jadid, 2023, 9789959297471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienawiść do literatury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Stróżyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Słowo/obraz terytoria – Wydawnictwo Uniwersytetu Łódzkiego, 2023, 9788383313405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ο τάφος του Οιδίποδα: Για μια τραγωδία χωρίς τραγικό</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Βασίλειος Πατσογιάννης</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plethron, 2023, 9789603483854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de poétique, tome I : Le corps et l’esprit (1937-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bibliothèque des idées, 9782072907067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de poétique, tome II : Le langage, la société, l'histoire (1940-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bibliothèque des Idées, 9782073000156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tomb of Oedipus. Why Greek Tragedies Were not Tragic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas B Elliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verso Books, 2022, 9781788736138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étoiles nouvelles. Quand la littérature découvre le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions de Minuit, 2021, 9782707346834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans la bibliothèque du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France, 2020, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.10102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">オイディプスの墓–––悲劇的ならざる悲劇のために</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuo Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2019, 9784801003965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Το μίσος για τη λογοτεχνία</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Athanasopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polis, 2019, 9789604356164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文学との訣別―近代文学はいかにして死んだのか</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Tsukamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2019, 9784801003958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ódio à literatura : uma história da antiliteratura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Pereira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paco Editorial, 2019, 9788546219681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文人伝</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hatred of Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Press of Harvard University Press, 2017, Belknap</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El odio a la literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad del Valle, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions de Minuit, 2015, 978-2-7073-2916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomba di Edipo : per una tragedia senza tragico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni ETS, 2014, Mélange</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerisier, Alban and Germain, Marie-Odile and Hermetet, Anne-Rachel and Marx, William and Mercier, Pascal and Paulhan, Claire. Gallimard, 2013, Les Cahiers de la NRF, 978-2-07-013652-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry: en théorie, revue Littérature, n°172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marx, William. Larousse : Armand Colin, 2013, 978-2-200-92857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau d'Oedipe: pour une tragédie sans tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions de Minuit, 2012, 978-2-7073-2201-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous remercie d’avoir suivi ces leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valéry au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Collège de France, pp.11-16, 2025, 9782722608276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihil obstat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louée soit la lecture : lettre sur le rôle de la littérature dans la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Equateurs, pp.7-20, 2024, 9782382848173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub signo Valerii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Leprince-Ringuet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rumeur libre, pp.11-15, 2024, 9782355773280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peuple de bibliothécaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliothèque imaginaire : Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dumerchez, pp.9-10., 2022, 9782847912067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe et le nom d’Europe : un sens à (ré)inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samantha Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2022, Travaux du Collège de France, 978-2-415-00325-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je voudrais tant pouvoir dire...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour quoi vous levez-vous le matin ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2022, 9782410026559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et valeurs démocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères de la littérature. Ou la démocratisation des lettres, de Balzac à Houellebecq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2022, 9782200633073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Canonization Transformed Greek Tragedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canonisation as Innovation : Anchoring Cultural Formation in the First Millennium BCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brill, pp.164-177, 2022, 978-90-04-52026-4. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004520264_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echenoz et le clinamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Faerber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Jean Echenoz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, Editions de L'Herne, pp.22-24, 2022, 9791031903569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Devésa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, voir, penser l’œuvre de Jean-Philippe Toussaint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, 2020, 9782874497780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1913, the Year of the Arrière-garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effie Rentzou; André Benhaïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1913 : The year of french modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.109-120, 2020, 978-1-5261-4503-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Hyppolite; Marc Perelman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corbusier : l’art de se loger et de le dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Nanterre, pp.31-36, 2020, 978-2-84016-435-7. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.20380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et Einstein, ou le poème de la relativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Einstein au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2020, 978-2-7226-0550-3. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.9398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des notes de T.S. Eliot : “My Words Echo Thus” : T.S. Eliot et la leçon de Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud François; Clément Girardi; Camille Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales bergsoniennes. IX, Bergson et les écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses universitaires de France, pp.13-29, 2020, Épiméthée, 978-2-13-079541-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire, penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Valéry et l'acte de traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.11-14, 2019, 9782406084174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einstein en Orient, ou l’expérience de la rélativité. Preface et note éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidia Breda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), trad. fr. par Stéphane Zékian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Payot &amp; Rivages, pp.7-36, 2019, 9782743647551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la génétique : Valéry, Duchamp et les économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Biasi, Pierre-Marc and Herschberg-Pierrot, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' oeuvre comme processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.45--52, 2017, 978-2-271-07969-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard, Mathilde and Gefen, Alexandre and Talon-Hugon, Carole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.63--69, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot and France, France and Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stayer, Jayme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. S. Eliot, France, and the Mind of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.X--XIV, 2015, 978-1-4438-7738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pureté poétique et modernité : Valéry, Maurras, Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier and Roger, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puretés et impuretés de la littérature, 1860-1940</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.291--303, 2015, 978-2-8124-3297-2. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3299-6.p.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modernisme entre internationalisme et nationalisme. T. S. Eliot : Paris aller-retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hunkeler, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxes de l'avant-garde: la modernité artistique à l'épreuve de sa nationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.37--48, 2014, 978-2-8124-3195-1. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3197-5.p.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot and Maurras on Classicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. S. Eliot and Christian Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rowman and Littlefield, pp.77--88, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avant-gardisme est-il caduc ? D'une double palinodie de Hans Robert Jauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Asholt, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avantgarde und modernismus: dezentrierung, subversion und transformation im literarisch-kunstlerischen feld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.35--46, 2014, 978-3-11-034833-0. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110348613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on connaître la vérité sur la tragédie grecque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guerrier, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Saint-Étienne, pp.197--206, 2014, Les colloques de l'Institut universitaire de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre : La NRF, naissance d'un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermetet, Anne-Rachel and Marx, William. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.103--104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La NRF et l'idée de littérature, conclusion au chapitre : Positions de La NRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerisier, Alban and Germain, Marie-Odile and Hermetet, Anne-Rachel and Marx, William and Mercier, Pascal and Paulhan, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.97--100, 2013, Les Cahiers de la NRF, 978-2-07-013652-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeannelle, Jean-Louis and Macé, Marielle and Murat, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire littéraire des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.125--137, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible de parler de la fin de la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique and Demanze, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome II : Historicité de la littérature contemporaine, Armand Colin, pp.25--34, 2012, 978-2-200-28047-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il &amp;quot;mistero&amp;quot; Leonardo : Valéry e Freud tra occultismo e razionalismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanni; Romano and Sanna; Antonietta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci : interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. S. Olschki, pp.169--183, 2012, 978-88-222-6114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Marx </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du Collège de France, titulaire de la chaire Littératures comparées</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9125-2884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William MARX	                                                       Décembre 2025Professeur du Collège de FranceChaire Littératures comparées11, place Marcelin Berthelot75231 Paris Cedex 05</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.marx@college-de-france.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Tél. : 01 44 27 12 11 (standard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRICULUM VITÆ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 31 août 1966 à Villeneuve-lès-Avignon (Gard).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Études et titres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Études secondaires et classes préparatoires au lycée Thiers, Marseille, 1981-1986.	Baccalauréat de mathématiques et sciences physiques, mention très bien avec les félicitations du jury, 1984.	École normale supérieure, concours lettres (rang : 11e), 1986.	Licence et maîtrise de lettres classiques (directeur de mémoire : Alain Michel), université Paris-Sorbonne ; sanskrit, université Paris 3 Sorbonne nouvelle ; hittite, École pratique des hautes études, 1987-1988.	Agrégation externe de lettres classiques (rang : 1er), 1989.	Doctorat de littérature comparée (directeur de thèse : Pierre Brunel), mention très honorable avec les félicitations du jury à l’unanimité, université Paris-Sorbonne, 2000.	Habilitation à diriger des recherches (garant : Christian Doumet), université Paris 8 Vincennes Saint-Denis, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Professeur (service national), Lycée naval, Brest, 1989-1990.	Teaching Assistant, Brown University, États-Unis, 1990-1991.	Instructor, Fordham University, États-Unis, 1991-1992.	Chargé de recherches documentaires, Bibliothèque nationale de France (département des manuscrits) et université Paris-Sorbonne, 1993-1997.	Visiting Lecturer (gaikokujin kyôshi), université de Kyoto, Japon, 1997-1999.	Attaché temporaire d’enseignement et de recherche, université de Picardie Jules Verne, 2000-2001.	Maître de conférences, université Jean Moulin Lyon 3, 2001-2004.	Maître de conférences, université Paris 8 Vincennes Saint-Denis, 2004-2006.	Professeur, université d’Orléans, 2006-2009.	Professeur, université Paris Nanterre, 2009-2019.	Professeur du Collège de France, chaire Littératures comparées, depuis 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invitations sur chaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Professeur invité, Institute of English Studies, School of Advanced Study, University of London, Royaume-Uni, 2011, 2013, 2016 et 2018.	Professeur invité, Department of French Studies, Brown University, États-Unis, 2013.	Délégation au CNRS, 2013-2014.	Fellow, Wissenschaftskolleg zu Berlin, Allemagne, 2014-2015.	Professeur invité, Scuola di Studi Superiori Giacomo Leopardi, Università di Macerata, Italie, 2019.	Chaire Ernst Robert Curtius, Universität Bonn, Allemagne, 2022.	Professeur invité, Université d’Anvers, Belgique, 2022.	Professeur invité, The Oxford Research Center for Humanities, University of Oxford, Royaume-Uni, 2022.	Professeur invité, Institute of French Cultural Studies, Dartmouth College, États-Unis, 2024.	Professeur invité, Tokyo College, Université de Tokyo, Japon, 2025.	Professeur invité, Académie du Royaume du Maroc, Maroc, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	3e prix de thème latin, 2e accessit de version grecque, Concours général, 1983.	Membre de l’Institut universitaire de France, 2004.	Prix Montyon de littérature et de philosophie de l’Académie française, 2010.	International Francqui Professor, Belgique, 2022.	Membre de l’Academia Europaea, 2022.	Malcolm Bowie Memorial Lecture, British Comparative Literature Association, 2022.	Prix Pierre-Georges Castex de l’Académie des sciences morales et politiques, 2024.	Chevalier de l’ordre des Arts et des Lettres, 2024.	Prix de littérature religieuse, mention spéciale, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Jury de l’agrégation externe de lettres modernes, 2005.	Directeur du centre de recherche Méta sur les littératures et les civilisations (EA 4230), université d’Orléans, 2006-2009.	Jury du prix Le Monde de la recherche universitaire, 2006-2009.	Délégué scientifique auprès de l’Agence d’évaluation de la recherche et de l’enseignement supérieur (AERES), 2007-2009.	Conseil d’administration de la Société française de littérature générale et comparée, 2007-2011.	Conseil d’administration de la Bibliothèque nationale de France, 2007-2013.	Comité scientifique sectoriel en sciences humaines et sociales de l’Agence nationale de la recherche (ANR), 2007-2008, 2011-2013.	Responsable de l’équipe Valéry, Institut des textes et manuscrits modernes (UMR 8132), École normale supérieure – CNRS, 2007-2014.	Conseil scientifique de la recherche et des études de la délégation aux arts plastiques, ministère de la Culture et de la Communication, 2008-2010.	Jury de la Fondation Thiers (Institut de France – CNRS), 2011-2014.	Conseil d’administration de l’association Guillaume Budé, depuis 2011.	Directeur de l’école doctorale Lettres, langues, spectacles (ED 138), université Paris Nanterre, 2012-2019.	Conseil scientifique de la Maison des sciences de l’homme et de la société, université de Poitiers, 2013-2016.	Comité d’orientation de l’Alliance Athena, 2013-2017.	Directeur adjoint du Centre de recherche en littérature et poétique comparées (EA 3931), université Paris Nanterre, 2014-2019.	Conseil d’administration de l’association Antiquité Territoire des Écarts, depuis 2014.	Membre titulaire du Conseil national des universités, 10e section (littératures comparées), 2015-2016.	Jury des chaires internationales Blaise Pascal (Fondation de l’École normale supérieure), 2015-2017.	Conseil scientifique du Wissenschaftskolleg zu Berlin, 2016-2022.	Bureau et commission des emplois du Collège de France, depuis 2020.	Conseil scientifique de la Fondation du Collège de France, depuis 2021.	Conseil scientifique de la Bibliothèque nationale de France, depuis 2021.	Comité de pilotage du Centre André Gide – Jean Schlumberger de la Fondation des Treilles, depuis 2022.	Conseil scientifique de la Fondation Einstein de Berlin, depuis 2025.	Membre actuel ou honoraire des comités de rédaction d’Actes de savoir, Itinéraires, Revue d’histoire littéraire de la France, Silène, Genesis, Authorship, Littérature et Nation, Bibliothèque comparatiste, Revue italienne d’études françaises, Cahiers comparatistes d’études francophones, Comparative Studies in Modernism, L’Illuminista, Dacoromania litteraria, Odradek, Littera, Journal of Latin Cosmopolitanism and European Literatures, Revue électronique de littérature française, Romanic Review, InVerbis : Lingue Letterature Culture, Annali – Sezione romanza, Palgrave Studies in Modern European Literature, Revue de littérature comparée, Fabula-LHT.	Comité d’honneur de la Revue de littérature comparée.	Expertises : université de Nice, Fonds national suisse de la recherche scientifique (FNS), Agence nationale de la recherche (ANR), Fonds de la recherche scientifique – Flandre (FWO Vlaanderen, Belgique), Science in Context (Cambridge University Press), Maison des sciences de l’homme de Lorraine, Philosophical Enquiries, Edinburgh University Press, Romanic Review (Columbia University), Princeton University (États-Unis), Université Paris Sciences et Lettres (PSL), Modernism / Modernity (Johns Hopkins University Press), Partial Answers : Journal of Literature and the History of Ideas (Johns Hopkins University Press), Presses universitaires de Vincennes, université de Liège (Belgique), Fondation Maison des sciences de l’homme, Orbis Litterarum : International Review of Literary Studies (Copenhague), université de Bâle (Suisse), université de Strasbourg, université de Vienne (Autriche), KU Leuven (Belgique), Éditions du Collège de France, The British Academy, Fabula-LHT.	16 thèses et habilitations dirigées et soutenues, 2 thèses de doctorat en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Naissance de la critique moderne : la littérature selon Eliot et Valéry (1889-1945), Arras, Artois Presses Université, 2002.	L’Adieu à la littérature : histoire d’une dévalorisation (XVIIIe-XXe siècle), Paris, Les Éditions de Minuit, 2005. Traductions néerlandaise (Amsterdam, Querido, 2008), roumaine (Bucarest, Romania Press, 2008) et japonaise (Tokyo, Suiseisha, 2019).	Vie du lettré, Paris, Les Éditions de Minuit, 2009. Prix Montyon de l’Académie française, 2010. Traductions italienne (Milan, Guanda, 2011), japonaise (Tokyo, Suiseisha, 2017) et anglaise (Londres, Hermits United, 2025).	Le Tombeau d’Œdipe. Pour une tragédie sans tragique, Paris, Les Éditions de Minuit, 2012. Prix de la Revue des deux mondes, sélection finale, 2012. Traductions italienne (Pise, Edizioni ETS, 2014), japonaise (Tokyo, Suiseisha, 2019), anglaise (Verso Books, 2022) et grecque (Athènes, Plethron, 2023).	La Haine de la littérature, Paris, Les Éditions de Minuit, 2015. Prix Décembre, sélection, 2015. Prix littéraire Paris-Liège, sélection, 2016. Book of the Week, Times Higher Education, 2018. The 80 Best Books of 2018, PopMatters. Best Sellers 2018 in Literary Criticism, Library Journal. Traductions espagnole (Cali, Colombie, Universidad del Valle, 2017), américaine (Cambridge, Massachusetts, Belknap Press of Harvard University Press, 2018), grecque (Athènes, Ekdoseis Polis, 2019), brésilienne (Jundiaí, Paco Editorial, 2019) et polonaise (Gdańsk-Łódź, Słowo/obraz terytoria – Wydawnictwo Uniwersytetu Łódzkiego, 2023).	Un savoir gai, Paris, Les Éditions de Minuit, 2018. Honneur de La Cause littéraire, meilleur essai, 2018.	Vivre dans la bibliothèque du monde, Paris, Collège de France / Fayard, 2020 ; rééd., Paris, Editions du Collège de France, 2024. Édition en ligne : Vivre dans la bibliothèque du monde, avant-propos de Thomas Römer, préface d’Antoine Compagnon, Paris, Éditions du Collège de France, 2020, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/10102</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Traduction arabe (Beyrouth, Dar al-Jadid, 2023).	Des étoiles nouvelles. Quand la littérature découvre le monde, Paris, Les Éditions de Minuit, 2021.	Un été avec don Quichotte, Paris, Éditions des Équateurs / France Inter, 2024. Traductions italienne (Turin, EDT, 2025) et coréenne (Séoul, Mujintree, 2025).	Libraries of the Mind, Princeton, Princeton University Press, 2025. 50 Notable Works of Nonfiction from 2025, The Washington Post.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Écriture / figure, dir. Geneviève Schaeffer, Jo Yoshida, Yasusuke Oura, William Marx, Hitoshi Usami et Anne-Marie Christin, présentation par William Marx, Équinoxe. Revue internationale d’études françaises, Kyoto, nº 17-18, printemps 2000.	Les Arrière-gardes au XXe siècle : l’autre face de la modernité esthétique, dir. William Marx, Paris, Presses universitaires de France, 2004 ; rééd. coll. « Quadrige », 2008.	Jean Prévost aux avant-postes, dir. Jean-Pierre Longre et William Marx, préface de Jérôme Garcin, Bruxelles, Les Impressions nouvelles, 2006.	Le Récit, dir. William Marx, Actes de savoirs. Revue interdisciplinaire de l’Institut universitaire de France, Paris, Presses universitaires de France, nº 4, 2008.	Valéry et l’idée de littérature, dir. William Marx, Fabula, 8 avril 2011, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/colloques/sommaire1408.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	La Nouvelle Revue française : les colloques du centenaire (Paris, Bourges, Caen), dir. Alban Cerisier, Marie-Odile Germain, Anne-Rachel Hermetet, William Marx, Pascal Mercier et Claire Paulhan, Paris, Gallimard, 2013.	Paul Valéry, en théorie, dir. William Marx, Littérature, Paris, Larousse, nº 172, décembre 2013.	Le Lettré : définitions et enjeux, dir. Andrei Minzetanu et William Marx, Silène, 2017, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-silene.com/f/index.php?sp=colloque&colloque_id=16</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Nouvelles recherches sur la littérature, dir. William Marx et Cyril Rouanet, Acta Fabula, septembre 2024, vol. 25, nº 8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/revue/sommaire18451.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Valéry au Collège de France, dir. William Marx et Matilde Manara, Paris, Éditions du Collège de France, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions critiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Paul Valéry, Cahiers 1894-1914, tomes VI-XII, sous la direction de Nicole Celeyrette-Pietri, Paris, Gallimard, 1997-2012.	Paul Valéry, Cahiers 1894-1914, tome XIII, sous la direction de Nicole Celeyrette-Pietri et William Marx, préface de Michel Deguy, Paris, Gallimard, 2016.	Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), éd. Ze’ev Rosenkranz, trad. Stéphane Zékian, préface et note éditoriale de William Marx, Paris, Éditions Payot & Rivages, 2019.	T. S. Eliot, « Notes sur le cours de Bergson au Collège de France (1910-1911) », édition et présentation par William Marx, Annales bergsoniennes, Paris, Presses universitaires de France, vol. IX, 2020, p. 11-48.	Paul Valéry, Cours de poétique, tome I : Le corps et l’esprit (1937-1940) ; tome II : Le langage, la société, l’histoire (1940-1045), édition établie, présentée et annotée par William Marx, Paris, Gallimard, 2023, 2 vol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et contributions à des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antiquité classique, littératures et arts avant 1800 et leurs rémanences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Le couronnement de Voltaire, ou Pétrarque perverti », Histoire, Économie et Société, 20e année, nº 2, 2e trimestre 2001, p. 199-210.	« Du tremblement de terre de Lisbonne à Auschwitz et Adorno : la crise de la poésie », Les Temps modernes, 60e année, nº 630-631, mars-juin 2005, p. 5-26.	« Léonard et le mystère de l’esprit : Valéry, Freud et les occultistes », Revue de langue et littérature françaises, Société de langue et littérature françaises de l’université de Tokyo, nº 40, septembre 2010, p. 177-195.	« La véritable catharsis aristotélicienne : pour une lecture philologique et physiologique de la Poétique », Poétique, nº 166, avril 2011, p. 131-154.	« The Case for an Ethology of Scholarship », Society (États-Unis), vol. 48, nº 4, juillet-août 2011, p. 342-347.	« Corps et pensée au XVIIe siècle », Critique, nº 775, décembre 2011, p. 1002-1005.	« Il “mistero” Leonardo : Valéry e Freud tra occultismo e razionalismo », dans Romano Nanni et Antonietta Sanna, dir., Leonardo da Vinci : interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry, Florence, Olschki, 2012, p. 169-183.	« Agitateur des lettres », entretien avec Jean-Louis Jeannelle, Le Monde, supplément Le Monde des livres, 30 mars 2012, p. 10.	« La majorité des tragédies finissaient bien ! », entretien avec Sophie Pujas, Le Point Références, nº 40 (« La Grèce et ses mythes »), juillet-août 2012, p. 86-87.	« Réponse à la réponse de C. W. Veloso sur la catharsis », Fabula, Atelier de théorie littéraire, 16 janvier 2013, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/atelier.php?Catharsis._Reponse_a_Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_ William_Veloso.	« Le Tombeau d’Œdipe : entretien avec William Marx », propos recueillis par Alexandre Prstojevic, Vox Poetica, mis en ligne le 22 mai 2013, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.vox-poetica.com/entretiens/intMarx.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Œdipe au Japon, ou ce que le nô fait à la tragédie grecque », Études de langue et littérature françaises (Société japonaise de langue et littérature françaises, Tokyo), nº 103, août 2013, p. 3-23.	« Peut-on connaître la vérité sur la tragédie grecque ? », dans Olivier Guerrier, dir., La Vérité, Saint-Étienne, Publications de l’université de Saint-Étienne, coll. « Les colloques de l’Institut universitaire de France », 2014, p. 197-206.	« Poussin et ses mystères », Critique, nº 822, novembre 2015, p. 902-913.	« Catharsis », dans Mathilde Bernard, Alexandre Gefen et Carole Talon-Hugon, dir., Arts et Émotions, Paris, Armand Colin, 2015, p. 63-69.	« La littérature est l’ennemie préférée », entretien avec Johan Faerber, Diacritik, 29 janvier 2016, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://diacritik.com/2016/01/29/le-grand-entretien-william-marx-la-litterature-est-lennemie-preferee/#more-7348</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Ce que le comparatisme fait à l’Antiquité », dans Anne Tomiche et al., dir., Le Comparatisme comme approche critique / Comparative Literature as a Critical Approach, t. I : Affronter l’Ancien / Facing the Past, Paris, Classiques Garnier, 2017, p. 181-189.	« Les quatre haines de la littérature », Revue italienne d’études françaises, nº 7, novembre 2017, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rief.revues.org/1549</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Penser la littérature de l’extérieur », Acta Fabula, vol. 19, nº 1, janvier 2018, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/revue/document10648.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« When Rousseau Advocated for Book-Burning », Literary Hub, 2 mars 2018, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lithub.com/when-rousseau-advocated-for-book-burning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Catharsis et plaisir tragique selon Aristote », Chôra : revue d’études anciennes et médiévales (philosophie, théologie, sciences), nº 17, 2018, p. 163-180.	« Polémique blackfaces : “L’acteur n’a plus le droit de jouer l’autre” », entretien avec Christophe Ono-dit-Biot, Le Point, 29 mars 2019.	« É possível conhecer a verdade sobre a tragédia grega? », trad. Fábio Roberto Lucas, Opiniães. Revista dos Alunos de Literatura Brasileira, 8e année, nº 14, 2019, p. 158-165.	« Ce que la littérature nous apprend de l’épidémie », dans Une boussole pour l’après, Paris, HumenSciences, 2020, p. 167-175. Repris dans Fabula. Atelier de théorie littéraire, avril 2020, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/atelier.php?Ce_que_la_litterature_fait_a_l_epidemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et sur les sites de la Fondation du Collège de France, de la Société française de littérature générale et comparée et de la British Comparative Literature Association.	« Dans le cas des pandémies, l’humanité devient un personnage littéraire », entretien avec Marion Rousset, Télérama, 16 mai 2020, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.telerama.fr/livre/william-marx,-du-college-de-france-dans-le-cas-des-pandemies,-lhumanite-devient-un-personnage,n6639202.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Grand regain de tragique », entretien avec Pauline Porro, Marianne, 3 juillet 2020, p. 52-54.	« Jamais l’Antiquité n’a défini la tragédie comme finissant mal », entretien avec Marion Cocquet, Le Point hors-série, janvier-février 2021, p. 36-38.	« How Canonization Transformed Greek Tragedy », in Damien Agut-Labordère et Miguel John Versluys, dir., Canonisation as Innovation: Anchoring Cultural Formation in the First Millenium BCE, Leyde, Brill, 2022, p. 164-177.	« Le mythe et le nom d’Europe : un sens à (ré)inventer », in Samantha Besson, dir., Inventer l’Europe, Paris, Odile Jacob, 2022, p. 27-34.	« 失われた文学作品の再発見 » [« Retrouver les œuvres perdues »], Nichifutsu Bunka, nº 92, mars 2023, p. 97-108.	« Rendre Don Quichotte populaire », entretien avec Henri de Monvallier, La Fringale culturelle, nº 31, juillet-août 2024, p. 20-23.	« Avec Don Quichotte, on entre dans le mécanisme même de l’imagination », entretien avec Julien Bisson, Le Un des libraires, été 2024, p. 7-8 de la seconde feuille.	« Le mystère Ovide : une affaire de bibliothèques », La Nouvelle Revue française, nº 663, novembre 2025, p. 38-48.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures et arts des XIXe-XXIe siècles, modernismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Antoine de Saint-Exupéry, Courrier Sud », dans Annie Angremy, dir., Les Plus Beaux Manuscrits des romanciers français, Paris, Bibliothèque nationale de France – Robert Laffont, « La Mémoire de l’encre », 1994, p. 318-321.	« Gaëtan Picon (1915-1976) », dans Marie-Françoise Quignard, dir., Le Mercure de France, cent un ans d’édition, Paris, Bibliothèque nationale de France, 1995, p. 116-117.	« François-René de Chateaubriand, Amour et Vieillesse (Love and old age) », dans Marie-Hélène Tesnière et Prosser Gifford, dir., Creating French Culture : Treasures from the Bibliothèque nationale de France, introd. Emmanuel Le Roy Ladurie, New Haven, Yale University Press, 1995, p. 402-404.	Catalogue du fonds Robert et Sonia Delaunay (cotes NAF 25637-25659), catalogue du fonds Georges Bernanos (cotes NAF 25637-25659), notice du manuscrit des Noyers de l’Altenburg d’André Malraux (cote NAF 25549), dans Catalogue des nouvelles acquisitions françaises du département des manuscrits de la Bibliothèque nationale de France, Paris, 1994-1997.	« Les manuscrits de Dominique Fernandez : une conscience d’écrivain », Revue de la Bibliothèque nationale de France, nº 6 (« Manuscrits d’écrivains du XXe siècle »), octobre 2000, p. 27-28 et pl. IV.	« La contestation de la critique universitaire en France et dans le monde anglophone (1920-1945) », EBOK (Département d’études françaises de l’université de Kobe), nº 13, 2001, p. 1-32.	« Musique et poésie pure : la fin d’un paradigme », Poétique, nº 131, septembre 2002, p. 357-367.	« Littérature : le temps des adieux ? », entretien avec Laurent Margantin, La Quinzaine littéraire, nº 912, 1er décembre 2005, p. 16-17.	« Jean Prévost, théoricien de la littérature », dans Jean-Pierre Longre et William Marx, dir., Jean Prévost aux avant-postes, préf. Jérôme Garcin, Bruxelles, Les Impressions nouvelles, 2006, p. 105-113.	« Borckett, sa vie, son œuvre », Le Monde des livres, supplément du journal Le Monde, 3 mars 2006, p. 2 ; repris dans Pierre Brunel, dir., Borges, souvenirs d’avenir, Paris, Gallimard, 2006, p. 385-389.	« Samuel Beckett, toujours radieux », entretien avec Alexandre Demidoff, Le Temps (Genève), nº 2452, 30 mars 2006, p. 33.	« Supersvjesna knjizevnost », Novi Izraz (Sarajevo), nº 33-34, juillet-décembre 2006, p. 16-26.	« Da konacno zavrsimo s esencijalistickom knjizevnoscu », Novi Izraz (Sarajevo), nº 33-34, juillet-décembre 2006, p. 27-32.	« Épuiser l’adieu », entretien avec Mathieu Larnaudie et Oliver Rohe, dans Devenirs du roman, Paris, Naïve, coll. « Inculte / Naïve », 2007, p. 41-54.	« Rãmas bun literaturii », Vatra (Bucarest), vol. XXXV, nº 445 (4-2008), avril 2008, p. 45-53.	« Il dialogo che anticipò Borges », Il Corriere della Sera, 5 mai 2008, supplément « Roma », p. 9.	« Tommaso Landolfi, scrittore di “dopo la fine della letteratura” », L’Illuminista. Rivista di cultura contemporanea (Rome), nº 22-23, 8e année, janvier-août 2008, p. 213-223 ; repris dans Silvana Cirillo, dir., Cento anni di Landolfi, Rome, Bulzoni, 2010, p. 231-240.	« Rǎmas-bun literaturii şi destrămarea ideologiilor », Observator cultural (Bucarest), nº 488, 20 août 2009, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.observatorcultural.ro/articol/cultura-franceza-cultura-romana-dupa-douazeci-de-ani/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« The 20th Century: Century of the Arrière-Gardes? », dans Sascha Bru, Jan Baetens, Benedikt Hjartason, Peter Nicholls, Tania Ørum et Hubert van den Berg, dir., Europa ! Europa ? The Avant-Garde, Modernism and the Fate of a Continent, Berlin, De Gruyter, coll. « European Avant-Garde and Modernism Studies », 2009, p. 59-71.	« Le temps des crises : arrière-gardes et avant-gardes », dans Denis Pernot, dir., Péguy au cœur : de George Sand à Jean Giono. Mélanges en l’honneur de Julie Sabiani, Paris, Klincksieck, 2011, p. 149-161.	« La NRF et l’idée de littérature », dans Alban Cerisier, Marie-Odile Germain, William Marx et Pascal Mercier, dir., Positions de La NRF, dans La Nouvelle Revue française. Les colloques du centenaire, Paris, Gallimard, 2013, p. 97-100.	« Introduction », en collaboration avec Anne-Rachel Hermetet, dans Anne-Rachel Hermetet et William Marx, dir., La NRF, naissance d’un mythe, dans La Nouvelle Revue française. Les colloques du centenaire, Paris, Gallimard, 2013, p. 103-104.	« Transmission et mémoire », dans Jean-Louis Jeannelle, Marielle Macé et Michel Murat, dir., L’Histoire littéraire des écrivains, Paris, Presses de l’université Paris-Sorbonne, 2013, p. 125-137.	« Oshima ou la vision du mâle », Le Courage, Paris, Grasset, nº 1, 2015, p. 97-110.	« Avanguardie e retroguardie : per una complessità del modernismo », Allegoria (Palerme), 29e année, nº 75, janvier-juin 2017, p. 23-34.	« Einstein en Orient, ou l’expérience de la relativité », préface et note éditoriale, dans Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), trad. Stéphane Zékian, Paris, Éditions Payot & Rivages, 2019, p. 7-36.	« Mon poche de chevet : Le Mont Analogue de René Daumal », Le Monde, supplément Le Monde des livres, 76e année, nº 23358, 14 février 2020, p. 9.	« La préface », dans Jean-Michel Devésa, dir., Lire, voir, penser dans l’œuvre de Jean-Philippe Toussaint, Bruxelles, Les Impressions nouvelles, 2020, p. 7-11.	« 1913, the Year of the Arrière-garde? », dans Effie Rentzou et André Benhaïm, dir., 1913, the Year of French Modernism, Manchester, Manchester University Press, 2020, p. 109-120.	« Habiter une machine », dans Pierre Hyppolite et Marc Perelman, dir., Le Corbusier : l’art de se loger et de le dire, Nanterre, Presses universitaires de Paris Nanterre, 2020, p. 31-36.	« Transmissão e memória », trad. Dirceu Magri, Revista USP, São Paulo, Universidade de São Paulo, nº 126, juillet 2020, p. 99-110.	« Letteratura e valori democratici », trad. Luciano Pellegrini, Il confronto letterario (université de Pavie), nº 75, juin 2021, p. 113-131.	« Chris Ware, Grand Prix du Festival d’Angoulême 2021 », entretien avec Romain Brethes, Le Point, 23 juin 2021.	« Sur la piste du Mont Analogue », entretien sur René Daumal avec Aureliano Tonet, Le Monde, 10 août 2021, p. 26 ; 15-16 août 2021, p. 26.	« Música e poesia pura : o fim de um paradigma », trad. Rita Loiola, Gragoatá (Brésil), vol. 27, nº 57, 2022, p. 70-85.	 « Littérature et valeurs démocratiques », dans Olivier Bessard-Banquy, dir., Splendeurs et misères de la littérature. Ou la démocratisation des lettres, de Balzac à Houellebecq, Paris, Armand Colin, 2022, p. 395-413.	« Echenoz et le clinamen », Cahiers de L’Herne, nº 139 : « Jean Echenoz », dir. Johan Faerber, 2022, p. 22-24.	« Sub signo Valerii », préface, in Grégoire Leprince-Ringuet, Les Entrelacs, Sainte-Colombe-sur-Gand, La Rumeur libre, 2024, p. 11-15.	« Dans les coulisses du Nobel de littérature », « Et si le Nobel de littérature sacrait deux lauréats ? », entretiens avec Youness Bousenna, Télérama, nº 3900, 9 octobre 2024, p. 30-32 ; telerama.fr, 8 octobre 2024.	« Ce palmarès est magnifique ! », entretien avec Youness Bousenna sur le palmarès des 25 meilleurs romans du XXIe siècle, Télérama, nº 3925, 2 avril 2025, p. 28.	« Les Désarrois de l’élève Törless, de Robert Musil », entretien avec Raphaëlle Simon, Famille chrétienne, nº 2477, 5 juillet 2025, p. 34.	« L’élégie de la modernité », Revue italienne d’études françaises, nº 15, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/rief/14073</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Valéry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Un “roman” sans l’arbitraire ? Les premiers Cahiers de Valéry comme forme narrative », Rémanences, nº 4/5 (« Paul Valéry, l’avenir d’une écriture »), juin 1995, p. 121-129.	« L’auctoritas du poète dans l’œuvre critique de Valéry », Secolul 20 (Bucarest), nº 7-12 (364-369) (« Valéry »), 1995, p. 146-152.	« The Dialogues and Mon Faust : The Inner Politics of Thought », dans Paul Gifford et Brian Stimpson, dir., Reading Paul Valéry : Universe in Mind, Cambridge University Press, 1998, p. 155-169.	« Valéry et le bouddhisme : essai de généalogie intellectuelle », dans Kunio Tsunekawa, dir., Paul Valéry : dialogues Orient et Occident, Paris, Lettres modernes Minard, 1999, p. 203-215.	« Valéry », dans Philippe Hamon et Denis Roger-Vasselin, dir., Le Robert des grands écrivains de langue française, Paris, Dictionnaires Le Robert, 2000, p. 1348-1360.	« Paul Valéry, Le Cimetière marin », dans Livres du Cabinet de Pierre Bérès, Chantilly, Musée Condé - Château de Chantilly, 2003, p. 168-169.	« Une lecture hégélienne de l’histoire littéraire », dans Paul Gifford, Robert Pickering et Jürgen Schmidt-Radefeldt, dir., Paul Valéry de tous les points de vue. Hommage à Judith Robinson-Valéry, Paris, L’Harmattan, 2003, p. 143-148.	« Valéry, Flaubert et les oiseaux qui marchent : généalogie d’une image », Revue d’histoire littéraire de la France, 103e année, nº 4, octobre-décembre 2003, p. 919-931.	« Grammaire et genèse : le travail syntaxique dans les brouillons de La Jeune Parque », dans Françoise Haffner, Micheline Hontebeyrie et Robert Pickering, dir., « La Jeune Parque », des brouillons au poème : nouvelles lectures génétiques, Caen, Lettres modernes Minard, « La Revue des lettres modernes : Paul Valéry », nº 11, 2006, p. 149-161.	« Les deux poétiques de Valéry », dans William Marx, dir., Paul Valéry et l’idée de littérature, 8 avril 2011, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> colloques/document1426.php.	« L’hypertexte des Cahiers », Le Magazine littéraire, hors-série : « Paul Valéry, écrivain malgré lui », automne 2011, p. 44-47.	« Valéry : une poétique du sensible », Aisthesis (université de Florence), vol. 5, nº 1 : « Paul Valéry : strategie del sensibile », 2012, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fupress.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Quelle poétique de Valéry pour la revue Poétique ? », Fabula-LhT, nº 10 (« L’aventure Poétique »), décembre 2012, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/lht/10/index.php?id=447</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Trente ans après », Littérature, nº 172, décembre 2013, p. 3-5.	« Le poète et le ready-made », Littérature, nº 172, décembre 2013, p. 56-61.	« Pureté poétique et modernité : Valéry, Maurras, Adorno », dans Didier Alexandre et Thierry Roger, dir., Puretés et impuretés de la littérature (1860-1940), Paris, Classiques Garnier, 2015, p. 291-303. Repris dans Forschungen zu Paul Valéry, nº 27, 2014, p. 85-102.	« Genèse de la génétique : Valéry, Duchamp et les économistes », dans Pierre-Marc de Biasi et Anne Herschberg Pierrot, dir., L’Œuvre comme processus, Paris, CNRS Éditions, 2017, p. 45-52.	« Les trois mains », préface, dans Jean-Philippe Biehler, Le Goût de la main dans l’Œuvre-Valéry (études et essais), Paris, L’Harmattan, 2017, p. 9-14.	« De quoi Valéry est-il le nom ? », Valéry Kenkyu – Bulletin japonais d’études valéryennes (Tokyo), nº 7, 2017, p. 18-25.	« Valéry et la science des rêves », dans Paul Valéry et les sciences, Saint-Clément-de-Rivière, Éditions Fata Morgana, 2017, p. 79-105.	« Valéry to kôkoku » [Valéry et la publicité], dans Nobutaka Miura et Masanori Tsukamoto, dir., Valéry ni okeru uta to geijutsu [La Poésie et les Arts chez Paul Valéry], Tokyo, Suiseisha, 2018, p. 273-288.	« Valéry, “le moins freudien des hommes” ? », dans Antoine Compagnon et Céline Surprenant, dir., Freud au collège de France, Paris, Collège de France, coll. « Passage des disciplines », 4 décembre 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/5709</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Traduire, penser », préface, dans David Elder, Paul Valéry et l’acte de traduire, Paris, Classiques Garnier, 2019, p. 11-14.	« Valéry et Einstein, ou le poème de la relativité », dans Antoine Compagnon et Céline Surprenant, dir., Einstein au Collège de France, Paris, Collège de France, 2020, p. 55-68, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/9398</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Le cours de Poétique de Valéry enfin publié », Lettre de la Fondation du Collège de France, nº 25, février 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondation-cdf.fr/2022/02/08/le-cours-de-poetique-de-valery-enfin-publie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Une philosophie générale de l’être humain », entretien sur le Cours de poétique de Paul Valéry avec Nicolas Weill, Le Monde, nº 24262, 6 janvier 2023, supplément Le Monde des livres, p. 3.	« Un causeur, un improvisateur de génie », entretien sur le Cours de poétique de Paul Valéry avec Frédérique Roussel, Libération, nº 12927, 14-15 janvier 2023, p. 35-36.	« Une anthropologie de l’esprit » (sur le Cours de poétique de Paul Valéry), Le Grand Continent, 21 janvier 2023.	« La Poétique retrouvée de Valéry », entretien avec Alexandra Follonier, Acta Fabula, vol. 24, nº 2, février 2023, DOI : 10.58282/acta.15905, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Paul Valéry, médecin de l’intelligence », débat entre William Marx et Olivier Houdé, par Gilles Noussenbaum, Décision & Stratégie Santé, printemps 2023, nº 334, p. 26-29.	« Lire sur la Sorgue : William Marx a retrouvé des inédits de Paul Valéry et nous donne rendez-vous ce samedi pour les découvrir », entretien avec Mireille Hurlin, L’Écho du mardi, Avignon, 18 mai 2023.	« Sub signo Valerii », préface, in Grégoire Leprince-Ringuet, Les Entrelacs, Sainte-Colombe-sur-Gand, La Rumeur libre, 2024.	« Je vous remercie d’avoir suivi ces leçons », introduction, in William Marx et Matilde Manara, dir., Valéry au Collège de France, Paris, Éditions du Collège de France, 2025, p. 11-16.	« Paul Valéry, critique de la Belle Époque », in Stéphanie Bertrand et Pierre Masson (dir.), La Belle Époque de la critique : la critique littéraire, de Barrès à Gide et Valéry, Paris, Classiques Garnier, 2025, p. 263-275.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. S. Eliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Comment T. S. Eliot reçut le prix Nobel de Paul Valéry », Lettres actuelles. Magazine francophone européen de la recherche en lettres, nº 10, janvier-février 1996, p. 90-96.	« Penser la traduction, traduire le texte : la traduction transparente chez Eliot et Valéry », Testo a fronte. Semestrale di teoria e pratica della traduzione letteraria (Milan), nº 18, mars 1998, p. 85-97.	« Le manuscrit existe-t-il ? Le débat Valéry-Eliot », Équinoxe. Revue internationale d’études françaises (Kyoto), nº 17-18 (« Écriture / figure », dir. William Marx et al.), printemps 2000, p. 220-227.	« Eliot, Valéry et la critique des professeurs », dans Francis Marcoin et Fabrice Thumerel, dir., Manières de critiquer, Arras, Artois Presses Université, 2001, p. 83-96.	« Two Modernisms : T. S. Eliot and La Nouvelle Revue française », dans Elisabeth Däumer et Shyamal Bagchee, dir., The International Reception of T. S. Eliot, Londres, Continuum, 2007, p. 25-35.	« T. S. Eliot en France : une réception problématique », Textuel (université Paris-VII), nº 53 (« Modernité / Modernism »), 2008, p. 89-95.	« Les deux modernismes. T. S. Eliot et la NRF », The Romanic Review, vol. 99, nº 1-2, janvier-mars 2008, p. 57-68.	« Maurras, Eliot : du classicisme », The Romanic Review, vol. 100, nº 1-2 (« Literary Histories of Literatures »), janvier-mars 2009, p. 67-79.	« Traditions et modernités : Eliot face à la temporalité française », Itinéraires. Littérature, textes, cultures, nº 3 : « Modernités occidentales et extra-occidentales », dir. Xavier Garnier et Anne Tomiche, 2009, p. 77-88.	« Paris », dans Jason Harding, dir., T. S. Eliot in Context, Cambridge, Cambridge University Press, 2011, p. 25-32.	« Eliot and Maurras on Classicism », dans Benjamin G. Lockerd, dir., T. S. Eliot and Christian Tradition, Lanham (Maryland), Rowman and Littlefield, 2014, p. 77-88.	« Le modernisme entre internationalisme et nationalisme. T. S. Eliot : Paris aller-retour », dans Thomas Hunkeler, dir., Paradoxes de l’avant-garde : la modernité artistique à l’épreuve de sa nationalisation, Paris, Classiques Garnier, 2014, p. 37-48.	« Eliot and France, France and Eliot », préface, dans Jayme Stayer, dir., T. S. Eliot, France, and the Mind of Europe, Newcastle upon Tyne, Cambridge Scholars Publishing, 2015, p. X-XIV.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature générale et comparée, épistémologie de la discipline</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Écriture / figure » [introduction du volume], Équinoxe. Revue internationale d’études françaises (Kyoto), nº 17-18 (« Écriture / figure »), printemps 2000, p. I.	« Le canon, les classiques et l’admiration : réflexions à partir de Harold Bloom », dans Delphine Denis et Francis Marcoin, dir., L’Admiration, Arras, Artois Presses Université, 2004, p. 43-52.	« Penser les arrière-gardes », dans William Marx, dir., Les Arrière-gardes au XXe siècle : l’autre face de la modernité esthétique, Paris, Presses universitaires de France, 2004 ; rééd. coll. « Quadrige », 2008, p. 5-19.	« Le dépassement de la littérature », Critique, nº 715, décembre 2006, p. 991-1003.	« Revaloriser l’enseignement littéraire », dans Paolo Tamassia, dir., A che serve la Letteratura ? (e il suo insegnamento), Tarente (Italie), Lisi, 2007, p. 47-56.	« Les résistances théoriques à la critique génétique », dans Paul Gifford et Marion Schmid, dir., La Création en acte : devenir de la critique génétique, Amsterdam, Rodopi, 2007, p. 51-63.	« Y a-t-il un temps occidental ? », dans Masanori Tsukamoto, dir., La Conception du temps humain et ses métamorphoses dans la littérature française. Research Project Report, Tokyo, université de Tokyo, Graduate School of Humanities and Sociology, avril 2007, p. 143-156.	« La littérature est-elle d’arrière-garde ? », dans Masanori Tsukamoto, dir., La Conception du temps humain et ses métamorphoses dans la littérature française. Research Project Report, Tokyo, université de Tokyo, Graduate School of Humanities and Sociology, avril 2007, p. 191-204.	« Littérature et critique », dans Anne Tomiche et Karl Zieger, dir., La Recherche en littérature générale et comparée en France en 2007 : bilan et perspectives, Valenciennes, Société française de littérature générale et comparée – Presses universitaires de Valenciennes, 2007, p. 185-193.	« L’autodestituzione della letteratura », Ágalma. Rivista di studi culturali e di estetica (Rome), nº 15, mars 2008, p. 22-31.	 « De geschiedenis van een ontwaarding », entretien avec Annemiek Neefjes, Literatuurplein (Pays-Bas), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.literatuurplein.nl/mededeling.jsp?medId=2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 juin 2008.	 « De literatuur is dood. Leve de literatuur », entretien avec Bert Bultinck, De Morgen (Bruxelles), 4 juin 2008, p. 8-9 du supplément « Uitgelezen ».	« De toekomst van de literatuur », entretien avec Jürgen Pieters, De Leeswolf (Anvers), nº 6, septembre 2008, p. 459-460.	 « Le récit et le réel », Actes de savoirs. Revue interdisciplinaire de l’Institut universitaire de France (Presses universitaires de France), nº 4 : « Le récit », 2008, p. 7-12.	« Colères de lettrés », dans Martine Boyer-Weinmann et Jean-Pierre Martin, dir., Colères d’écrivains, Nantes, Cécile Defaut, 2009, p. 179-193.	« Bungaku ha kouei ka ? », dans Masanori Tsukamoto et Masao Suzuki, dir., « Zenei » to ha nani ka ? « Kouei » to ha nani ka ? Bungakushi no kyokou to kindaisei no jikan, Tokyo, Heibonsha, 2010, p. 37-55.	« La littérature n’est plus ancrée dans un lieu », entretien avec Alexis Brocas, Le Magazine littéraire, nº 506, mars 2011, p. 13.	« Est-il possible de parler de la fin de la littérature ? », dans Dominique Viart et Laurent Demanze, dir., Fins de la littérature, t. II, Paris, Armand Colin, 2012, p. 25-34.	« La tentation anthologique de l’histoire littéraire », Euresis : cahiers roumains d’études littéraires et culturelles (Bucarest), nº 1-4, 2012, p. 247-254.	« Penser les arrière-gardes », Euresis : cahiers roumains d’études littéraires et culturelles (Bucarest), nº 1-4, 2012, p. 255-265.	« Manies et lubies des érudits », Le Magazine littéraire, nº 524, octobre 2012, p. 76-77.	« Ci-gît et renaît la littérature », Le Magazine littéraire, nº 525, novembre 2012, p. 78-79.	« Comment parler de paradigmes collectifs », entretien avec Pierre Bayard, Formes poétiques contemporaines (Presses universitaires du Nouveau Monde), nº 9, 2012, p. 15-28.	« Critique littéraire et critique yaourtière », Les Temps modernes, nº 672, janvier-mars 2013, p. 47-52.	« Brève histoire de la forme en littérature », Les Temps modernes, nº 676, novembre-décembre 2013, p. 35-47.	« L’éthos lettré : au-delà ou en deçà de la littérature ? », entretien avec Mathieu Messager et Anne Sennhauser, Les Cahiers du Ceracc, nº 6, juillet 2013.	« Breve storia della forma in letteratura », trad. Giuliana Ferreccio, CoSMo : Comparative Studies in Modernism (université de Turin), nº 4, 2014, p. 151-161.	« L’avant-gardisme est-il caduc ? D’une double palinodie de Hans Robert Jauss », dans Wolfgang Asholt, dir., Avantgarde und Modernismus : Dezentrierung, Subversion und Transformation im literarisch-künstlerischen Feld, Berlin, De Gruyter, 2014, p. 35-46.	« De Platon à Sarkozy, ces viles attaques contre la littérature », entretien avec Juliette Cerf, Télérama, 15 octobre 2015, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.telerama.fr/livre/de-platon-a-sarkozy-ces-attaques-contre-la-litterature,132677.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Hans Robert Jauss : de l’incertitude en matière de saloperie », Le Courage, Paris, Grasset, nº 2, 2016, p. 269-286.	« La haine vaut mieux que l’indifférence », entretien avec Stéphane Duchêne, Le Petit Bulletin (Lyon), nº 829, 2 mars 2016, p. 18.	« Approcher la littérature par réflexion », Romanische Studien, nº 4, 2016, p. 133-139, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.romanischestudien.de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« “État poétique” contre poésie : une crise de définition », Fabula-LhT, nº 18 (« Un je-ne-sais-quoi de “poétique” »), avril 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org/lht/18/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> marx.html.	« Le lettré comme problème », dans Andrei Minzetanu et William Marx, dir., Le Lettré : définitions et enjeux, Silène, 2017, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-silene.com/f/index.php?sp=comm&comm_id</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> =199.	« Literatura y crítica », trad. Juan Moreno Blanco, dans A. Tomiche et K. Zieger, dir., Investigación en literatura general y comparada en Francia – Balance y perspectivas, Cali (Colombie), Universidad del Valle, 2017, p. 221-230.	« Pourquoi défendre la littérature ? », Futsugo Futsubungaku Kenkyû – Revue de langue et littérature françaises, Société de langue et littérature françaises de l’université de Tokyo, nº 51, 2018, p. 235-256.	 « Breve historia de la forma en literatura », trad. Carlos Walker, Estudios de Teoría Literaria. Revista digital : artes, letras y humanidades, vol. 8, nº 16, juillet 2019, p. 283-290.	« La revanche de Don Quichotte », Le Monde, 28 décembre 2019, supplément « Les 101 romans des lecteurs du Monde », p. 7.	« Le formatage des consciences est partout », entretien avec Christophe Ono-dit-Biot et Romain Brethes, Le Point, nº 2475, 30 janvier 2020, p. 107-109.	« Ce que la littérature nous apprend », entretien avec Hélène Frouard, Sciences humaines, nº 326, juin 2020, p. 24-27 ; repris sous le titre « La lecture comme expérience de l’altérité », Sciences humaines, hors-série nº 26 (« Comment la littérature peut changer nos vies »), juin-juillet 2021 ; repris dans Héloïse Lhérété, dir., Comment la littérature peut changer nos vies, Auxerre, Éditions Sciences humaines, 2022.	« Paradoxes de la vérité littéraire », Revue italienne d’études françaises, nº 10, novembre 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/rief/6222</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Autour des étoiles », entretien avec Perrine Coudurier et Matthieu Vernet, Acta Fabula, vol. 22, nº 3, mars 2021, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/acta/document13507.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’érudition, c’est l’altérité », entretien avec Brigitte Chapelain, Hermès, nº 87, 2021, p. 44-58.	« Comparatisme et nationalisme au lendemain de la Grande Guerre », Revue de littérature comparée, vol. 95, nº 1, janvier-mars 2021, p. 72-79.	« Collège de France : dans la cour des grands », entretien avec Marie-Charlotte Provot, Virus de la culture, 15 avril 2021.	« William Marx : “La cancel culture n’est pas une culture” », entretien avec Rat Devil, Gonzaï, nº 38, juillet 2021, p. 20-25.	القراءة بوصفها تجربة للغيرية [« La lecture comme expérience de l’altérité »], entretien, trad. Elhassan Aylaj, Arrafid, Émirats arabes unis, 7 février 2022.	« ChatGPT aura-t-il un jour le Nobel de littérature ? » et « L’intelligence artificielle ne connaît pas encore le style Duras », entretiens avec Julie Rambal, Le Temps (Genève), 14 janvier 2023, p. 34-35.	« Littératures comparées », Annuaire du Collège de France, nº 120 (2019-2020), 2023, p. 199-210.	« Des livres et des hommes », entretien avec Victor Dumiot et William Emmanuel, Bastille Magazine, nº 19, juillet-août 2023, p. 48-53.	« Il faut envisager la lecture comme un “sport intellectuel” », entretien avec Lou Héliot, Le Un des libraires, été 2023.	« How to Become a Comparatist », Comparative Critical Studies, vol. 21, nº 1, 2024, p. 77-91.	« La littérature est le moyen de penser un ailleurs face à une réalité qui s’écroule », entretien avec Martin Bernier, Le Figaro, nº 24880, 21 août 2024, p. 19.	« La littérature est l’art le plus démocratique », entretien avec Benoît Hervieu-Léger et Martin Monti-Lalaubie, Revue Projet, nº 404, février-mars 2025, p. 14-18.	« Pourquoi la littérature comparée ? », Revue des sciences humaines et sociales de l’Académie du Royaume du Maroc, vol. 4, nº 1, 2025, p. 13-28.	« Que lire cet été ? », entretien avec Lou Héliot, Le Un hebdo, nº 553, 9 juillet 2025.	« L’enjeu de la littérature comparée », entretien avec Lili Auriat, L’Éléphant, nº 52, automne 2025, p. 115-117.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèques mentales et bibliothèque mondiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Pour une bibliothèque mondiale », Le Monde, 76e année, nº 23338, 22 janvier 2020, p. 27.	« La bibliothèque idéale existe-t-elle ? », entretien avec Lorraine Rossignol, Télérama, nº 3676, 24 juin 2020, p. 16-18.	« Nos frontières mentales doivent évoluer », entretien avec Catherine Golliau, Le Point références, septembre-novembre 2020, p. 104-105.	« La bibliothèque déploie une cinquième dimension invisible à l’œil nu », entretien avec Johan Faerber, Diacritik, 5 mars 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://diacritik.com/2021/03/05/william-marx-la-bibliotheque-deploie-une-cinquieme-dimension-invisible-a-loeil-nu-des-etoiles-nouvelles/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	マイノリティとして生きる人間が「世界図書館」で文学を読むこと。平野啓一郎さんとウィリアム・マルクスさんが語る [« Comment les minorités lisent la littérature dans la “bibliothèque mondiale” : débat entre Keiichiro Hirano et William Marx »], Huffington Post Japan, 21 octobre 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.huffingtonpost.jp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Un peuple de bibliothécaires », préface, in Asma, La Bibliothèque imaginaire : Djibouti, Creil, Dumerchez, 2022, p. 9-10.	« Pour une bibliothèque mondiale », Littera. Revue de langue et littérature françaises (Tokyo), nº 8, mars 2023, p. 7-17.	« Les bibliothèques possibles », Carnets, deuxième série, nº 25, 2023, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/carnets/14239</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, DOI : 10.4000/carnets.14239.	« Le cerveau d’une bibliothèque », Le Pays lorrain. Revue de la Société d’histoire de la Lorraine et du Musée lorrain, 120e année, vol. 104, nº 2, juin 2023, p. 85-87.	« Les bibliothèques invisibles », résumé du cours 2020-2021, Annuaire du Collège de France, 121e année (2020-2021), 2024, p. 281-297.	« When Literature Meets Philosophy : A Conversation with William Marx on his latest work Libraries of the Mind », entretien avec Norm Goldman, Bookpleasures.com, 12 juillet 2025.	« Entrouvrir la porte de la bibliothèque mondiale », entretien avec Ada Ackerman et Félicie Faizand de Maupeou, in Ada Ackerman et Béatrice Picon-Vallin, dir., Bibliothèques à l’épreuve de la scène, La Fresnaie-Fayel, Otrante, 2025, p. 225-233.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sexualités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Non à la police des consciences et des corps. Contre la loi sur l’abolition de la prostitution », Le Monde, 22 décembre 2011, p. 21.	« L’interdiction de la prostitution est une chimère » (avec Élisabeth Badinter, Régine Deforges, Caroline Eliacheff, Élisabeth de Fontenay, Claude Habib, Nathalie Heinich, Claude Lanzmann, Véronique Nahoum-Grappe, Philippe Raynaud, Céline Spector et Georges Vigarello), Le Nouvel Observateur, nº 2494, 23 août 2012, p. 34.	« Non à une Église qui agit en lobby contre le mariage homosexuel ! » (avec Gilles Philippe), Le Monde, 7 novembre 2012, p. 16.	« Où est passée l’autorité morale de l’Église ? » (avec Gilles Philippe), Le Monde, 29 janvier 2014, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lemonde.fr/idees/article/2014/01/29/l-autorite-morale-perdue-de-l-eglise_4356371_3232.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« J’accuse ! », Marianne, nº 1001-1002, 17 juin 2016, p. 14.	« L’homosexualité n’est pas prévue par l’ordre social », entretien avec Johan Faerber, Diacritik, 11 janvier 2018, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://diacritik.com/2018/01/11/william-marx-lhomosexualite-nest-pas-prevue-par-lordre-social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Entretien sur Un savoir gai avec Iacopo Leoni et Valentina Sturli, SigMa. Rivista di letterature comparate, teatro e arti dello spettacolo, nº 2, 2018, p. 513-527.	« L’affiche de la Marche des fiertés, en effaçant la question de la sexualité, témoigne d’un nouveau puritanisme », Le Monde, 81e année, nº 25029, 21 juin 2025, p. 29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« L’islam n’est pas terroriste par essence », Le Monde, nº 22066, 26 décembre 2015, p. 17.	« Pour lutter contre l’islamisme radical, affichons la libération des corps », Le Monde, 18 août 2016, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lemonde.fr/idees/article/2016/08/18/pour-lutter-contre-l-islamisme-radical-affichons-la-liberation-des-corps_4984586_3232.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’allergie nationale au fait religieux est une erreur intellectuelle et une faute politique », Le Monde, 76e année, nº 23583, 4 novembre 2020, p. 26.	« Avec le pape François, la littérature entre en religion », Le Monde, nº 24772, 24 août 2024, p. 23.	« Nihil obstat », préface, in pape François, Louée soit la lecture. Lettre sur le rôle de la littérature dans la formation, Paris, Éditions des Équateurs, 2024, p. 7-20.	« Le pape François et la littérature », entretien, Études, nº 4320, novembre 2024, p. 95-105.	« Le pape François, une vision résolument ouverte de l’art, pour tous et sous toutes ses formes », entretien avec Juliette Bénabent et Rémi Guezodje, Télérama, 23 avril 2025.	« François, jésuite lettré, a exercé son rôle de pape comme un curé de terrain », entretien avec Isabelle Vogtensperger, Marianne, 25 avril 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société, médias, politiques d’éducation et de recherche, actualité, débats, tribunes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Deuil national » (avec Gilles Philippe), Le Monde, nº 18041, 25 janvier 2003, p. 14.	« La mort des humanités », Le Monde, 30 octobre 2008, p. 20.	« L’AERES en questions », entretien avec Marc Escola, 8e sens : le magazine de Paris 8, nº 3, janvier 2009.	« Graves dysfonctionnements de Galaxie, le portail du recrutement », Fabula, 1er février 2009, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org/actualites/article28628.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Pour une autre réforme de l’évaluation de la recherche et de l’enseignement supérieur » (avec la collaboration d’Olivier Beaud, Joël Biard, Antoine Compagnon, Pascal Engel, Claudio Galderisi et Thierry Gontier), Qualité de la science française, mis en ligne le 20 janvier 2013, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.qsf.fr/2013/01/20/note-de-qsf-sur-levaluation-pour-une-autre-reforme-de-levaluation-de-la-recherche-et-de-lenseignement-superieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« Trop d’intellectuels dévalorisent l’intellectuel », Les Grands Débats, mis en ligne le 31 mai 2013, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lesgrandsdebats.fr/Debats/Ou-sont-passes-les-intellectuels/Trop-d-intellectuels-devalorisent-l-intellectuel-501</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’université française bureaucratisée », Le Monde, 6 novembre 2014, p. 14.	« Le grec et le latin pour préserver l’esprit du 11 janvier », Libération, 30 avril 2015, p. 24. Traduction russe dans Drevnij mir i My (L’Antiquité et nous, Saint-Pétersbourg), vol. VI, 2017.	« Kiev appartient de plein droit aux rêves de l’Europe, mais on ne voudrait pas que Kiev n’existât que dans nos rêves : nous voulons aussi une Kiev réelle, une Kiev dans la réalité », tribune, Le Monde, 78e année, nº 24010, 18 mars 2022, p. 2 du cahier Le Monde des livres.	« Ce qu’Œdipe et Antigone nous disent de la crise au Proche-Orient », Le Monde, 79e année, nº 24531, 16 novembre 2023, p. 30.	« בין אם נרצה בכך בין אם לאו, המלחמה המרוחקת הזאת היא ענייננו » [Que nous le voulions ou non, nous avons des intérêts dans cette guerre lointaine], Haaretz, 22 décembre 2023, p. 4 du supplément littéraire.	« La poésie mérite mieux que cette haine », Libération, nº 13241, 26 janvier 2024, p. 21.	« Pour qui don Quichotte voterait-il aujourd’hui ? », Le Monde, nº 24723, 28 juin 2024, p. 26.	« L’Europe doute, et c’est sa force », entretien avec Sébastien Le Fol, L’Express, nº 3881, 20 novembre 2025, p. 66-68.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, divers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Sauvé d’une plume ! », Communio, XIV, nº 1, janvier-février 1989, p. 82-87.	« Les Messes inouïes », Communio, XIX, nº 1, janvier-février 1994, p. 105-111.	Exercice oulipien, Magazine littéraire, nº 398 (« L’Oulipo »), mai 2001, p. 27.	« Petits morceaux de papier japonais », Études de langue et littérature françaises (revue de la Société des études de langue et littérature françaises de l’université de Kyoto), nº spécial (« In memoriam Jo Yoshida »), 2006, p. 492-497.	« Variations sur le lecteur de bibliothèque », Bulletin des bibliothèques de France, t. 55, nº 6, 2010, p. 32-35, URL : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://bbf.enssib.fr/consulter/bbf-2010-06-0032-007</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« Un bordel », contribution à la rencontre « Regards d’écrivains sur la Bibliothèque de la Sorbonne » du 14 novembre 2013, Maison des écrivains et de la littérature, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.m-e-l.fr/,re,363</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« La Soirée avec ma télé : un inédit de Paul Valéry », contribution au cycle « Entendez-voir » : « Paul Valéry vu par William Marx », 5 février 2014, Petit Palais, Maison des écrivains et de la littérature, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.m-e-l.fr/medias/extraits-textes/texte%20w.%20marx%20-%20p.%20valery.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Je voudrais tant pouvoir dire… », dans Pour quoi vous levez-vous le matin ?,  illustré par Hélène Crochemore, Paris, Belin, 2022, p. 86-89.	« Deux rencontres, un chien et un recrutement », dans Le Défaut. Études en hommage à Camille Dumoulié, Université Paris Nanterre, Centre de recherche littérature et poétique comparées, 2023, p. 219-220.	« Le questionnaire de Proust », Revue Droit & Littérature, nº 8, 2024, p. 47-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87 conférences invitées internationales et conférences plénières.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comptes rendus dans Bulletin du bibliophile, Critique, French Studies, Histoires littéraires, Marianne, Le Monde.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.249-270. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e0y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Literature Meets Philosophy. A Conversation with William Marx on his latest work &amp;quot;Libraries of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bookpleasures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que lire cet été ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Héliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est l’art le plus démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hervieu-Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monti-Lalaubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 404, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žít v knihovně, jež znamená svět</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Záviš Šuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svet Literatury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (71), pp.95-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pape François, une vision résolument ouverte de l’art, pour tous et sous toutes ses formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bénabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guezodje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L​es bibliothèques invisibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ku5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre &amp;quot;Don Quichotte&amp;quot; populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fringale Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Don Quichotte, on entre dans le mécanisme même de l’imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 des libraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses du Nobel de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Bousenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le pape François, la littérature entre en religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui don Quichotte voterait-il aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24723, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pape François et la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarthou-Lajus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4320, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le Nobel de littérature sacrait deux lauréats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Bousenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est le moyen de penser un ailleurs face à une réalité qui s’écroule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Become a Comparatist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Critical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.77 - 91. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ccs.2024.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le questionnaire de Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux rencontres, un chien et un recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le Défaut. Études en hommage à Camille Dumoulié, pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire sur la Sorgue : William Marx a retrouvé des inédits de Paul Valéry et nous donne rendez-vous ce samedi pour les découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho du mardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">בין אם נרצה בכך בין אם לאו, המלחמה המרוחקת הזאת היא ענייננו</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haaretz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Supplément littéraire, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry, médecin de l’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décision &amp; Stratégie Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 334, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliothèque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20634/littera.8.0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle ne connaît pas encore le style Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT aura-t-il un jour le Nobel de littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastille Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un causeur, un improvisateur de génie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12927, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie de l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">失われた文学作品の再発見</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie générale de l’être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24262, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut envisager la lecture comme un “sport intellectuel”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’Œdipe et Antigone nous disent de la crise au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24531, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau d’une bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays lorrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chef-d’œuvre retrouvé de Paul Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2630, pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Nobel : ces discrets Français qui murmurent à l’oreille du comité : enquête : connaissez-vous William Marx, Michel Zink ou Daniel Louvard ? Ces Français proposent à l'Académie suédoise des noms de lauréats au Prix Nobel. Avec réussite, parfois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">القراءة بوصفها تجربة للغيرية</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhassan Aylaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الرافد</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Música e poesia pura: o fim de um paradigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gragoatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (57), pp.70-85. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/gragoata.v27i57.51384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiev appartient de plein droit aux rêves de l’Europe, mais on ne voudrait pas que Kiev n’existât que dans nos rêves : nous voulons aussi une Kiev réelle, une Kiev dans la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément Le monde des livres (24010), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours de Poétique de Valéry enfin publié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la Fondation du Collège de France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">マイノリティとして生きる人間が「世界図書館」で文学を読むこと。 平野啓一郎さんとウィリアム・マルクスさんが語る</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichirô Hirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Huffington post</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e valori democratici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il confronto letterario. Quaderni di letterature straniere moderne e comparate dell'Università di Pavia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cancel culture n’est pas une culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gonzaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais l’Antiquité n’a défini la tragédie comme finissant mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Latin et grec. Le guide pour apprendre à tout âge, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque déploie une cinquième dimension invisible à l’oeil nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatisme et nationalisme au lendemain de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 377 (1), pp.72-79. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rlc.377.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudition, c’est l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (1), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliotheque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23338, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allergie nationale au fait religieux est une erreur intellectuelle et une faute politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23583, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon poche de chevet : Le Mont Analogue de Rene Daumal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément Le monde des livres (23358), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos frontières mentales doivent évoluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point - Références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la littérature nous apprend de l'épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le formatage des consciences est partout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2475, pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of literary truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue italienne d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rief.6222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la littérature nous apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cas des pandémies, l’humanité devient un personnage littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissão e memória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magri Dirceu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista USP = Revista Universidade de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-9036.i126p99-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis et plaisir tragique selon Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chôra. Revue d'études anciennes et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.163-180. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/chora20191710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É possível conhecer a verdade sobre a tragédia grega ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Roberto Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opiniães</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.158-165. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2525-8133.opiniaes.2019.158640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État poétique&amp;quot; contre poésie : une crise de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'accuse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1001-1002, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Robert Jauss : de l'incertitude en matière de saloperie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.269--286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lutter contre l'islamisme radical, affichons la libération des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshima ou la vision du mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.97--110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la littérature par &amp;quot;réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanische Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (4), pp.133--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est l'ennemie préférée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine vaut mieux que l'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 829, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo, Rimbaud, Barthes comme vous ne les avez jamais lus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 938, pp.60--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grec et le latin pour préserver l'esprit du 11 janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussin et ses mystères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 822, pp.902--913. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.822.0902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Platon à Sarkozy: ces viles attaques contre la littérature, entretien réalisé par Juliette Cerf [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'islam n'est pas terroriste par essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22066, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breve storia della forma in letteratura [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Studies in Modernism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.151--161. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13135/2281-6658/636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité morale perdue de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 172, pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université française bureaucratisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire de la forme en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 676, pp.35--47. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.676.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète et le ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172, pp.56--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEdipe au Japon, ou ce que le nô fait à la tragédie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.3--23. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20634/ellf.103.0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthos lettré : au-delà ou en deçà de la littérature ? Entretien de William Marx avec Mathieu Messager et Anne Sennhauser [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ceracc : études sur les formes narratives des années cinquante à aujourd'hui </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tombeau d'ØEdipe : entretien avec William Marx, propos recueillis par Alexandre Prstojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Poetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la réponse de C. W. Veloso sur la catharsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique littéraire et critique yaourtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 672, pp.47--52. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.672.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manies et lubies des érudits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 524, pp.76--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle poétique de Valéry pour la revue &amp;quot;Poétique&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ci-gît et renaît la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.78--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non à une Église qui agit en lobby contre le mariage homosexuel !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiction de la prostitution est une chimère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eliacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Obs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2494, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs étoiles noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation anthologique de l'histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euresis : cahiers roumains d'études littéraires et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1-4, pp.247--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry: une poétique du sensible [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aisthesis. Pratiche, linguaggi e saperi dell'estetico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.95--109. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Aisthesis-11050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler de paradigmes collectifs, entretien de Pierre Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.15--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La majorité des tragédies finissaient bien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pujas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grèce et ses mythes (40), pp.86--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un’estate con Don Chisciotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimosa Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDT, pp.216, 2025, Piccola biblioteca di Ulisse, 978-88-592-3325-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">돈키호테와 함께하는 여름</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">선희 백</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mujintree, pp.268, 2025, 979-11-6111-150-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libraries of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Princeton University Press, 2025, 9780691267425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry au Collège de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matilde manara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Collège de France, pp.304, 2025, Faire savoir, 978-2-7226-0827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un été avec don Quichotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equateurs; France Inter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.238, 2024, Équateurs parallèles, 978-2-38284-729-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienawiść do literatury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Stróżyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Słowo/obraz terytoria – Wydawnictwo Uniwersytetu Łódzkiego, 2023, 9788383313405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ο τάφος του Οιδίποδα: Για μια τραγωδία χωρίς τραγικό</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Βασίλειος Πατσογιάννης</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plethron, 2023, 9789603483854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de poétique, tome I : Le corps et l’esprit (1937-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bibliothèque des idées, 9782072907067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de poétique, tome II : Le langage, la société, l'histoire (1940-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bibliothèque des Idées, 9782073000156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">العيش في مكتبة العالم</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Al-Khadrawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dar Al-Jadid, 2023, 9789959297471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tomb of Oedipus. Why Greek Tragedies Were not Tragic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas B Elliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verso Books, 2022, 9781788736138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étoiles nouvelles. Quand la littérature découvre le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions de Minuit, 2021, 9782707346834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans la bibliothèque du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France, 2020, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.10102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文学との訣別―近代文学はいかにして死んだのか</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Tsukamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2019, 9784801003958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Το μίσος για τη λογοτεχνία</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Athanasopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polis, 2019, 9789604356164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ódio à literatura : uma história da antiliteratura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Pereira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paco Editorial, 2019, 9788546219681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">オイディプスの墓–––悲劇的ならざる悲劇のために</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuo Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2019, 9784801003965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hatred of Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Press of Harvard University Press, 2017, Belknap</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El odio a la literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad del Valle, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文人伝</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions de Minuit, 2015, 978-2-7073-2916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomba di Edipo : per una tragedia senza tragico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni ETS, 2014, Mélange</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry: en théorie, revue Littérature, n°172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marx, William. Larousse : Armand Colin, 2013, 978-2-200-92857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerisier, Alban and Germain, Marie-Odile and Hermetet, Anne-Rachel and Marx, William and Mercier, Pascal and Paulhan, Claire. Gallimard, 2013, Les Cahiers de la NRF, 978-2-07-013652-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau d'Oedipe: pour une tragédie sans tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions de Minuit, 2012, 978-2-7073-2201-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous remercie d’avoir suivi ces leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valéry au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Collège de France, pp.11-16, 2025, 9782722608276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub signo Valerii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Leprince-Ringuet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rumeur libre, pp.11-15, 2024, 9782355773280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihil obstat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louée soit la lecture : lettre sur le rôle de la littérature dans la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Equateurs, pp.7-20, 2024, 9782382848173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je voudrais tant pouvoir dire...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour quoi vous levez-vous le matin ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2022, 9782410026559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echenoz et le clinamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Faerber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Jean Echenoz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, Editions de L'Herne, pp.22-24, 2022, 9791031903569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et valeurs démocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères de la littérature. Ou la démocratisation des lettres, de Balzac à Houellebecq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2022, 9782200633073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Canonization Transformed Greek Tragedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canonisation as Innovation : Anchoring Cultural Formation in the First Millennium BCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brill, pp.164-177, 2022, 978-90-04-52026-4. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004520264_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peuple de bibliothécaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliothèque imaginaire : Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dumerchez, pp.9-10., 2022, 9782847912067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe et le nom d’Europe : un sens à (ré)inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samantha Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2022, Travaux du Collège de France, 978-2-415-00325-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des notes de T.S. Eliot : “My Words Echo Thus” : T.S. Eliot et la leçon de Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud François; Clément Girardi; Camille Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales bergsoniennes. IX, Bergson et les écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses universitaires de France, pp.13-29, 2020, Épiméthée, 978-2-13-079541-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Hyppolite; Marc Perelman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corbusier : l’art de se loger et de le dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Nanterre, pp.31-36, 2020, 978-2-84016-435-7. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.20380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et Einstein, ou le poème de la relativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Einstein au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2020, 978-2-7226-0550-3. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.9398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Devésa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, voir, penser l’œuvre de Jean-Philippe Toussaint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, 2020, 9782874497780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1913, the Year of the Arrière-garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effie Rentzou; André Benhaïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1913 : The year of french modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.109-120, 2020, 978-1-5261-4503-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire, penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Valéry et l'acte de traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.11-14, 2019, 9782406084174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einstein en Orient, ou l’expérience de la rélativité. Preface et note éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidia Breda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), trad. fr. par Stéphane Zékian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Payot &amp; Rivages, pp.7-36, 2019, 9782743647551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la génétique : Valéry, Duchamp et les économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Biasi, Pierre-Marc and Herschberg-Pierrot, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' oeuvre comme processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.45--52, 2017, 978-2-271-07969-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard, Mathilde and Gefen, Alexandre and Talon-Hugon, Carole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.63--69, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot and France, France and Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stayer, Jayme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. S. Eliot, France, and the Mind of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.X--XIV, 2015, 978-1-4438-7738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pureté poétique et modernité : Valéry, Maurras, Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier and Roger, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puretés et impuretés de la littérature, 1860-1940</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.291--303, 2015, 978-2-8124-3297-2. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3299-6.p.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot and Maurras on Classicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. S. Eliot and Christian Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rowman and Littlefield, pp.77--88, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avant-gardisme est-il caduc ? D'une double palinodie de Hans Robert Jauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Asholt, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avantgarde und modernismus: dezentrierung, subversion und transformation im literarisch-kunstlerischen feld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.35--46, 2014, 978-3-11-034833-0. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110348613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on connaître la vérité sur la tragédie grecque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guerrier, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Saint-Étienne, pp.197--206, 2014, Les colloques de l'Institut universitaire de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modernisme entre internationalisme et nationalisme. T. S. Eliot : Paris aller-retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hunkeler, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxes de l'avant-garde: la modernité artistique à l'épreuve de sa nationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.37--48, 2014, 978-2-8124-3195-1. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3197-5.p.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeannelle, Jean-Louis and Macé, Marielle and Murat, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire littéraire des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.125--137, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre : La NRF, naissance d'un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermetet, Anne-Rachel and Marx, William. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.103--104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La NRF et l'idée de littérature, conclusion au chapitre : Positions de La NRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerisier, Alban and Germain, Marie-Odile and Hermetet, Anne-Rachel and Marx, William and Mercier, Pascal and Paulhan, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.97--100, 2013, Les Cahiers de la NRF, 978-2-07-013652-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il &amp;quot;mistero&amp;quot; Leonardo : Valéry e Freud tra occultismo e razionalismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanni; Romano and Sanna; Antonietta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci : interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. S. Olschki, pp.169--183, 2012, 978-88-222-6114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible de parler de la fin de la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique and Demanze, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome II : Historicité de la littérature contemporaine, Armand Colin, pp.25--34, 2012, 978-2-200-28047-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25F7DF08"/>
+    <w:nsid w:val="F485CF71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-marx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9125-2884" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.marx@college-de-france.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/10102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/sommaire1408.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-silene.com/f/index.php?sp=colloque&amp;colloque_id=16" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire18451.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/atelier.php?Catharsis._Reponse_a_Claudio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vox-poetica.com/entretiens/intMarx.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diacritik.com/2016/01/29/le-grand-entretien-william-marx-la-litterature-est-lennemie-preferee/#more-7348" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rief.revues.org/1549" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document10648.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithub.com/when-rousseau-advocated-for-book-burning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/atelier.php?Ce_que_la_litterature_fait_a_l_epidemie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telerama.fr/livre/william-marx,-du-college-de-france-dans-le-cas-des-pandemies,-lhumanite-devient-un-personnage,n6639202.php" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatorcultural.ro/articol/cultura-franceza-cultura-romana-dupa-douazeci-de-ani/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rief/14073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/lht/10/index.php?id=447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/5709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/9398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-cdf.fr/2022/02/08/le-cours-de-poetique-de-valery-enfin-publie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.literatuurplein.nl/mededeling.jsp?medId=2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telerama.fr/livre/de-platon-a-sarkozy-ces-attaques-contre-la-litterature,132677.php" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.romanischestudien.de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/lht/18/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-silene.com/f/index.php?sp=comm&amp;comm_id" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rief/6222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/acta/document13507.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritik.com/2021/03/05/william-marx-la-bibliotheque-deploie-une-cinquieme-dimension-invisible-a-loeil-nu-des-etoiles-nouvelles/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.jp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/carnets/14239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2014/01/29/l-autorite-morale-perdue-de-l-eglise_4356371_3232.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritik.com/2018/01/11/william-marx-lhomosexualite-nest-pas-prevue-par-lordre-social" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2016/08/18/pour-lutter-contre-l-islamisme-radical-affichons-la-liberation-des-corps_4984586_3232.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/actualites/article28628.php" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qsf.fr/2013/01/20/note-de-qsf-sur-levaluation-pour-une-autre-reforme-de-levaluation-de-la-recherche-et-de-lenseignement-superieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesgrandsdebats.fr/Debats/Ou-sont-passes-les-intellectuels/Trop-d-intellectuels-devalorisent-l-intellectuel-501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bbf.enssib.fr/consulter/bbf-2010-06-0032-007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.m-e-l.fr/,re,363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.m-e-l.fr/medias/extraits-textes/texte%20w.%20marx%20-%20p.%20valery.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e0y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;nabent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guezodje" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Goldman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou H&#233;liot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monti-Lalaubie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#225;vi&#353; &#352;uman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ku5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarthou-Lajus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Bousenna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ccs.2024.0505" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368452v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18360" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20634/littera.8.0_7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375491v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roussel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichir&#244; Hirano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/gragoata.v27i57.51384" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassan Aylaj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377801v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saviana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368124v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794371v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368424v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pellegrini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.377.0073" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magri Dirceu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9036.i126p99-110" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.6222" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Roberto Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2525-8133.opiniaes.2019.158640" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora20191710" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611886v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0902" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611896v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2281-6658/636" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611918v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.676.0035" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20634/ellf.103.0_3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611917v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.672.0047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611931v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611921v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badinter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Deforges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611930v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Aisthesis-11050" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimosa Martini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#49440;&#55148; &#48177;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965486v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matilde manara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368939v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdesequateurs.fr/livre/Un-ete-avec-Don-Quichotte/330" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Al-Khadrawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Str&#243;&#380;y&#324;ski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Belaid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369058v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#914;&#945;&#963;&#943;&#955;&#949;&#953;&#959;&#962; &#928;&#945;&#964;&#963;&#959;&#947;&#953;&#940;&#957;&#957;&#951;&#962;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026772v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Val&#233;ry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Idees/Cours-de-poetique" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368920v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/cours-de-poetique-2-le-langage-la-societe-l-histoire-1940-1945/9782073000156" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas B Elliot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368927v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.10102" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Morimoto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Athanasopoulos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tsukamoto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369095v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Pereira da Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611880v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611905v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611913v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cerisier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611908v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611920v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370447v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/sciences-politiques/inventer-l-europe_9782415003258.php" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369220v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257889v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520264_007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368242v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370481v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372407v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372410v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.20380" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794426v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.9398" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368205v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370462v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611877v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611892v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611894v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611895v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3299-6.p.0291" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611903v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3197-5.p.0037" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611904v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611907v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348613" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611912v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611914v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611932v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611926v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-marx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9125-2884" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.marx@college-de-france.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/10102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/sommaire1408.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-silene.com/f/index.php?sp=colloque&amp;colloque_id=16" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire18451.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/atelier.php?Catharsis._Reponse_a_Claudio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vox-poetica.com/entretiens/intMarx.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diacritik.com/2016/01/29/le-grand-entretien-william-marx-la-litterature-est-lennemie-preferee/#more-7348" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rief.revues.org/1549" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document10648.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithub.com/when-rousseau-advocated-for-book-burning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/atelier.php?Ce_que_la_litterature_fait_a_l_epidemie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telerama.fr/livre/william-marx,-du-college-de-france-dans-le-cas-des-pandemies,-lhumanite-devient-un-personnage,n6639202.php" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatorcultural.ro/articol/cultura-franceza-cultura-romana-dupa-douazeci-de-ani/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rief/14073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/lht/10/index.php?id=447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/5709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/9398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-cdf.fr/2022/02/08/le-cours-de-poetique-de-valery-enfin-publie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.literatuurplein.nl/mededeling.jsp?medId=2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telerama.fr/livre/de-platon-a-sarkozy-ces-attaques-contre-la-litterature,132677.php" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.romanischestudien.de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/lht/18/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-silene.com/f/index.php?sp=comm&amp;comm_id" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rief/6222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/acta/document13507.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritik.com/2021/03/05/william-marx-la-bibliotheque-deploie-une-cinquieme-dimension-invisible-a-loeil-nu-des-etoiles-nouvelles/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.jp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/carnets/14239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2014/01/29/l-autorite-morale-perdue-de-l-eglise_4356371_3232.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritik.com/2018/01/11/william-marx-lhomosexualite-nest-pas-prevue-par-lordre-social" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2016/08/18/pour-lutter-contre-l-islamisme-radical-affichons-la-liberation-des-corps_4984586_3232.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/actualites/article28628.php" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qsf.fr/2013/01/20/note-de-qsf-sur-levaluation-pour-une-autre-reforme-de-levaluation-de-la-recherche-et-de-lenseignement-superieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesgrandsdebats.fr/Debats/Ou-sont-passes-les-intellectuels/Trop-d-intellectuels-devalorisent-l-intellectuel-501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bbf.enssib.fr/consulter/bbf-2010-06-0032-007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.m-e-l.fr/,re,363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.m-e-l.fr/medias/extraits-textes/texte%20w.%20marx%20-%20p.%20valery.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e0y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Goldman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou H&#233;liot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monti-Lalaubie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#225;vi&#353; &#352;uman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;nabent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guezodje" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ku5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Bousenna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarthou-Lajus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ccs.2024.0505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20634/littera.8.0_7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368257v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saviana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassan Aylaj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/gragoata.v27i57.51384" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichir&#244; Hirano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pellegrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.377.0073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.6222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magri Dirceu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9036.i126p99-110" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora20191710" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Roberto Lucas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2525-8133.opiniaes.2019.158640" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611896v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611888v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0902" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2281-6658/636" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611918v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.676.0035" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20634/ellf.103.0_3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611917v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.672.0047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badinter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Deforges" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Aisthesis-11050" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimosa Martini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#49440;&#55148; &#48177;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373938v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matilde manara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368939v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdesequateurs.fr/livre/Un-ete-avec-Don-Quichotte/330" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Str&#243;&#380;y&#324;ski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Belaid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369058v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#914;&#945;&#963;&#943;&#955;&#949;&#953;&#959;&#962; &#928;&#945;&#964;&#963;&#959;&#947;&#953;&#940;&#957;&#957;&#951;&#962;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Val&#233;ry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Idees/Cours-de-poetique" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368920v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/cours-de-poetique-2-le-langage-la-societe-l-histoire-1940-1945/9782073000156" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369083v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Al-Khadrawi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas B Elliot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368927v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.10102" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tsukamoto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Athanasopoulos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369095v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Pereira da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Morimoto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611879v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611905v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611908v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611913v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cerisier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611920v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370620v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373933v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368242v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369207v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520264_007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372404v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/sciences-politiques/inventer-l-europe_9782415003258.php" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.20380" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794426v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.9398" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370462v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611877v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611892v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611894v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611895v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3299-6.p.0291" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611904v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611907v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348613" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611901v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3197-5.p.0037" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611914v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611912v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611926v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>