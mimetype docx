--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Marx </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du Collège de France, titulaire de la chaire Littératures comparées</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9125-2884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William MARX	                                                       Décembre 2025Professeur du Collège de FranceChaire Littératures comparées11, place Marcelin Berthelot75231 Paris Cedex 05</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.marx@college-de-france.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Tél. : 01 44 27 12 11 (standard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRICULUM VITÆ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 31 août 1966 à Villeneuve-lès-Avignon (Gard).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Études et titres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Études secondaires et classes préparatoires au lycée Thiers, Marseille, 1981-1986.	Baccalauréat de mathématiques et sciences physiques, mention très bien avec les félicitations du jury, 1984.	École normale supérieure, concours lettres (rang : 11e), 1986.	Licence et maîtrise de lettres classiques (directeur de mémoire : Alain Michel), université Paris-Sorbonne ; sanskrit, université Paris 3 Sorbonne nouvelle ; hittite, École pratique des hautes études, 1987-1988.	Agrégation externe de lettres classiques (rang : 1er), 1989.	Doctorat de littérature comparée (directeur de thèse : Pierre Brunel), mention très honorable avec les félicitations du jury à l’unanimité, université Paris-Sorbonne, 2000.	Habilitation à diriger des recherches (garant : Christian Doumet), université Paris 8 Vincennes Saint-Denis, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Professeur (service national), Lycée naval, Brest, 1989-1990.	Teaching Assistant, Brown University, États-Unis, 1990-1991.	Instructor, Fordham University, États-Unis, 1991-1992.	Chargé de recherches documentaires, Bibliothèque nationale de France (département des manuscrits) et université Paris-Sorbonne, 1993-1997.	Visiting Lecturer (gaikokujin kyôshi), université de Kyoto, Japon, 1997-1999.	Attaché temporaire d’enseignement et de recherche, université de Picardie Jules Verne, 2000-2001.	Maître de conférences, université Jean Moulin Lyon 3, 2001-2004.	Maître de conférences, université Paris 8 Vincennes Saint-Denis, 2004-2006.	Professeur, université d’Orléans, 2006-2009.	Professeur, université Paris Nanterre, 2009-2019.	Professeur du Collège de France, chaire Littératures comparées, depuis 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invitations sur chaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Professeur invité, Institute of English Studies, School of Advanced Study, University of London, Royaume-Uni, 2011, 2013, 2016 et 2018.	Professeur invité, Department of French Studies, Brown University, États-Unis, 2013.	Délégation au CNRS, 2013-2014.	Fellow, Wissenschaftskolleg zu Berlin, Allemagne, 2014-2015.	Professeur invité, Scuola di Studi Superiori Giacomo Leopardi, Università di Macerata, Italie, 2019.	Chaire Ernst Robert Curtius, Universität Bonn, Allemagne, 2022.	Professeur invité, Université d’Anvers, Belgique, 2022.	Professeur invité, The Oxford Research Center for Humanities, University of Oxford, Royaume-Uni, 2022.	Professeur invité, Institute of French Cultural Studies, Dartmouth College, États-Unis, 2024.	Professeur invité, Tokyo College, Université de Tokyo, Japon, 2025.	Professeur invité, Académie du Royaume du Maroc, Maroc, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	3e prix de thème latin, 2e accessit de version grecque, Concours général, 1983.	Membre de l’Institut universitaire de France, 2004.	Prix Montyon de littérature et de philosophie de l’Académie française, 2010.	International Francqui Professor, Belgique, 2022.	Membre de l’Academia Europaea, 2022.	Malcolm Bowie Memorial Lecture, British Comparative Literature Association, 2022.	Prix Pierre-Georges Castex de l’Académie des sciences morales et politiques, 2024.	Chevalier de l’ordre des Arts et des Lettres, 2024.	Prix de littérature religieuse, mention spéciale, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Jury de l’agrégation externe de lettres modernes, 2005.	Directeur du centre de recherche Méta sur les littératures et les civilisations (EA 4230), université d’Orléans, 2006-2009.	Jury du prix Le Monde de la recherche universitaire, 2006-2009.	Délégué scientifique auprès de l’Agence d’évaluation de la recherche et de l’enseignement supérieur (AERES), 2007-2009.	Conseil d’administration de la Société française de littérature générale et comparée, 2007-2011.	Conseil d’administration de la Bibliothèque nationale de France, 2007-2013.	Comité scientifique sectoriel en sciences humaines et sociales de l’Agence nationale de la recherche (ANR), 2007-2008, 2011-2013.	Responsable de l’équipe Valéry, Institut des textes et manuscrits modernes (UMR 8132), École normale supérieure – CNRS, 2007-2014.	Conseil scientifique de la recherche et des études de la délégation aux arts plastiques, ministère de la Culture et de la Communication, 2008-2010.	Jury de la Fondation Thiers (Institut de France – CNRS), 2011-2014.	Conseil d’administration de l’association Guillaume Budé, depuis 2011.	Directeur de l’école doctorale Lettres, langues, spectacles (ED 138), université Paris Nanterre, 2012-2019.	Conseil scientifique de la Maison des sciences de l’homme et de la société, université de Poitiers, 2013-2016.	Comité d’orientation de l’Alliance Athena, 2013-2017.	Directeur adjoint du Centre de recherche en littérature et poétique comparées (EA 3931), université Paris Nanterre, 2014-2019.	Conseil d’administration de l’association Antiquité Territoire des Écarts, depuis 2014.	Membre titulaire du Conseil national des universités, 10e section (littératures comparées), 2015-2016.	Jury des chaires internationales Blaise Pascal (Fondation de l’École normale supérieure), 2015-2017.	Conseil scientifique du Wissenschaftskolleg zu Berlin, 2016-2022.	Bureau et commission des emplois du Collège de France, depuis 2020.	Conseil scientifique de la Fondation du Collège de France, depuis 2021.	Conseil scientifique de la Bibliothèque nationale de France, depuis 2021.	Comité de pilotage du Centre André Gide – Jean Schlumberger de la Fondation des Treilles, depuis 2022.	Conseil scientifique de la Fondation Einstein de Berlin, depuis 2025.	Membre actuel ou honoraire des comités de rédaction d’Actes de savoir, Itinéraires, Revue d’histoire littéraire de la France, Silène, Genesis, Authorship, Littérature et Nation, Bibliothèque comparatiste, Revue italienne d’études françaises, Cahiers comparatistes d’études francophones, Comparative Studies in Modernism, L’Illuminista, Dacoromania litteraria, Odradek, Littera, Journal of Latin Cosmopolitanism and European Literatures, Revue électronique de littérature française, Romanic Review, InVerbis : Lingue Letterature Culture, Annali – Sezione romanza, Palgrave Studies in Modern European Literature, Revue de littérature comparée, Fabula-LHT.	Comité d’honneur de la Revue de littérature comparée.	Expertises : université de Nice, Fonds national suisse de la recherche scientifique (FNS), Agence nationale de la recherche (ANR), Fonds de la recherche scientifique – Flandre (FWO Vlaanderen, Belgique), Science in Context (Cambridge University Press), Maison des sciences de l’homme de Lorraine, Philosophical Enquiries, Edinburgh University Press, Romanic Review (Columbia University), Princeton University (États-Unis), Université Paris Sciences et Lettres (PSL), Modernism / Modernity (Johns Hopkins University Press), Partial Answers : Journal of Literature and the History of Ideas (Johns Hopkins University Press), Presses universitaires de Vincennes, université de Liège (Belgique), Fondation Maison des sciences de l’homme, Orbis Litterarum : International Review of Literary Studies (Copenhague), université de Bâle (Suisse), université de Strasbourg, université de Vienne (Autriche), KU Leuven (Belgique), Éditions du Collège de France, The British Academy, Fabula-LHT.	16 thèses et habilitations dirigées et soutenues, 2 thèses de doctorat en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Naissance de la critique moderne : la littérature selon Eliot et Valéry (1889-1945), Arras, Artois Presses Université, 2002.	L’Adieu à la littérature : histoire d’une dévalorisation (XVIIIe-XXe siècle), Paris, Les Éditions de Minuit, 2005. Traductions néerlandaise (Amsterdam, Querido, 2008), roumaine (Bucarest, Romania Press, 2008) et japonaise (Tokyo, Suiseisha, 2019).	Vie du lettré, Paris, Les Éditions de Minuit, 2009. Prix Montyon de l’Académie française, 2010. Traductions italienne (Milan, Guanda, 2011), japonaise (Tokyo, Suiseisha, 2017) et anglaise (Londres, Hermits United, 2025).	Le Tombeau d’Œdipe. Pour une tragédie sans tragique, Paris, Les Éditions de Minuit, 2012. Prix de la Revue des deux mondes, sélection finale, 2012. Traductions italienne (Pise, Edizioni ETS, 2014), japonaise (Tokyo, Suiseisha, 2019), anglaise (Verso Books, 2022) et grecque (Athènes, Plethron, 2023).	La Haine de la littérature, Paris, Les Éditions de Minuit, 2015. Prix Décembre, sélection, 2015. Prix littéraire Paris-Liège, sélection, 2016. Book of the Week, Times Higher Education, 2018. The 80 Best Books of 2018, PopMatters. Best Sellers 2018 in Literary Criticism, Library Journal. Traductions espagnole (Cali, Colombie, Universidad del Valle, 2017), américaine (Cambridge, Massachusetts, Belknap Press of Harvard University Press, 2018), grecque (Athènes, Ekdoseis Polis, 2019), brésilienne (Jundiaí, Paco Editorial, 2019) et polonaise (Gdańsk-Łódź, Słowo/obraz terytoria – Wydawnictwo Uniwersytetu Łódzkiego, 2023).	Un savoir gai, Paris, Les Éditions de Minuit, 2018. Honneur de La Cause littéraire, meilleur essai, 2018.	Vivre dans la bibliothèque du monde, Paris, Collège de France / Fayard, 2020 ; rééd., Paris, Editions du Collège de France, 2024. Édition en ligne : Vivre dans la bibliothèque du monde, avant-propos de Thomas Römer, préface d’Antoine Compagnon, Paris, Éditions du Collège de France, 2020, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/10102</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Traduction arabe (Beyrouth, Dar al-Jadid, 2023).	Des étoiles nouvelles. Quand la littérature découvre le monde, Paris, Les Éditions de Minuit, 2021.	Un été avec don Quichotte, Paris, Éditions des Équateurs / France Inter, 2024. Traductions italienne (Turin, EDT, 2025) et coréenne (Séoul, Mujintree, 2025).	Libraries of the Mind, Princeton, Princeton University Press, 2025. 50 Notable Works of Nonfiction from 2025, The Washington Post.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Écriture / figure, dir. Geneviève Schaeffer, Jo Yoshida, Yasusuke Oura, William Marx, Hitoshi Usami et Anne-Marie Christin, présentation par William Marx, Équinoxe. Revue internationale d’études françaises, Kyoto, nº 17-18, printemps 2000.	Les Arrière-gardes au XXe siècle : l’autre face de la modernité esthétique, dir. William Marx, Paris, Presses universitaires de France, 2004 ; rééd. coll. « Quadrige », 2008.	Jean Prévost aux avant-postes, dir. Jean-Pierre Longre et William Marx, préface de Jérôme Garcin, Bruxelles, Les Impressions nouvelles, 2006.	Le Récit, dir. William Marx, Actes de savoirs. Revue interdisciplinaire de l’Institut universitaire de France, Paris, Presses universitaires de France, nº 4, 2008.	Valéry et l’idée de littérature, dir. William Marx, Fabula, 8 avril 2011, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/colloques/sommaire1408.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	La Nouvelle Revue française : les colloques du centenaire (Paris, Bourges, Caen), dir. Alban Cerisier, Marie-Odile Germain, Anne-Rachel Hermetet, William Marx, Pascal Mercier et Claire Paulhan, Paris, Gallimard, 2013.	Paul Valéry, en théorie, dir. William Marx, Littérature, Paris, Larousse, nº 172, décembre 2013.	Le Lettré : définitions et enjeux, dir. Andrei Minzetanu et William Marx, Silène, 2017, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-silene.com/f/index.php?sp=colloque&colloque_id=16</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Nouvelles recherches sur la littérature, dir. William Marx et Cyril Rouanet, Acta Fabula, septembre 2024, vol. 25, nº 8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/revue/sommaire18451.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Valéry au Collège de France, dir. William Marx et Matilde Manara, Paris, Éditions du Collège de France, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions critiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Paul Valéry, Cahiers 1894-1914, tomes VI-XII, sous la direction de Nicole Celeyrette-Pietri, Paris, Gallimard, 1997-2012.	Paul Valéry, Cahiers 1894-1914, tome XIII, sous la direction de Nicole Celeyrette-Pietri et William Marx, préface de Michel Deguy, Paris, Gallimard, 2016.	Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), éd. Ze’ev Rosenkranz, trad. Stéphane Zékian, préface et note éditoriale de William Marx, Paris, Éditions Payot & Rivages, 2019.	T. S. Eliot, « Notes sur le cours de Bergson au Collège de France (1910-1911) », édition et présentation par William Marx, Annales bergsoniennes, Paris, Presses universitaires de France, vol. IX, 2020, p. 11-48.	Paul Valéry, Cours de poétique, tome I : Le corps et l’esprit (1937-1940) ; tome II : Le langage, la société, l’histoire (1940-1045), édition établie, présentée et annotée par William Marx, Paris, Gallimard, 2023, 2 vol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et contributions à des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antiquité classique, littératures et arts avant 1800 et leurs rémanences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Le couronnement de Voltaire, ou Pétrarque perverti », Histoire, Économie et Société, 20e année, nº 2, 2e trimestre 2001, p. 199-210.	« Du tremblement de terre de Lisbonne à Auschwitz et Adorno : la crise de la poésie », Les Temps modernes, 60e année, nº 630-631, mars-juin 2005, p. 5-26.	« Léonard et le mystère de l’esprit : Valéry, Freud et les occultistes », Revue de langue et littérature françaises, Société de langue et littérature françaises de l’université de Tokyo, nº 40, septembre 2010, p. 177-195.	« La véritable catharsis aristotélicienne : pour une lecture philologique et physiologique de la Poétique », Poétique, nº 166, avril 2011, p. 131-154.	« The Case for an Ethology of Scholarship », Society (États-Unis), vol. 48, nº 4, juillet-août 2011, p. 342-347.	« Corps et pensée au XVIIe siècle », Critique, nº 775, décembre 2011, p. 1002-1005.	« Il “mistero” Leonardo : Valéry e Freud tra occultismo e razionalismo », dans Romano Nanni et Antonietta Sanna, dir., Leonardo da Vinci : interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry, Florence, Olschki, 2012, p. 169-183.	« Agitateur des lettres », entretien avec Jean-Louis Jeannelle, Le Monde, supplément Le Monde des livres, 30 mars 2012, p. 10.	« La majorité des tragédies finissaient bien ! », entretien avec Sophie Pujas, Le Point Références, nº 40 (« La Grèce et ses mythes »), juillet-août 2012, p. 86-87.	« Réponse à la réponse de C. W. Veloso sur la catharsis », Fabula, Atelier de théorie littéraire, 16 janvier 2013, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/atelier.php?Catharsis._Reponse_a_Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_ William_Veloso.	« Le Tombeau d’Œdipe : entretien avec William Marx », propos recueillis par Alexandre Prstojevic, Vox Poetica, mis en ligne le 22 mai 2013, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.vox-poetica.com/entretiens/intMarx.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Œdipe au Japon, ou ce que le nô fait à la tragédie grecque », Études de langue et littérature françaises (Société japonaise de langue et littérature françaises, Tokyo), nº 103, août 2013, p. 3-23.	« Peut-on connaître la vérité sur la tragédie grecque ? », dans Olivier Guerrier, dir., La Vérité, Saint-Étienne, Publications de l’université de Saint-Étienne, coll. « Les colloques de l’Institut universitaire de France », 2014, p. 197-206.	« Poussin et ses mystères », Critique, nº 822, novembre 2015, p. 902-913.	« Catharsis », dans Mathilde Bernard, Alexandre Gefen et Carole Talon-Hugon, dir., Arts et Émotions, Paris, Armand Colin, 2015, p. 63-69.	« La littérature est l’ennemie préférée », entretien avec Johan Faerber, Diacritik, 29 janvier 2016, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://diacritik.com/2016/01/29/le-grand-entretien-william-marx-la-litterature-est-lennemie-preferee/#more-7348</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Ce que le comparatisme fait à l’Antiquité », dans Anne Tomiche et al., dir., Le Comparatisme comme approche critique / Comparative Literature as a Critical Approach, t. I : Affronter l’Ancien / Facing the Past, Paris, Classiques Garnier, 2017, p. 181-189.	« Les quatre haines de la littérature », Revue italienne d’études françaises, nº 7, novembre 2017, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rief.revues.org/1549</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Penser la littérature de l’extérieur », Acta Fabula, vol. 19, nº 1, janvier 2018, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/revue/document10648.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« When Rousseau Advocated for Book-Burning », Literary Hub, 2 mars 2018, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lithub.com/when-rousseau-advocated-for-book-burning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Catharsis et plaisir tragique selon Aristote », Chôra : revue d’études anciennes et médiévales (philosophie, théologie, sciences), nº 17, 2018, p. 163-180.	« Polémique blackfaces : “L’acteur n’a plus le droit de jouer l’autre” », entretien avec Christophe Ono-dit-Biot, Le Point, 29 mars 2019.	« É possível conhecer a verdade sobre a tragédia grega? », trad. Fábio Roberto Lucas, Opiniães. Revista dos Alunos de Literatura Brasileira, 8e année, nº 14, 2019, p. 158-165.	« Ce que la littérature nous apprend de l’épidémie », dans Une boussole pour l’après, Paris, HumenSciences, 2020, p. 167-175. Repris dans Fabula. Atelier de théorie littéraire, avril 2020, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/atelier.php?Ce_que_la_litterature_fait_a_l_epidemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et sur les sites de la Fondation du Collège de France, de la Société française de littérature générale et comparée et de la British Comparative Literature Association.	« Dans le cas des pandémies, l’humanité devient un personnage littéraire », entretien avec Marion Rousset, Télérama, 16 mai 2020, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.telerama.fr/livre/william-marx,-du-college-de-france-dans-le-cas-des-pandemies,-lhumanite-devient-un-personnage,n6639202.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Grand regain de tragique », entretien avec Pauline Porro, Marianne, 3 juillet 2020, p. 52-54.	« Jamais l’Antiquité n’a défini la tragédie comme finissant mal », entretien avec Marion Cocquet, Le Point hors-série, janvier-février 2021, p. 36-38.	« How Canonization Transformed Greek Tragedy », in Damien Agut-Labordère et Miguel John Versluys, dir., Canonisation as Innovation: Anchoring Cultural Formation in the First Millenium BCE, Leyde, Brill, 2022, p. 164-177.	« Le mythe et le nom d’Europe : un sens à (ré)inventer », in Samantha Besson, dir., Inventer l’Europe, Paris, Odile Jacob, 2022, p. 27-34.	« 失われた文学作品の再発見 » [« Retrouver les œuvres perdues »], Nichifutsu Bunka, nº 92, mars 2023, p. 97-108.	« Rendre Don Quichotte populaire », entretien avec Henri de Monvallier, La Fringale culturelle, nº 31, juillet-août 2024, p. 20-23.	« Avec Don Quichotte, on entre dans le mécanisme même de l’imagination », entretien avec Julien Bisson, Le Un des libraires, été 2024, p. 7-8 de la seconde feuille.	« Le mystère Ovide : une affaire de bibliothèques », La Nouvelle Revue française, nº 663, novembre 2025, p. 38-48.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures et arts des XIXe-XXIe siècles, modernismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Antoine de Saint-Exupéry, Courrier Sud », dans Annie Angremy, dir., Les Plus Beaux Manuscrits des romanciers français, Paris, Bibliothèque nationale de France – Robert Laffont, « La Mémoire de l’encre », 1994, p. 318-321.	« Gaëtan Picon (1915-1976) », dans Marie-Françoise Quignard, dir., Le Mercure de France, cent un ans d’édition, Paris, Bibliothèque nationale de France, 1995, p. 116-117.	« François-René de Chateaubriand, Amour et Vieillesse (Love and old age) », dans Marie-Hélène Tesnière et Prosser Gifford, dir., Creating French Culture : Treasures from the Bibliothèque nationale de France, introd. Emmanuel Le Roy Ladurie, New Haven, Yale University Press, 1995, p. 402-404.	Catalogue du fonds Robert et Sonia Delaunay (cotes NAF 25637-25659), catalogue du fonds Georges Bernanos (cotes NAF 25637-25659), notice du manuscrit des Noyers de l’Altenburg d’André Malraux (cote NAF 25549), dans Catalogue des nouvelles acquisitions françaises du département des manuscrits de la Bibliothèque nationale de France, Paris, 1994-1997.	« Les manuscrits de Dominique Fernandez : une conscience d’écrivain », Revue de la Bibliothèque nationale de France, nº 6 (« Manuscrits d’écrivains du XXe siècle »), octobre 2000, p. 27-28 et pl. IV.	« La contestation de la critique universitaire en France et dans le monde anglophone (1920-1945) », EBOK (Département d’études françaises de l’université de Kobe), nº 13, 2001, p. 1-32.	« Musique et poésie pure : la fin d’un paradigme », Poétique, nº 131, septembre 2002, p. 357-367.	« Littérature : le temps des adieux ? », entretien avec Laurent Margantin, La Quinzaine littéraire, nº 912, 1er décembre 2005, p. 16-17.	« Jean Prévost, théoricien de la littérature », dans Jean-Pierre Longre et William Marx, dir., Jean Prévost aux avant-postes, préf. Jérôme Garcin, Bruxelles, Les Impressions nouvelles, 2006, p. 105-113.	« Borckett, sa vie, son œuvre », Le Monde des livres, supplément du journal Le Monde, 3 mars 2006, p. 2 ; repris dans Pierre Brunel, dir., Borges, souvenirs d’avenir, Paris, Gallimard, 2006, p. 385-389.	« Samuel Beckett, toujours radieux », entretien avec Alexandre Demidoff, Le Temps (Genève), nº 2452, 30 mars 2006, p. 33.	« Supersvjesna knjizevnost », Novi Izraz (Sarajevo), nº 33-34, juillet-décembre 2006, p. 16-26.	« Da konacno zavrsimo s esencijalistickom knjizevnoscu », Novi Izraz (Sarajevo), nº 33-34, juillet-décembre 2006, p. 27-32.	« Épuiser l’adieu », entretien avec Mathieu Larnaudie et Oliver Rohe, dans Devenirs du roman, Paris, Naïve, coll. « Inculte / Naïve », 2007, p. 41-54.	« Rãmas bun literaturii », Vatra (Bucarest), vol. XXXV, nº 445 (4-2008), avril 2008, p. 45-53.	« Il dialogo che anticipò Borges », Il Corriere della Sera, 5 mai 2008, supplément « Roma », p. 9.	« Tommaso Landolfi, scrittore di “dopo la fine della letteratura” », L’Illuminista. Rivista di cultura contemporanea (Rome), nº 22-23, 8e année, janvier-août 2008, p. 213-223 ; repris dans Silvana Cirillo, dir., Cento anni di Landolfi, Rome, Bulzoni, 2010, p. 231-240.	« Rǎmas-bun literaturii şi destrămarea ideologiilor », Observator cultural (Bucarest), nº 488, 20 août 2009, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.observatorcultural.ro/articol/cultura-franceza-cultura-romana-dupa-douazeci-de-ani/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« The 20th Century: Century of the Arrière-Gardes? », dans Sascha Bru, Jan Baetens, Benedikt Hjartason, Peter Nicholls, Tania Ørum et Hubert van den Berg, dir., Europa ! Europa ? The Avant-Garde, Modernism and the Fate of a Continent, Berlin, De Gruyter, coll. « European Avant-Garde and Modernism Studies », 2009, p. 59-71.	« Le temps des crises : arrière-gardes et avant-gardes », dans Denis Pernot, dir., Péguy au cœur : de George Sand à Jean Giono. Mélanges en l’honneur de Julie Sabiani, Paris, Klincksieck, 2011, p. 149-161.	« La NRF et l’idée de littérature », dans Alban Cerisier, Marie-Odile Germain, William Marx et Pascal Mercier, dir., Positions de La NRF, dans La Nouvelle Revue française. Les colloques du centenaire, Paris, Gallimard, 2013, p. 97-100.	« Introduction », en collaboration avec Anne-Rachel Hermetet, dans Anne-Rachel Hermetet et William Marx, dir., La NRF, naissance d’un mythe, dans La Nouvelle Revue française. Les colloques du centenaire, Paris, Gallimard, 2013, p. 103-104.	« Transmission et mémoire », dans Jean-Louis Jeannelle, Marielle Macé et Michel Murat, dir., L’Histoire littéraire des écrivains, Paris, Presses de l’université Paris-Sorbonne, 2013, p. 125-137.	« Oshima ou la vision du mâle », Le Courage, Paris, Grasset, nº 1, 2015, p. 97-110.	« Avanguardie e retroguardie : per una complessità del modernismo », Allegoria (Palerme), 29e année, nº 75, janvier-juin 2017, p. 23-34.	« Einstein en Orient, ou l’expérience de la relativité », préface et note éditoriale, dans Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), trad. Stéphane Zékian, Paris, Éditions Payot & Rivages, 2019, p. 7-36.	« Mon poche de chevet : Le Mont Analogue de René Daumal », Le Monde, supplément Le Monde des livres, 76e année, nº 23358, 14 février 2020, p. 9.	« La préface », dans Jean-Michel Devésa, dir., Lire, voir, penser dans l’œuvre de Jean-Philippe Toussaint, Bruxelles, Les Impressions nouvelles, 2020, p. 7-11.	« 1913, the Year of the Arrière-garde? », dans Effie Rentzou et André Benhaïm, dir., 1913, the Year of French Modernism, Manchester, Manchester University Press, 2020, p. 109-120.	« Habiter une machine », dans Pierre Hyppolite et Marc Perelman, dir., Le Corbusier : l’art de se loger et de le dire, Nanterre, Presses universitaires de Paris Nanterre, 2020, p. 31-36.	« Transmissão e memória », trad. Dirceu Magri, Revista USP, São Paulo, Universidade de São Paulo, nº 126, juillet 2020, p. 99-110.	« Letteratura e valori democratici », trad. Luciano Pellegrini, Il confronto letterario (université de Pavie), nº 75, juin 2021, p. 113-131.	« Chris Ware, Grand Prix du Festival d’Angoulême 2021 », entretien avec Romain Brethes, Le Point, 23 juin 2021.	« Sur la piste du Mont Analogue », entretien sur René Daumal avec Aureliano Tonet, Le Monde, 10 août 2021, p. 26 ; 15-16 août 2021, p. 26.	« Música e poesia pura : o fim de um paradigma », trad. Rita Loiola, Gragoatá (Brésil), vol. 27, nº 57, 2022, p. 70-85.	 « Littérature et valeurs démocratiques », dans Olivier Bessard-Banquy, dir., Splendeurs et misères de la littérature. Ou la démocratisation des lettres, de Balzac à Houellebecq, Paris, Armand Colin, 2022, p. 395-413.	« Echenoz et le clinamen », Cahiers de L’Herne, nº 139 : « Jean Echenoz », dir. Johan Faerber, 2022, p. 22-24.	« Sub signo Valerii », préface, in Grégoire Leprince-Ringuet, Les Entrelacs, Sainte-Colombe-sur-Gand, La Rumeur libre, 2024, p. 11-15.	« Dans les coulisses du Nobel de littérature », « Et si le Nobel de littérature sacrait deux lauréats ? », entretiens avec Youness Bousenna, Télérama, nº 3900, 9 octobre 2024, p. 30-32 ; telerama.fr, 8 octobre 2024.	« Ce palmarès est magnifique ! », entretien avec Youness Bousenna sur le palmarès des 25 meilleurs romans du XXIe siècle, Télérama, nº 3925, 2 avril 2025, p. 28.	« Les Désarrois de l’élève Törless, de Robert Musil », entretien avec Raphaëlle Simon, Famille chrétienne, nº 2477, 5 juillet 2025, p. 34.	« L’élégie de la modernité », Revue italienne d’études françaises, nº 15, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/rief/14073</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Valéry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Un “roman” sans l’arbitraire ? Les premiers Cahiers de Valéry comme forme narrative », Rémanences, nº 4/5 (« Paul Valéry, l’avenir d’une écriture »), juin 1995, p. 121-129.	« L’auctoritas du poète dans l’œuvre critique de Valéry », Secolul 20 (Bucarest), nº 7-12 (364-369) (« Valéry »), 1995, p. 146-152.	« The Dialogues and Mon Faust : The Inner Politics of Thought », dans Paul Gifford et Brian Stimpson, dir., Reading Paul Valéry : Universe in Mind, Cambridge University Press, 1998, p. 155-169.	« Valéry et le bouddhisme : essai de généalogie intellectuelle », dans Kunio Tsunekawa, dir., Paul Valéry : dialogues Orient et Occident, Paris, Lettres modernes Minard, 1999, p. 203-215.	« Valéry », dans Philippe Hamon et Denis Roger-Vasselin, dir., Le Robert des grands écrivains de langue française, Paris, Dictionnaires Le Robert, 2000, p. 1348-1360.	« Paul Valéry, Le Cimetière marin », dans Livres du Cabinet de Pierre Bérès, Chantilly, Musée Condé - Château de Chantilly, 2003, p. 168-169.	« Une lecture hégélienne de l’histoire littéraire », dans Paul Gifford, Robert Pickering et Jürgen Schmidt-Radefeldt, dir., Paul Valéry de tous les points de vue. Hommage à Judith Robinson-Valéry, Paris, L’Harmattan, 2003, p. 143-148.	« Valéry, Flaubert et les oiseaux qui marchent : généalogie d’une image », Revue d’histoire littéraire de la France, 103e année, nº 4, octobre-décembre 2003, p. 919-931.	« Grammaire et genèse : le travail syntaxique dans les brouillons de La Jeune Parque », dans Françoise Haffner, Micheline Hontebeyrie et Robert Pickering, dir., « La Jeune Parque », des brouillons au poème : nouvelles lectures génétiques, Caen, Lettres modernes Minard, « La Revue des lettres modernes : Paul Valéry », nº 11, 2006, p. 149-161.	« Les deux poétiques de Valéry », dans William Marx, dir., Paul Valéry et l’idée de littérature, 8 avril 2011, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> colloques/document1426.php.	« L’hypertexte des Cahiers », Le Magazine littéraire, hors-série : « Paul Valéry, écrivain malgré lui », automne 2011, p. 44-47.	« Valéry : une poétique du sensible », Aisthesis (université de Florence), vol. 5, nº 1 : « Paul Valéry : strategie del sensibile », 2012, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fupress.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Quelle poétique de Valéry pour la revue Poétique ? », Fabula-LhT, nº 10 (« L’aventure Poétique »), décembre 2012, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/lht/10/index.php?id=447</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Trente ans après », Littérature, nº 172, décembre 2013, p. 3-5.	« Le poète et le ready-made », Littérature, nº 172, décembre 2013, p. 56-61.	« Pureté poétique et modernité : Valéry, Maurras, Adorno », dans Didier Alexandre et Thierry Roger, dir., Puretés et impuretés de la littérature (1860-1940), Paris, Classiques Garnier, 2015, p. 291-303. Repris dans Forschungen zu Paul Valéry, nº 27, 2014, p. 85-102.	« Genèse de la génétique : Valéry, Duchamp et les économistes », dans Pierre-Marc de Biasi et Anne Herschberg Pierrot, dir., L’Œuvre comme processus, Paris, CNRS Éditions, 2017, p. 45-52.	« Les trois mains », préface, dans Jean-Philippe Biehler, Le Goût de la main dans l’Œuvre-Valéry (études et essais), Paris, L’Harmattan, 2017, p. 9-14.	« De quoi Valéry est-il le nom ? », Valéry Kenkyu – Bulletin japonais d’études valéryennes (Tokyo), nº 7, 2017, p. 18-25.	« Valéry et la science des rêves », dans Paul Valéry et les sciences, Saint-Clément-de-Rivière, Éditions Fata Morgana, 2017, p. 79-105.	« Valéry to kôkoku » [Valéry et la publicité], dans Nobutaka Miura et Masanori Tsukamoto, dir., Valéry ni okeru uta to geijutsu [La Poésie et les Arts chez Paul Valéry], Tokyo, Suiseisha, 2018, p. 273-288.	« Valéry, “le moins freudien des hommes” ? », dans Antoine Compagnon et Céline Surprenant, dir., Freud au collège de France, Paris, Collège de France, coll. « Passage des disciplines », 4 décembre 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/5709</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Traduire, penser », préface, dans David Elder, Paul Valéry et l’acte de traduire, Paris, Classiques Garnier, 2019, p. 11-14.	« Valéry et Einstein, ou le poème de la relativité », dans Antoine Compagnon et Céline Surprenant, dir., Einstein au Collège de France, Paris, Collège de France, 2020, p. 55-68, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/9398</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Le cours de Poétique de Valéry enfin publié », Lettre de la Fondation du Collège de France, nº 25, février 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondation-cdf.fr/2022/02/08/le-cours-de-poetique-de-valery-enfin-publie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Une philosophie générale de l’être humain », entretien sur le Cours de poétique de Paul Valéry avec Nicolas Weill, Le Monde, nº 24262, 6 janvier 2023, supplément Le Monde des livres, p. 3.	« Un causeur, un improvisateur de génie », entretien sur le Cours de poétique de Paul Valéry avec Frédérique Roussel, Libération, nº 12927, 14-15 janvier 2023, p. 35-36.	« Une anthropologie de l’esprit » (sur le Cours de poétique de Paul Valéry), Le Grand Continent, 21 janvier 2023.	« La Poétique retrouvée de Valéry », entretien avec Alexandra Follonier, Acta Fabula, vol. 24, nº 2, février 2023, DOI : 10.58282/acta.15905, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Paul Valéry, médecin de l’intelligence », débat entre William Marx et Olivier Houdé, par Gilles Noussenbaum, Décision & Stratégie Santé, printemps 2023, nº 334, p. 26-29.	« Lire sur la Sorgue : William Marx a retrouvé des inédits de Paul Valéry et nous donne rendez-vous ce samedi pour les découvrir », entretien avec Mireille Hurlin, L’Écho du mardi, Avignon, 18 mai 2023.	« Sub signo Valerii », préface, in Grégoire Leprince-Ringuet, Les Entrelacs, Sainte-Colombe-sur-Gand, La Rumeur libre, 2024.	« Je vous remercie d’avoir suivi ces leçons », introduction, in William Marx et Matilde Manara, dir., Valéry au Collège de France, Paris, Éditions du Collège de France, 2025, p. 11-16.	« Paul Valéry, critique de la Belle Époque », in Stéphanie Bertrand et Pierre Masson (dir.), La Belle Époque de la critique : la critique littéraire, de Barrès à Gide et Valéry, Paris, Classiques Garnier, 2025, p. 263-275.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. S. Eliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Comment T. S. Eliot reçut le prix Nobel de Paul Valéry », Lettres actuelles. Magazine francophone européen de la recherche en lettres, nº 10, janvier-février 1996, p. 90-96.	« Penser la traduction, traduire le texte : la traduction transparente chez Eliot et Valéry », Testo a fronte. Semestrale di teoria e pratica della traduzione letteraria (Milan), nº 18, mars 1998, p. 85-97.	« Le manuscrit existe-t-il ? Le débat Valéry-Eliot », Équinoxe. Revue internationale d’études françaises (Kyoto), nº 17-18 (« Écriture / figure », dir. William Marx et al.), printemps 2000, p. 220-227.	« Eliot, Valéry et la critique des professeurs », dans Francis Marcoin et Fabrice Thumerel, dir., Manières de critiquer, Arras, Artois Presses Université, 2001, p. 83-96.	« Two Modernisms : T. S. Eliot and La Nouvelle Revue française », dans Elisabeth Däumer et Shyamal Bagchee, dir., The International Reception of T. S. Eliot, Londres, Continuum, 2007, p. 25-35.	« T. S. Eliot en France : une réception problématique », Textuel (université Paris-VII), nº 53 (« Modernité / Modernism »), 2008, p. 89-95.	« Les deux modernismes. T. S. Eliot et la NRF », The Romanic Review, vol. 99, nº 1-2, janvier-mars 2008, p. 57-68.	« Maurras, Eliot : du classicisme », The Romanic Review, vol. 100, nº 1-2 (« Literary Histories of Literatures »), janvier-mars 2009, p. 67-79.	« Traditions et modernités : Eliot face à la temporalité française », Itinéraires. Littérature, textes, cultures, nº 3 : « Modernités occidentales et extra-occidentales », dir. Xavier Garnier et Anne Tomiche, 2009, p. 77-88.	« Paris », dans Jason Harding, dir., T. S. Eliot in Context, Cambridge, Cambridge University Press, 2011, p. 25-32.	« Eliot and Maurras on Classicism », dans Benjamin G. Lockerd, dir., T. S. Eliot and Christian Tradition, Lanham (Maryland), Rowman and Littlefield, 2014, p. 77-88.	« Le modernisme entre internationalisme et nationalisme. T. S. Eliot : Paris aller-retour », dans Thomas Hunkeler, dir., Paradoxes de l’avant-garde : la modernité artistique à l’épreuve de sa nationalisation, Paris, Classiques Garnier, 2014, p. 37-48.	« Eliot and France, France and Eliot », préface, dans Jayme Stayer, dir., T. S. Eliot, France, and the Mind of Europe, Newcastle upon Tyne, Cambridge Scholars Publishing, 2015, p. X-XIV.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature générale et comparée, épistémologie de la discipline</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Écriture / figure » [introduction du volume], Équinoxe. Revue internationale d’études françaises (Kyoto), nº 17-18 (« Écriture / figure »), printemps 2000, p. I.	« Le canon, les classiques et l’admiration : réflexions à partir de Harold Bloom », dans Delphine Denis et Francis Marcoin, dir., L’Admiration, Arras, Artois Presses Université, 2004, p. 43-52.	« Penser les arrière-gardes », dans William Marx, dir., Les Arrière-gardes au XXe siècle : l’autre face de la modernité esthétique, Paris, Presses universitaires de France, 2004 ; rééd. coll. « Quadrige », 2008, p. 5-19.	« Le dépassement de la littérature », Critique, nº 715, décembre 2006, p. 991-1003.	« Revaloriser l’enseignement littéraire », dans Paolo Tamassia, dir., A che serve la Letteratura ? (e il suo insegnamento), Tarente (Italie), Lisi, 2007, p. 47-56.	« Les résistances théoriques à la critique génétique », dans Paul Gifford et Marion Schmid, dir., La Création en acte : devenir de la critique génétique, Amsterdam, Rodopi, 2007, p. 51-63.	« Y a-t-il un temps occidental ? », dans Masanori Tsukamoto, dir., La Conception du temps humain et ses métamorphoses dans la littérature française. Research Project Report, Tokyo, université de Tokyo, Graduate School of Humanities and Sociology, avril 2007, p. 143-156.	« La littérature est-elle d’arrière-garde ? », dans Masanori Tsukamoto, dir., La Conception du temps humain et ses métamorphoses dans la littérature française. Research Project Report, Tokyo, université de Tokyo, Graduate School of Humanities and Sociology, avril 2007, p. 191-204.	« Littérature et critique », dans Anne Tomiche et Karl Zieger, dir., La Recherche en littérature générale et comparée en France en 2007 : bilan et perspectives, Valenciennes, Société française de littérature générale et comparée – Presses universitaires de Valenciennes, 2007, p. 185-193.	« L’autodestituzione della letteratura », Ágalma. Rivista di studi culturali e di estetica (Rome), nº 15, mars 2008, p. 22-31.	 « De geschiedenis van een ontwaarding », entretien avec Annemiek Neefjes, Literatuurplein (Pays-Bas), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.literatuurplein.nl/mededeling.jsp?medId=2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 juin 2008.	 « De literatuur is dood. Leve de literatuur », entretien avec Bert Bultinck, De Morgen (Bruxelles), 4 juin 2008, p. 8-9 du supplément « Uitgelezen ».	« De toekomst van de literatuur », entretien avec Jürgen Pieters, De Leeswolf (Anvers), nº 6, septembre 2008, p. 459-460.	 « Le récit et le réel », Actes de savoirs. Revue interdisciplinaire de l’Institut universitaire de France (Presses universitaires de France), nº 4 : « Le récit », 2008, p. 7-12.	« Colères de lettrés », dans Martine Boyer-Weinmann et Jean-Pierre Martin, dir., Colères d’écrivains, Nantes, Cécile Defaut, 2009, p. 179-193.	« Bungaku ha kouei ka ? », dans Masanori Tsukamoto et Masao Suzuki, dir., « Zenei » to ha nani ka ? « Kouei » to ha nani ka ? Bungakushi no kyokou to kindaisei no jikan, Tokyo, Heibonsha, 2010, p. 37-55.	« La littérature n’est plus ancrée dans un lieu », entretien avec Alexis Brocas, Le Magazine littéraire, nº 506, mars 2011, p. 13.	« Est-il possible de parler de la fin de la littérature ? », dans Dominique Viart et Laurent Demanze, dir., Fins de la littérature, t. II, Paris, Armand Colin, 2012, p. 25-34.	« La tentation anthologique de l’histoire littéraire », Euresis : cahiers roumains d’études littéraires et culturelles (Bucarest), nº 1-4, 2012, p. 247-254.	« Penser les arrière-gardes », Euresis : cahiers roumains d’études littéraires et culturelles (Bucarest), nº 1-4, 2012, p. 255-265.	« Manies et lubies des érudits », Le Magazine littéraire, nº 524, octobre 2012, p. 76-77.	« Ci-gît et renaît la littérature », Le Magazine littéraire, nº 525, novembre 2012, p. 78-79.	« Comment parler de paradigmes collectifs », entretien avec Pierre Bayard, Formes poétiques contemporaines (Presses universitaires du Nouveau Monde), nº 9, 2012, p. 15-28.	« Critique littéraire et critique yaourtière », Les Temps modernes, nº 672, janvier-mars 2013, p. 47-52.	« Brève histoire de la forme en littérature », Les Temps modernes, nº 676, novembre-décembre 2013, p. 35-47.	« L’éthos lettré : au-delà ou en deçà de la littérature ? », entretien avec Mathieu Messager et Anne Sennhauser, Les Cahiers du Ceracc, nº 6, juillet 2013.	« Breve storia della forma in letteratura », trad. Giuliana Ferreccio, CoSMo : Comparative Studies in Modernism (université de Turin), nº 4, 2014, p. 151-161.	« L’avant-gardisme est-il caduc ? D’une double palinodie de Hans Robert Jauss », dans Wolfgang Asholt, dir., Avantgarde und Modernismus : Dezentrierung, Subversion und Transformation im literarisch-künstlerischen Feld, Berlin, De Gruyter, 2014, p. 35-46.	« De Platon à Sarkozy, ces viles attaques contre la littérature », entretien avec Juliette Cerf, Télérama, 15 octobre 2015, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.telerama.fr/livre/de-platon-a-sarkozy-ces-attaques-contre-la-litterature,132677.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Hans Robert Jauss : de l’incertitude en matière de saloperie », Le Courage, Paris, Grasset, nº 2, 2016, p. 269-286.	« La haine vaut mieux que l’indifférence », entretien avec Stéphane Duchêne, Le Petit Bulletin (Lyon), nº 829, 2 mars 2016, p. 18.	« Approcher la littérature par réflexion », Romanische Studien, nº 4, 2016, p. 133-139, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.romanischestudien.de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« “État poétique” contre poésie : une crise de définition », Fabula-LhT, nº 18 (« Un je-ne-sais-quoi de “poétique” »), avril 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org/lht/18/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> marx.html.	« Le lettré comme problème », dans Andrei Minzetanu et William Marx, dir., Le Lettré : définitions et enjeux, Silène, 2017, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-silene.com/f/index.php?sp=comm&comm_id</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> =199.	« Literatura y crítica », trad. Juan Moreno Blanco, dans A. Tomiche et K. Zieger, dir., Investigación en literatura general y comparada en Francia – Balance y perspectivas, Cali (Colombie), Universidad del Valle, 2017, p. 221-230.	« Pourquoi défendre la littérature ? », Futsugo Futsubungaku Kenkyû – Revue de langue et littérature françaises, Société de langue et littérature françaises de l’université de Tokyo, nº 51, 2018, p. 235-256.	 « Breve historia de la forma en literatura », trad. Carlos Walker, Estudios de Teoría Literaria. Revista digital : artes, letras y humanidades, vol. 8, nº 16, juillet 2019, p. 283-290.	« La revanche de Don Quichotte », Le Monde, 28 décembre 2019, supplément « Les 101 romans des lecteurs du Monde », p. 7.	« Le formatage des consciences est partout », entretien avec Christophe Ono-dit-Biot et Romain Brethes, Le Point, nº 2475, 30 janvier 2020, p. 107-109.	« Ce que la littérature nous apprend », entretien avec Hélène Frouard, Sciences humaines, nº 326, juin 2020, p. 24-27 ; repris sous le titre « La lecture comme expérience de l’altérité », Sciences humaines, hors-série nº 26 (« Comment la littérature peut changer nos vies »), juin-juillet 2021 ; repris dans Héloïse Lhérété, dir., Comment la littérature peut changer nos vies, Auxerre, Éditions Sciences humaines, 2022.	« Paradoxes de la vérité littéraire », Revue italienne d’études françaises, nº 10, novembre 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/rief/6222</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Autour des étoiles », entretien avec Perrine Coudurier et Matthieu Vernet, Acta Fabula, vol. 22, nº 3, mars 2021, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/acta/document13507.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’érudition, c’est l’altérité », entretien avec Brigitte Chapelain, Hermès, nº 87, 2021, p. 44-58.	« Comparatisme et nationalisme au lendemain de la Grande Guerre », Revue de littérature comparée, vol. 95, nº 1, janvier-mars 2021, p. 72-79.	« Collège de France : dans la cour des grands », entretien avec Marie-Charlotte Provot, Virus de la culture, 15 avril 2021.	« William Marx : “La cancel culture n’est pas une culture” », entretien avec Rat Devil, Gonzaï, nº 38, juillet 2021, p. 20-25.	القراءة بوصفها تجربة للغيرية [« La lecture comme expérience de l’altérité »], entretien, trad. Elhassan Aylaj, Arrafid, Émirats arabes unis, 7 février 2022.	« ChatGPT aura-t-il un jour le Nobel de littérature ? » et « L’intelligence artificielle ne connaît pas encore le style Duras », entretiens avec Julie Rambal, Le Temps (Genève), 14 janvier 2023, p. 34-35.	« Littératures comparées », Annuaire du Collège de France, nº 120 (2019-2020), 2023, p. 199-210.	« Des livres et des hommes », entretien avec Victor Dumiot et William Emmanuel, Bastille Magazine, nº 19, juillet-août 2023, p. 48-53.	« Il faut envisager la lecture comme un “sport intellectuel” », entretien avec Lou Héliot, Le Un des libraires, été 2023.	« How to Become a Comparatist », Comparative Critical Studies, vol. 21, nº 1, 2024, p. 77-91.	« La littérature est le moyen de penser un ailleurs face à une réalité qui s’écroule », entretien avec Martin Bernier, Le Figaro, nº 24880, 21 août 2024, p. 19.	« La littérature est l’art le plus démocratique », entretien avec Benoît Hervieu-Léger et Martin Monti-Lalaubie, Revue Projet, nº 404, février-mars 2025, p. 14-18.	« Pourquoi la littérature comparée ? », Revue des sciences humaines et sociales de l’Académie du Royaume du Maroc, vol. 4, nº 1, 2025, p. 13-28.	« Que lire cet été ? », entretien avec Lou Héliot, Le Un hebdo, nº 553, 9 juillet 2025.	« L’enjeu de la littérature comparée », entretien avec Lili Auriat, L’Éléphant, nº 52, automne 2025, p. 115-117.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèques mentales et bibliothèque mondiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Pour une bibliothèque mondiale », Le Monde, 76e année, nº 23338, 22 janvier 2020, p. 27.	« La bibliothèque idéale existe-t-elle ? », entretien avec Lorraine Rossignol, Télérama, nº 3676, 24 juin 2020, p. 16-18.	« Nos frontières mentales doivent évoluer », entretien avec Catherine Golliau, Le Point références, septembre-novembre 2020, p. 104-105.	« La bibliothèque déploie une cinquième dimension invisible à l’œil nu », entretien avec Johan Faerber, Diacritik, 5 mars 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://diacritik.com/2021/03/05/william-marx-la-bibliotheque-deploie-une-cinquieme-dimension-invisible-a-loeil-nu-des-etoiles-nouvelles/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	マイノリティとして生きる人間が「世界図書館」で文学を読むこと。平野啓一郎さんとウィリアム・マルクスさんが語る [« Comment les minorités lisent la littérature dans la “bibliothèque mondiale” : débat entre Keiichiro Hirano et William Marx »], Huffington Post Japan, 21 octobre 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.huffingtonpost.jp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Un peuple de bibliothécaires », préface, in Asma, La Bibliothèque imaginaire : Djibouti, Creil, Dumerchez, 2022, p. 9-10.	« Pour une bibliothèque mondiale », Littera. Revue de langue et littérature françaises (Tokyo), nº 8, mars 2023, p. 7-17.	« Les bibliothèques possibles », Carnets, deuxième série, nº 25, 2023, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/carnets/14239</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, DOI : 10.4000/carnets.14239.	« Le cerveau d’une bibliothèque », Le Pays lorrain. Revue de la Société d’histoire de la Lorraine et du Musée lorrain, 120e année, vol. 104, nº 2, juin 2023, p. 85-87.	« Les bibliothèques invisibles », résumé du cours 2020-2021, Annuaire du Collège de France, 121e année (2020-2021), 2024, p. 281-297.	« When Literature Meets Philosophy : A Conversation with William Marx on his latest work Libraries of the Mind », entretien avec Norm Goldman, Bookpleasures.com, 12 juillet 2025.	« Entrouvrir la porte de la bibliothèque mondiale », entretien avec Ada Ackerman et Félicie Faizand de Maupeou, in Ada Ackerman et Béatrice Picon-Vallin, dir., Bibliothèques à l’épreuve de la scène, La Fresnaie-Fayel, Otrante, 2025, p. 225-233.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sexualités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Non à la police des consciences et des corps. Contre la loi sur l’abolition de la prostitution », Le Monde, 22 décembre 2011, p. 21.	« L’interdiction de la prostitution est une chimère » (avec Élisabeth Badinter, Régine Deforges, Caroline Eliacheff, Élisabeth de Fontenay, Claude Habib, Nathalie Heinich, Claude Lanzmann, Véronique Nahoum-Grappe, Philippe Raynaud, Céline Spector et Georges Vigarello), Le Nouvel Observateur, nº 2494, 23 août 2012, p. 34.	« Non à une Église qui agit en lobby contre le mariage homosexuel ! » (avec Gilles Philippe), Le Monde, 7 novembre 2012, p. 16.	« Où est passée l’autorité morale de l’Église ? » (avec Gilles Philippe), Le Monde, 29 janvier 2014, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lemonde.fr/idees/article/2014/01/29/l-autorite-morale-perdue-de-l-eglise_4356371_3232.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« J’accuse ! », Marianne, nº 1001-1002, 17 juin 2016, p. 14.	« L’homosexualité n’est pas prévue par l’ordre social », entretien avec Johan Faerber, Diacritik, 11 janvier 2018, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://diacritik.com/2018/01/11/william-marx-lhomosexualite-nest-pas-prevue-par-lordre-social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Entretien sur Un savoir gai avec Iacopo Leoni et Valentina Sturli, SigMa. Rivista di letterature comparate, teatro e arti dello spettacolo, nº 2, 2018, p. 513-527.	« L’affiche de la Marche des fiertés, en effaçant la question de la sexualité, témoigne d’un nouveau puritanisme », Le Monde, 81e année, nº 25029, 21 juin 2025, p. 29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« L’islam n’est pas terroriste par essence », Le Monde, nº 22066, 26 décembre 2015, p. 17.	« Pour lutter contre l’islamisme radical, affichons la libération des corps », Le Monde, 18 août 2016, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lemonde.fr/idees/article/2016/08/18/pour-lutter-contre-l-islamisme-radical-affichons-la-liberation-des-corps_4984586_3232.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’allergie nationale au fait religieux est une erreur intellectuelle et une faute politique », Le Monde, 76e année, nº 23583, 4 novembre 2020, p. 26.	« Avec le pape François, la littérature entre en religion », Le Monde, nº 24772, 24 août 2024, p. 23.	« Nihil obstat », préface, in pape François, Louée soit la lecture. Lettre sur le rôle de la littérature dans la formation, Paris, Éditions des Équateurs, 2024, p. 7-20.	« Le pape François et la littérature », entretien, Études, nº 4320, novembre 2024, p. 95-105.	« Le pape François, une vision résolument ouverte de l’art, pour tous et sous toutes ses formes », entretien avec Juliette Bénabent et Rémi Guezodje, Télérama, 23 avril 2025.	« François, jésuite lettré, a exercé son rôle de pape comme un curé de terrain », entretien avec Isabelle Vogtensperger, Marianne, 25 avril 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société, médias, politiques d’éducation et de recherche, actualité, débats, tribunes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Deuil national » (avec Gilles Philippe), Le Monde, nº 18041, 25 janvier 2003, p. 14.	« La mort des humanités », Le Monde, 30 octobre 2008, p. 20.	« L’AERES en questions », entretien avec Marc Escola, 8e sens : le magazine de Paris 8, nº 3, janvier 2009.	« Graves dysfonctionnements de Galaxie, le portail du recrutement », Fabula, 1er février 2009, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org/actualites/article28628.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Pour une autre réforme de l’évaluation de la recherche et de l’enseignement supérieur » (avec la collaboration d’Olivier Beaud, Joël Biard, Antoine Compagnon, Pascal Engel, Claudio Galderisi et Thierry Gontier), Qualité de la science française, mis en ligne le 20 janvier 2013, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.qsf.fr/2013/01/20/note-de-qsf-sur-levaluation-pour-une-autre-reforme-de-levaluation-de-la-recherche-et-de-lenseignement-superieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« Trop d’intellectuels dévalorisent l’intellectuel », Les Grands Débats, mis en ligne le 31 mai 2013, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lesgrandsdebats.fr/Debats/Ou-sont-passes-les-intellectuels/Trop-d-intellectuels-devalorisent-l-intellectuel-501</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’université française bureaucratisée », Le Monde, 6 novembre 2014, p. 14.	« Le grec et le latin pour préserver l’esprit du 11 janvier », Libération, 30 avril 2015, p. 24. Traduction russe dans Drevnij mir i My (L’Antiquité et nous, Saint-Pétersbourg), vol. VI, 2017.	« Kiev appartient de plein droit aux rêves de l’Europe, mais on ne voudrait pas que Kiev n’existât que dans nos rêves : nous voulons aussi une Kiev réelle, une Kiev dans la réalité », tribune, Le Monde, 78e année, nº 24010, 18 mars 2022, p. 2 du cahier Le Monde des livres.	« Ce qu’Œdipe et Antigone nous disent de la crise au Proche-Orient », Le Monde, 79e année, nº 24531, 16 novembre 2023, p. 30.	« בין אם נרצה בכך בין אם לאו, המלחמה המרוחקת הזאת היא ענייננו » [Que nous le voulions ou non, nous avons des intérêts dans cette guerre lointaine], Haaretz, 22 décembre 2023, p. 4 du supplément littéraire.	« La poésie mérite mieux que cette haine », Libération, nº 13241, 26 janvier 2024, p. 21.	« Pour qui don Quichotte voterait-il aujourd’hui ? », Le Monde, nº 24723, 28 juin 2024, p. 26.	« L’Europe doute, et c’est sa force », entretien avec Sébastien Le Fol, L’Express, nº 3881, 20 novembre 2025, p. 66-68.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, divers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Sauvé d’une plume ! », Communio, XIV, nº 1, janvier-février 1989, p. 82-87.	« Les Messes inouïes », Communio, XIX, nº 1, janvier-février 1994, p. 105-111.	Exercice oulipien, Magazine littéraire, nº 398 (« L’Oulipo »), mai 2001, p. 27.	« Petits morceaux de papier japonais », Études de langue et littérature françaises (revue de la Société des études de langue et littérature françaises de l’université de Kyoto), nº spécial (« In memoriam Jo Yoshida »), 2006, p. 492-497.	« Variations sur le lecteur de bibliothèque », Bulletin des bibliothèques de France, t. 55, nº 6, 2010, p. 32-35, URL : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://bbf.enssib.fr/consulter/bbf-2010-06-0032-007</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« Un bordel », contribution à la rencontre « Regards d’écrivains sur la Bibliothèque de la Sorbonne » du 14 novembre 2013, Maison des écrivains et de la littérature, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.m-e-l.fr/,re,363</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« La Soirée avec ma télé : un inédit de Paul Valéry », contribution au cycle « Entendez-voir » : « Paul Valéry vu par William Marx », 5 février 2014, Petit Palais, Maison des écrivains et de la littérature, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.m-e-l.fr/medias/extraits-textes/texte%20w.%20marx%20-%20p.%20valery.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Je voudrais tant pouvoir dire… », dans Pour quoi vous levez-vous le matin ?,  illustré par Hélène Crochemore, Paris, Belin, 2022, p. 86-89.	« Deux rencontres, un chien et un recrutement », dans Le Défaut. Études en hommage à Camille Dumoulié, Université Paris Nanterre, Centre de recherche littérature et poétique comparées, 2023, p. 219-220.	« Le questionnaire de Proust », Revue Droit & Littérature, nº 8, 2024, p. 47-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87 conférences invitées internationales et conférences plénières.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comptes rendus dans Bulletin du bibliophile, Critique, French Studies, Histoires littéraires, Marianne, Le Monde.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.249-270. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e0y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Literature Meets Philosophy. A Conversation with William Marx on his latest work &amp;quot;Libraries of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bookpleasures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que lire cet été ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Héliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est l’art le plus démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hervieu-Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monti-Lalaubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 404, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žít v knihovně, jež znamená svět</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Záviš Šuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svet Literatury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (71), pp.95-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pape François, une vision résolument ouverte de l’art, pour tous et sous toutes ses formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bénabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guezodje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L​es bibliothèques invisibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ku5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre &amp;quot;Don Quichotte&amp;quot; populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fringale Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Don Quichotte, on entre dans le mécanisme même de l’imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 des libraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses du Nobel de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Bousenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le pape François, la littérature entre en religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui don Quichotte voterait-il aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24723, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pape François et la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarthou-Lajus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4320, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le Nobel de littérature sacrait deux lauréats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Bousenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est le moyen de penser un ailleurs face à une réalité qui s’écroule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Become a Comparatist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Critical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.77 - 91. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ccs.2024.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le questionnaire de Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux rencontres, un chien et un recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le Défaut. Études en hommage à Camille Dumoulié, pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire sur la Sorgue : William Marx a retrouvé des inédits de Paul Valéry et nous donne rendez-vous ce samedi pour les découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho du mardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">בין אם נרצה בכך בין אם לאו, המלחמה המרוחקת הזאת היא ענייננו</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haaretz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Supplément littéraire, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry, médecin de l’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décision &amp; Stratégie Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 334, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliothèque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20634/littera.8.0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle ne connaît pas encore le style Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT aura-t-il un jour le Nobel de littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastille Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un causeur, un improvisateur de génie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12927, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie de l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">失われた文学作品の再発見</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie générale de l’être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24262, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut envisager la lecture comme un “sport intellectuel”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’Œdipe et Antigone nous disent de la crise au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24531, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau d’une bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays lorrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chef-d’œuvre retrouvé de Paul Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2630, pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Nobel : ces discrets Français qui murmurent à l’oreille du comité : enquête : connaissez-vous William Marx, Michel Zink ou Daniel Louvard ? Ces Français proposent à l'Académie suédoise des noms de lauréats au Prix Nobel. Avec réussite, parfois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">القراءة بوصفها تجربة للغيرية</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhassan Aylaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الرافد</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Música e poesia pura: o fim de um paradigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gragoatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (57), pp.70-85. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/gragoata.v27i57.51384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiev appartient de plein droit aux rêves de l’Europe, mais on ne voudrait pas que Kiev n’existât que dans nos rêves : nous voulons aussi une Kiev réelle, une Kiev dans la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément Le monde des livres (24010), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours de Poétique de Valéry enfin publié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la Fondation du Collège de France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">マイノリティとして生きる人間が「世界図書館」で文学を読むこと。 平野啓一郎さんとウィリアム・マルクスさんが語る</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichirô Hirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Huffington post</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e valori democratici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il confronto letterario. Quaderni di letterature straniere moderne e comparate dell'Università di Pavia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cancel culture n’est pas une culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gonzaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais l’Antiquité n’a défini la tragédie comme finissant mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Latin et grec. Le guide pour apprendre à tout âge, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque déploie une cinquième dimension invisible à l’oeil nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatisme et nationalisme au lendemain de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 377 (1), pp.72-79. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rlc.377.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudition, c’est l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (1), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliotheque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23338, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allergie nationale au fait religieux est une erreur intellectuelle et une faute politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23583, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon poche de chevet : Le Mont Analogue de Rene Daumal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément Le monde des livres (23358), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos frontières mentales doivent évoluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point - Références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la littérature nous apprend de l'épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le formatage des consciences est partout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2475, pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of literary truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue italienne d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rief.6222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la littérature nous apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cas des pandémies, l’humanité devient un personnage littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissão e memória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magri Dirceu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista USP = Revista Universidade de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-9036.i126p99-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis et plaisir tragique selon Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chôra. Revue d'études anciennes et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.163-180. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/chora20191710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É possível conhecer a verdade sobre a tragédia grega ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Roberto Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opiniães</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.158-165. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2525-8133.opiniaes.2019.158640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État poétique&amp;quot; contre poésie : une crise de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'accuse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1001-1002, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Robert Jauss : de l'incertitude en matière de saloperie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.269--286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lutter contre l'islamisme radical, affichons la libération des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshima ou la vision du mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.97--110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la littérature par &amp;quot;réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanische Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (4), pp.133--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est l'ennemie préférée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine vaut mieux que l'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 829, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo, Rimbaud, Barthes comme vous ne les avez jamais lus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 938, pp.60--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grec et le latin pour préserver l'esprit du 11 janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussin et ses mystères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 822, pp.902--913. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.822.0902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Platon à Sarkozy: ces viles attaques contre la littérature, entretien réalisé par Juliette Cerf [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'islam n'est pas terroriste par essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22066, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breve storia della forma in letteratura [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Studies in Modernism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.151--161. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13135/2281-6658/636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité morale perdue de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 172, pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université française bureaucratisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire de la forme en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 676, pp.35--47. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.676.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète et le ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172, pp.56--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEdipe au Japon, ou ce que le nô fait à la tragédie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.3--23. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20634/ellf.103.0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthos lettré : au-delà ou en deçà de la littérature ? Entretien de William Marx avec Mathieu Messager et Anne Sennhauser [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ceracc : études sur les formes narratives des années cinquante à aujourd'hui </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tombeau d'ØEdipe : entretien avec William Marx, propos recueillis par Alexandre Prstojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Poetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la réponse de C. W. Veloso sur la catharsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique littéraire et critique yaourtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 672, pp.47--52. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.672.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manies et lubies des érudits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 524, pp.76--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle poétique de Valéry pour la revue &amp;quot;Poétique&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ci-gît et renaît la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.78--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non à une Église qui agit en lobby contre le mariage homosexuel !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiction de la prostitution est une chimère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eliacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Obs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2494, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs étoiles noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation anthologique de l'histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euresis : cahiers roumains d'études littéraires et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1-4, pp.247--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry: une poétique du sensible [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aisthesis. Pratiche, linguaggi e saperi dell'estetico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.95--109. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Aisthesis-11050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler de paradigmes collectifs, entretien de Pierre Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.15--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La majorité des tragédies finissaient bien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pujas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grèce et ses mythes (40), pp.86--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un’estate con Don Chisciotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimosa Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDT, pp.216, 2025, Piccola biblioteca di Ulisse, 978-88-592-3325-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">돈키호테와 함께하는 여름</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">선희 백</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mujintree, pp.268, 2025, 979-11-6111-150-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libraries of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Princeton University Press, 2025, 9780691267425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry au Collège de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matilde manara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Collège de France, pp.304, 2025, Faire savoir, 978-2-7226-0827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un été avec don Quichotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equateurs; France Inter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.238, 2024, Équateurs parallèles, 978-2-38284-729-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienawiść do literatury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Stróżyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Słowo/obraz terytoria – Wydawnictwo Uniwersytetu Łódzkiego, 2023, 9788383313405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ο τάφος του Οιδίποδα: Για μια τραγωδία χωρίς τραγικό</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Βασίλειος Πατσογιάννης</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plethron, 2023, 9789603483854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de poétique, tome I : Le corps et l’esprit (1937-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bibliothèque des idées, 9782072907067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de poétique, tome II : Le langage, la société, l'histoire (1940-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bibliothèque des Idées, 9782073000156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">العيش في مكتبة العالم</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Al-Khadrawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dar Al-Jadid, 2023, 9789959297471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tomb of Oedipus. Why Greek Tragedies Were not Tragic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas B Elliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verso Books, 2022, 9781788736138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étoiles nouvelles. Quand la littérature découvre le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions de Minuit, 2021, 9782707346834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans la bibliothèque du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France, 2020, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.10102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文学との訣別―近代文学はいかにして死んだのか</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Tsukamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2019, 9784801003958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Το μίσος για τη λογοτεχνία</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Athanasopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polis, 2019, 9789604356164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ódio à literatura : uma história da antiliteratura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Pereira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paco Editorial, 2019, 9788546219681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">オイディプスの墓–––悲劇的ならざる悲劇のために</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuo Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2019, 9784801003965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hatred of Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Press of Harvard University Press, 2017, Belknap</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El odio a la literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad del Valle, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文人伝</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions de Minuit, 2015, 978-2-7073-2916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomba di Edipo : per una tragedia senza tragico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni ETS, 2014, Mélange</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry: en théorie, revue Littérature, n°172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marx, William. Larousse : Armand Colin, 2013, 978-2-200-92857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerisier, Alban and Germain, Marie-Odile and Hermetet, Anne-Rachel and Marx, William and Mercier, Pascal and Paulhan, Claire. Gallimard, 2013, Les Cahiers de la NRF, 978-2-07-013652-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau d'Oedipe: pour une tragédie sans tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions de Minuit, 2012, 978-2-7073-2201-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous remercie d’avoir suivi ces leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valéry au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Collège de France, pp.11-16, 2025, 9782722608276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub signo Valerii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Leprince-Ringuet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rumeur libre, pp.11-15, 2024, 9782355773280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihil obstat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louée soit la lecture : lettre sur le rôle de la littérature dans la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Equateurs, pp.7-20, 2024, 9782382848173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je voudrais tant pouvoir dire...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour quoi vous levez-vous le matin ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2022, 9782410026559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echenoz et le clinamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Faerber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Jean Echenoz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, Editions de L'Herne, pp.22-24, 2022, 9791031903569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et valeurs démocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères de la littérature. Ou la démocratisation des lettres, de Balzac à Houellebecq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2022, 9782200633073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Canonization Transformed Greek Tragedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canonisation as Innovation : Anchoring Cultural Formation in the First Millennium BCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brill, pp.164-177, 2022, 978-90-04-52026-4. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004520264_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peuple de bibliothécaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliothèque imaginaire : Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dumerchez, pp.9-10., 2022, 9782847912067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe et le nom d’Europe : un sens à (ré)inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samantha Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2022, Travaux du Collège de France, 978-2-415-00325-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des notes de T.S. Eliot : “My Words Echo Thus” : T.S. Eliot et la leçon de Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud François; Clément Girardi; Camille Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales bergsoniennes. IX, Bergson et les écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses universitaires de France, pp.13-29, 2020, Épiméthée, 978-2-13-079541-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Hyppolite; Marc Perelman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corbusier : l’art de se loger et de le dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Nanterre, pp.31-36, 2020, 978-2-84016-435-7. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.20380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et Einstein, ou le poème de la relativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Einstein au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2020, 978-2-7226-0550-3. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.9398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Devésa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, voir, penser l’œuvre de Jean-Philippe Toussaint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, 2020, 9782874497780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1913, the Year of the Arrière-garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effie Rentzou; André Benhaïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1913 : The year of french modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.109-120, 2020, 978-1-5261-4503-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire, penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Valéry et l'acte de traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.11-14, 2019, 9782406084174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einstein en Orient, ou l’expérience de la rélativité. Preface et note éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidia Breda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), trad. fr. par Stéphane Zékian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Payot &amp; Rivages, pp.7-36, 2019, 9782743647551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la génétique : Valéry, Duchamp et les économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Biasi, Pierre-Marc and Herschberg-Pierrot, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' oeuvre comme processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.45--52, 2017, 978-2-271-07969-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard, Mathilde and Gefen, Alexandre and Talon-Hugon, Carole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.63--69, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot and France, France and Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stayer, Jayme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. S. Eliot, France, and the Mind of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.X--XIV, 2015, 978-1-4438-7738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pureté poétique et modernité : Valéry, Maurras, Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier and Roger, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puretés et impuretés de la littérature, 1860-1940</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.291--303, 2015, 978-2-8124-3297-2. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3299-6.p.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot and Maurras on Classicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. S. Eliot and Christian Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rowman and Littlefield, pp.77--88, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avant-gardisme est-il caduc ? D'une double palinodie de Hans Robert Jauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Asholt, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avantgarde und modernismus: dezentrierung, subversion und transformation im literarisch-kunstlerischen feld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.35--46, 2014, 978-3-11-034833-0. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110348613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on connaître la vérité sur la tragédie grecque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guerrier, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Saint-Étienne, pp.197--206, 2014, Les colloques de l'Institut universitaire de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modernisme entre internationalisme et nationalisme. T. S. Eliot : Paris aller-retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hunkeler, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxes de l'avant-garde: la modernité artistique à l'épreuve de sa nationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.37--48, 2014, 978-2-8124-3195-1. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3197-5.p.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeannelle, Jean-Louis and Macé, Marielle and Murat, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire littéraire des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.125--137, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre : La NRF, naissance d'un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermetet, Anne-Rachel and Marx, William. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.103--104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La NRF et l'idée de littérature, conclusion au chapitre : Positions de La NRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerisier, Alban and Germain, Marie-Odile and Hermetet, Anne-Rachel and Marx, William and Mercier, Pascal and Paulhan, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.97--100, 2013, Les Cahiers de la NRF, 978-2-07-013652-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il &amp;quot;mistero&amp;quot; Leonardo : Valéry e Freud tra occultismo e razionalismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanni; Romano and Sanna; Antonietta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci : interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. S. Olschki, pp.169--183, 2012, 978-88-222-6114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible de parler de la fin de la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique and Demanze, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome II : Historicité de la littérature contemporaine, Armand Colin, pp.25--34, 2012, 978-2-200-28047-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Marx </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du Collège de France, titulaire de la chaire Littératures comparées</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9125-2884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William MARX	                                                       Décembre 2025Professeur du Collège de FranceChaire Littératures comparées11, place Marcelin Berthelot75231 Paris Cedex 05</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.marx@college-de-france.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Tél. : 01 44 27 12 11 (standard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRICULUM VITÆ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 31 août 1966 à Villeneuve-lès-Avignon (Gard).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Études et titres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Études secondaires et classes préparatoires au lycée Thiers, Marseille, 1981-1986.	Baccalauréat de mathématiques et sciences physiques, mention très bien avec les félicitations du jury, 1984.	École normale supérieure, concours lettres (rang : 11e), 1986.	Licence et maîtrise de lettres classiques (directeur de mémoire : Alain Michel), université Paris-Sorbonne ; sanskrit, université Paris 3 Sorbonne nouvelle ; hittite, École pratique des hautes études, 1987-1988.	Agrégation externe de lettres classiques (rang : 1er), 1989.	Doctorat de littérature comparée (directeur de thèse : Pierre Brunel), mention très honorable avec les félicitations du jury à l’unanimité, université Paris-Sorbonne, 2000.	Habilitation à diriger des recherches (garant : Christian Doumet), université Paris 8 Vincennes Saint-Denis, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Professeur (service national), Lycée naval, Brest, 1989-1990.	Teaching Assistant, Brown University, États-Unis, 1990-1991.	Instructor, Fordham University, États-Unis, 1991-1992.	Chargé de recherches documentaires, Bibliothèque nationale de France (département des manuscrits) et université Paris-Sorbonne, 1993-1997.	Visiting Lecturer (gaikokujin kyôshi), université de Kyoto, Japon, 1997-1999.	Attaché temporaire d’enseignement et de recherche, université de Picardie Jules Verne, 2000-2001.	Maître de conférences, université Jean Moulin Lyon 3, 2001-2004.	Maître de conférences, université Paris 8 Vincennes Saint-Denis, 2004-2006.	Professeur, université d’Orléans, 2006-2009.	Professeur, université Paris Nanterre, 2009-2019.	Professeur du Collège de France, chaire Littératures comparées, depuis 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invitations sur chaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Professeur invité, Institute of English Studies, School of Advanced Study, University of London, Royaume-Uni, 2011, 2013, 2016 et 2018.	Professeur invité, Department of French Studies, Brown University, États-Unis, 2013.	Délégation au CNRS, 2013-2014.	Fellow, Wissenschaftskolleg zu Berlin, Allemagne, 2014-2015.	Professeur invité, Scuola di Studi Superiori Giacomo Leopardi, Università di Macerata, Italie, 2019.	Chaire Ernst Robert Curtius, Universität Bonn, Allemagne, 2022.	Professeur invité, Université d’Anvers, Belgique, 2022.	Professeur invité, The Oxford Research Center for Humanities, University of Oxford, Royaume-Uni, 2022.	Professeur invité, Institute of French Cultural Studies, Dartmouth College, États-Unis, 2024.	Professeur invité, Tokyo College, Université de Tokyo, Japon, 2025.	Professeur invité, Académie du Royaume du Maroc, Maroc, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	3e prix de thème latin, 2e accessit de version grecque, Concours général, 1983.	Membre de l’Institut universitaire de France, 2004.	Prix Montyon de littérature et de philosophie de l’Académie française, 2010.	International Francqui Professor, Belgique, 2022.	Membre de l’Academia Europaea, 2022.	Malcolm Bowie Memorial Lecture, British Comparative Literature Association, 2022.	Prix Pierre-Georges Castex de l’Académie des sciences morales et politiques, 2024.	Chevalier de l’ordre des Arts et des Lettres, 2024.	Prix de littérature religieuse, mention spéciale, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Jury de l’agrégation externe de lettres modernes, 2005.	Directeur du centre de recherche Méta sur les littératures et les civilisations (EA 4230), université d’Orléans, 2006-2009.	Jury du prix Le Monde de la recherche universitaire, 2006-2009.	Délégué scientifique auprès de l’Agence d’évaluation de la recherche et de l’enseignement supérieur (AERES), 2007-2009.	Conseil d’administration de la Société française de littérature générale et comparée, 2007-2011.	Conseil d’administration de la Bibliothèque nationale de France, 2007-2013.	Comité scientifique sectoriel en sciences humaines et sociales de l’Agence nationale de la recherche (ANR), 2007-2008, 2011-2013.	Responsable de l’équipe Valéry, Institut des textes et manuscrits modernes (UMR 8132), École normale supérieure – CNRS, 2007-2014.	Conseil scientifique de la recherche et des études de la délégation aux arts plastiques, ministère de la Culture et de la Communication, 2008-2010.	Jury de la Fondation Thiers (Institut de France – CNRS), 2011-2014.	Conseil d’administration de l’association Guillaume Budé, depuis 2011.	Directeur de l’école doctorale Lettres, langues, spectacles (ED 138), université Paris Nanterre, 2012-2019.	Conseil scientifique de la Maison des sciences de l’homme et de la société, université de Poitiers, 2013-2016.	Comité d’orientation de l’Alliance Athena, 2013-2017.	Directeur adjoint du Centre de recherche en littérature et poétique comparées (EA 3931), université Paris Nanterre, 2014-2019.	Conseil d’administration de l’association Antiquité Territoire des Écarts, depuis 2014.	Membre titulaire du Conseil national des universités, 10e section (littératures comparées), 2015-2016.	Jury des chaires internationales Blaise Pascal (Fondation de l’École normale supérieure), 2015-2017.	Conseil scientifique du Wissenschaftskolleg zu Berlin, 2016-2022.	Bureau et commission des emplois du Collège de France, depuis 2020.	Conseil scientifique de la Fondation du Collège de France, depuis 2021.	Conseil scientifique de la Bibliothèque nationale de France, depuis 2021.	Comité de pilotage du Centre André Gide – Jean Schlumberger de la Fondation des Treilles, depuis 2022.	Conseil scientifique de la Fondation Einstein de Berlin, depuis 2025.	Membre actuel ou honoraire des comités de rédaction d’Actes de savoir, Itinéraires, Revue d’histoire littéraire de la France, Silène, Genesis, Authorship, Littérature et Nation, Bibliothèque comparatiste, Revue italienne d’études françaises, Cahiers comparatistes d’études francophones, Comparative Studies in Modernism, L’Illuminista, Dacoromania litteraria, Odradek, Littera, Journal of Latin Cosmopolitanism and European Literatures, Revue électronique de littérature française, Romanic Review, InVerbis : Lingue Letterature Culture, Annali – Sezione romanza, Palgrave Studies in Modern European Literature, Revue de littérature comparée, Fabula-LHT.	Comité d’honneur de la Revue de littérature comparée.	Expertises : université de Nice, Fonds national suisse de la recherche scientifique (FNS), Agence nationale de la recherche (ANR), Fonds de la recherche scientifique – Flandre (FWO Vlaanderen, Belgique), Science in Context (Cambridge University Press), Maison des sciences de l’homme de Lorraine, Philosophical Enquiries, Edinburgh University Press, Romanic Review (Columbia University), Princeton University (États-Unis), Université Paris Sciences et Lettres (PSL), Modernism / Modernity (Johns Hopkins University Press), Partial Answers : Journal of Literature and the History of Ideas (Johns Hopkins University Press), Presses universitaires de Vincennes, université de Liège (Belgique), Fondation Maison des sciences de l’homme, Orbis Litterarum : International Review of Literary Studies (Copenhague), université de Bâle (Suisse), université de Strasbourg, université de Vienne (Autriche), KU Leuven (Belgique), Éditions du Collège de France, The British Academy, Fabula-LHT.	16 thèses et habilitations dirigées et soutenues, 2 thèses de doctorat en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Naissance de la critique moderne : la littérature selon Eliot et Valéry (1889-1945), Arras, Artois Presses Université, 2002.	L’Adieu à la littérature : histoire d’une dévalorisation (XVIIIe-XXe siècle), Paris, Les Éditions de Minuit, 2005. Traductions néerlandaise (Amsterdam, Querido, 2008), roumaine (Bucarest, Romania Press, 2008) et japonaise (Tokyo, Suiseisha, 2019).	Vie du lettré, Paris, Les Éditions de Minuit, 2009. Prix Montyon de l’Académie française, 2010. Traductions italienne (Milan, Guanda, 2011), japonaise (Tokyo, Suiseisha, 2017) et anglaise (Londres, Hermits United, 2025).	Le Tombeau d’Œdipe. Pour une tragédie sans tragique, Paris, Les Éditions de Minuit, 2012. Prix de la Revue des deux mondes, sélection finale, 2012. Traductions italienne (Pise, Edizioni ETS, 2014), japonaise (Tokyo, Suiseisha, 2019), anglaise (Verso Books, 2022) et grecque (Athènes, Plethron, 2023).	La Haine de la littérature, Paris, Les Éditions de Minuit, 2015. Prix Décembre, sélection, 2015. Prix littéraire Paris-Liège, sélection, 2016. Book of the Week, Times Higher Education, 2018. The 80 Best Books of 2018, PopMatters. Best Sellers 2018 in Literary Criticism, Library Journal. Traductions espagnole (Cali, Colombie, Universidad del Valle, 2017), américaine (Cambridge, Massachusetts, Belknap Press of Harvard University Press, 2018), grecque (Athènes, Ekdoseis Polis, 2019), brésilienne (Jundiaí, Paco Editorial, 2019) et polonaise (Gdańsk-Łódź, Słowo/obraz terytoria – Wydawnictwo Uniwersytetu Łódzkiego, 2023).	Un savoir gai, Paris, Les Éditions de Minuit, 2018. Honneur de La Cause littéraire, meilleur essai, 2018.	Vivre dans la bibliothèque du monde, Paris, Collège de France / Fayard, 2020 ; rééd., Paris, Editions du Collège de France, 2024. Édition en ligne : Vivre dans la bibliothèque du monde, avant-propos de Thomas Römer, préface d’Antoine Compagnon, Paris, Éditions du Collège de France, 2020, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/10102</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Traduction arabe (Beyrouth, Dar al-Jadid, 2023).	Des étoiles nouvelles. Quand la littérature découvre le monde, Paris, Les Éditions de Minuit, 2021.	Un été avec don Quichotte, Paris, Éditions des Équateurs / France Inter, 2024. Traductions italienne (Turin, EDT, 2025) et coréenne (Séoul, Mujintree, 2025).	Libraries of the Mind, Princeton, Princeton University Press, 2025. 50 Notable Works of Nonfiction from 2025, The Washington Post.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Écriture / figure, dir. Geneviève Schaeffer, Jo Yoshida, Yasusuke Oura, William Marx, Hitoshi Usami et Anne-Marie Christin, présentation par William Marx, Équinoxe. Revue internationale d’études françaises, Kyoto, nº 17-18, printemps 2000.	Les Arrière-gardes au XXe siècle : l’autre face de la modernité esthétique, dir. William Marx, Paris, Presses universitaires de France, 2004 ; rééd. coll. « Quadrige », 2008.	Jean Prévost aux avant-postes, dir. Jean-Pierre Longre et William Marx, préface de Jérôme Garcin, Bruxelles, Les Impressions nouvelles, 2006.	Le Récit, dir. William Marx, Actes de savoirs. Revue interdisciplinaire de l’Institut universitaire de France, Paris, Presses universitaires de France, nº 4, 2008.	Valéry et l’idée de littérature, dir. William Marx, Fabula, 8 avril 2011, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/colloques/sommaire1408.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	La Nouvelle Revue française : les colloques du centenaire (Paris, Bourges, Caen), dir. Alban Cerisier, Marie-Odile Germain, Anne-Rachel Hermetet, William Marx, Pascal Mercier et Claire Paulhan, Paris, Gallimard, 2013.	Paul Valéry, en théorie, dir. William Marx, Littérature, Paris, Larousse, nº 172, décembre 2013.	Le Lettré : définitions et enjeux, dir. Andrei Minzetanu et William Marx, Silène, 2017, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-silene.com/f/index.php?sp=colloque&colloque_id=16</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Nouvelles recherches sur la littérature, dir. William Marx et Cyril Rouanet, Acta Fabula, septembre 2024, vol. 25, nº 8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/revue/sommaire18451.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Valéry au Collège de France, dir. William Marx et Matilde Manara, Paris, Éditions du Collège de France, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions critiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Paul Valéry, Cahiers 1894-1914, tomes VI-XII, sous la direction de Nicole Celeyrette-Pietri, Paris, Gallimard, 1997-2012.	Paul Valéry, Cahiers 1894-1914, tome XIII, sous la direction de Nicole Celeyrette-Pietri et William Marx, préface de Michel Deguy, Paris, Gallimard, 2016.	Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), éd. Ze’ev Rosenkranz, trad. Stéphane Zékian, préface et note éditoriale de William Marx, Paris, Éditions Payot & Rivages, 2019.	T. S. Eliot, « Notes sur le cours de Bergson au Collège de France (1910-1911) », édition et présentation par William Marx, Annales bergsoniennes, Paris, Presses universitaires de France, vol. IX, 2020, p. 11-48.	Paul Valéry, Cours de poétique, tome I : Le corps et l’esprit (1937-1940) ; tome II : Le langage, la société, l’histoire (1940-1045), édition établie, présentée et annotée par William Marx, Paris, Gallimard, 2023, 2 vol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et contributions à des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antiquité classique, littératures et arts avant 1800 et leurs rémanences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Le couronnement de Voltaire, ou Pétrarque perverti », Histoire, Économie et Société, 20e année, nº 2, 2e trimestre 2001, p. 199-210.	« Du tremblement de terre de Lisbonne à Auschwitz et Adorno : la crise de la poésie », Les Temps modernes, 60e année, nº 630-631, mars-juin 2005, p. 5-26.	« Léonard et le mystère de l’esprit : Valéry, Freud et les occultistes », Revue de langue et littérature françaises, Société de langue et littérature françaises de l’université de Tokyo, nº 40, septembre 2010, p. 177-195.	« La véritable catharsis aristotélicienne : pour une lecture philologique et physiologique de la Poétique », Poétique, nº 166, avril 2011, p. 131-154.	« The Case for an Ethology of Scholarship », Society (États-Unis), vol. 48, nº 4, juillet-août 2011, p. 342-347.	« Corps et pensée au XVIIe siècle », Critique, nº 775, décembre 2011, p. 1002-1005.	« Il “mistero” Leonardo : Valéry e Freud tra occultismo e razionalismo », dans Romano Nanni et Antonietta Sanna, dir., Leonardo da Vinci : interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry, Florence, Olschki, 2012, p. 169-183.	« Agitateur des lettres », entretien avec Jean-Louis Jeannelle, Le Monde, supplément Le Monde des livres, 30 mars 2012, p. 10.	« La majorité des tragédies finissaient bien ! », entretien avec Sophie Pujas, Le Point Références, nº 40 (« La Grèce et ses mythes »), juillet-août 2012, p. 86-87.	« Réponse à la réponse de C. W. Veloso sur la catharsis », Fabula, Atelier de théorie littéraire, 16 janvier 2013, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/atelier.php?Catharsis._Reponse_a_Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_ William_Veloso.	« Le Tombeau d’Œdipe : entretien avec William Marx », propos recueillis par Alexandre Prstojevic, Vox Poetica, mis en ligne le 22 mai 2013, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.vox-poetica.com/entretiens/intMarx.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Œdipe au Japon, ou ce que le nô fait à la tragédie grecque », Études de langue et littérature françaises (Société japonaise de langue et littérature françaises, Tokyo), nº 103, août 2013, p. 3-23.	« Peut-on connaître la vérité sur la tragédie grecque ? », dans Olivier Guerrier, dir., La Vérité, Saint-Étienne, Publications de l’université de Saint-Étienne, coll. « Les colloques de l’Institut universitaire de France », 2014, p. 197-206.	« Poussin et ses mystères », Critique, nº 822, novembre 2015, p. 902-913.	« Catharsis », dans Mathilde Bernard, Alexandre Gefen et Carole Talon-Hugon, dir., Arts et Émotions, Paris, Armand Colin, 2015, p. 63-69.	« La littérature est l’ennemie préférée », entretien avec Johan Faerber, Diacritik, 29 janvier 2016, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://diacritik.com/2016/01/29/le-grand-entretien-william-marx-la-litterature-est-lennemie-preferee/#more-7348</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Ce que le comparatisme fait à l’Antiquité », dans Anne Tomiche et al., dir., Le Comparatisme comme approche critique / Comparative Literature as a Critical Approach, t. I : Affronter l’Ancien / Facing the Past, Paris, Classiques Garnier, 2017, p. 181-189.	« Les quatre haines de la littérature », Revue italienne d’études françaises, nº 7, novembre 2017, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rief.revues.org/1549</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Penser la littérature de l’extérieur », Acta Fabula, vol. 19, nº 1, janvier 2018, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/revue/document10648.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« When Rousseau Advocated for Book-Burning », Literary Hub, 2 mars 2018, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lithub.com/when-rousseau-advocated-for-book-burning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Catharsis et plaisir tragique selon Aristote », Chôra : revue d’études anciennes et médiévales (philosophie, théologie, sciences), nº 17, 2018, p. 163-180.	« Polémique blackfaces : “L’acteur n’a plus le droit de jouer l’autre” », entretien avec Christophe Ono-dit-Biot, Le Point, 29 mars 2019.	« É possível conhecer a verdade sobre a tragédia grega? », trad. Fábio Roberto Lucas, Opiniães. Revista dos Alunos de Literatura Brasileira, 8e année, nº 14, 2019, p. 158-165.	« Ce que la littérature nous apprend de l’épidémie », dans Une boussole pour l’après, Paris, HumenSciences, 2020, p. 167-175. Repris dans Fabula. Atelier de théorie littéraire, avril 2020, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/atelier.php?Ce_que_la_litterature_fait_a_l_epidemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et sur les sites de la Fondation du Collège de France, de la Société française de littérature générale et comparée et de la British Comparative Literature Association.	« Dans le cas des pandémies, l’humanité devient un personnage littéraire », entretien avec Marion Rousset, Télérama, 16 mai 2020, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.telerama.fr/livre/william-marx,-du-college-de-france-dans-le-cas-des-pandemies,-lhumanite-devient-un-personnage,n6639202.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Grand regain de tragique », entretien avec Pauline Porro, Marianne, 3 juillet 2020, p. 52-54.	« Jamais l’Antiquité n’a défini la tragédie comme finissant mal », entretien avec Marion Cocquet, Le Point hors-série, janvier-février 2021, p. 36-38.	« How Canonization Transformed Greek Tragedy », in Damien Agut-Labordère et Miguel John Versluys, dir., Canonisation as Innovation: Anchoring Cultural Formation in the First Millenium BCE, Leyde, Brill, 2022, p. 164-177.	« Le mythe et le nom d’Europe : un sens à (ré)inventer », in Samantha Besson, dir., Inventer l’Europe, Paris, Odile Jacob, 2022, p. 27-34.	« 失われた文学作品の再発見 » [« Retrouver les œuvres perdues »], Nichifutsu Bunka, nº 92, mars 2023, p. 97-108.	« Rendre Don Quichotte populaire », entretien avec Henri de Monvallier, La Fringale culturelle, nº 31, juillet-août 2024, p. 20-23.	« Avec Don Quichotte, on entre dans le mécanisme même de l’imagination », entretien avec Julien Bisson, Le Un des libraires, été 2024, p. 7-8 de la seconde feuille.	« Le mystère Ovide : une affaire de bibliothèques », La Nouvelle Revue française, nº 663, novembre 2025, p. 38-48.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures et arts des XIXe-XXIe siècles, modernismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Antoine de Saint-Exupéry, Courrier Sud », dans Annie Angremy, dir., Les Plus Beaux Manuscrits des romanciers français, Paris, Bibliothèque nationale de France – Robert Laffont, « La Mémoire de l’encre », 1994, p. 318-321.	« Gaëtan Picon (1915-1976) », dans Marie-Françoise Quignard, dir., Le Mercure de France, cent un ans d’édition, Paris, Bibliothèque nationale de France, 1995, p. 116-117.	« François-René de Chateaubriand, Amour et Vieillesse (Love and old age) », dans Marie-Hélène Tesnière et Prosser Gifford, dir., Creating French Culture : Treasures from the Bibliothèque nationale de France, introd. Emmanuel Le Roy Ladurie, New Haven, Yale University Press, 1995, p. 402-404.	Catalogue du fonds Robert et Sonia Delaunay (cotes NAF 25637-25659), catalogue du fonds Georges Bernanos (cotes NAF 25637-25659), notice du manuscrit des Noyers de l’Altenburg d’André Malraux (cote NAF 25549), dans Catalogue des nouvelles acquisitions françaises du département des manuscrits de la Bibliothèque nationale de France, Paris, 1994-1997.	« Les manuscrits de Dominique Fernandez : une conscience d’écrivain », Revue de la Bibliothèque nationale de France, nº 6 (« Manuscrits d’écrivains du XXe siècle »), octobre 2000, p. 27-28 et pl. IV.	« La contestation de la critique universitaire en France et dans le monde anglophone (1920-1945) », EBOK (Département d’études françaises de l’université de Kobe), nº 13, 2001, p. 1-32.	« Musique et poésie pure : la fin d’un paradigme », Poétique, nº 131, septembre 2002, p. 357-367.	« Littérature : le temps des adieux ? », entretien avec Laurent Margantin, La Quinzaine littéraire, nº 912, 1er décembre 2005, p. 16-17.	« Jean Prévost, théoricien de la littérature », dans Jean-Pierre Longre et William Marx, dir., Jean Prévost aux avant-postes, préf. Jérôme Garcin, Bruxelles, Les Impressions nouvelles, 2006, p. 105-113.	« Borckett, sa vie, son œuvre », Le Monde des livres, supplément du journal Le Monde, 3 mars 2006, p. 2 ; repris dans Pierre Brunel, dir., Borges, souvenirs d’avenir, Paris, Gallimard, 2006, p. 385-389.	« Samuel Beckett, toujours radieux », entretien avec Alexandre Demidoff, Le Temps (Genève), nº 2452, 30 mars 2006, p. 33.	« Supersvjesna knjizevnost », Novi Izraz (Sarajevo), nº 33-34, juillet-décembre 2006, p. 16-26.	« Da konacno zavrsimo s esencijalistickom knjizevnoscu », Novi Izraz (Sarajevo), nº 33-34, juillet-décembre 2006, p. 27-32.	« Épuiser l’adieu », entretien avec Mathieu Larnaudie et Oliver Rohe, dans Devenirs du roman, Paris, Naïve, coll. « Inculte / Naïve », 2007, p. 41-54.	« Rãmas bun literaturii », Vatra (Bucarest), vol. XXXV, nº 445 (4-2008), avril 2008, p. 45-53.	« Il dialogo che anticipò Borges », Il Corriere della Sera, 5 mai 2008, supplément « Roma », p. 9.	« Tommaso Landolfi, scrittore di “dopo la fine della letteratura” », L’Illuminista. Rivista di cultura contemporanea (Rome), nº 22-23, 8e année, janvier-août 2008, p. 213-223 ; repris dans Silvana Cirillo, dir., Cento anni di Landolfi, Rome, Bulzoni, 2010, p. 231-240.	« Rǎmas-bun literaturii şi destrămarea ideologiilor », Observator cultural (Bucarest), nº 488, 20 août 2009, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.observatorcultural.ro/articol/cultura-franceza-cultura-romana-dupa-douazeci-de-ani/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« The 20th Century: Century of the Arrière-Gardes? », dans Sascha Bru, Jan Baetens, Benedikt Hjartason, Peter Nicholls, Tania Ørum et Hubert van den Berg, dir., Europa ! Europa ? The Avant-Garde, Modernism and the Fate of a Continent, Berlin, De Gruyter, coll. « European Avant-Garde and Modernism Studies », 2009, p. 59-71.	« Le temps des crises : arrière-gardes et avant-gardes », dans Denis Pernot, dir., Péguy au cœur : de George Sand à Jean Giono. Mélanges en l’honneur de Julie Sabiani, Paris, Klincksieck, 2011, p. 149-161.	« La NRF et l’idée de littérature », dans Alban Cerisier, Marie-Odile Germain, William Marx et Pascal Mercier, dir., Positions de La NRF, dans La Nouvelle Revue française. Les colloques du centenaire, Paris, Gallimard, 2013, p. 97-100.	« Introduction », en collaboration avec Anne-Rachel Hermetet, dans Anne-Rachel Hermetet et William Marx, dir., La NRF, naissance d’un mythe, dans La Nouvelle Revue française. Les colloques du centenaire, Paris, Gallimard, 2013, p. 103-104.	« Transmission et mémoire », dans Jean-Louis Jeannelle, Marielle Macé et Michel Murat, dir., L’Histoire littéraire des écrivains, Paris, Presses de l’université Paris-Sorbonne, 2013, p. 125-137.	« Oshima ou la vision du mâle », Le Courage, Paris, Grasset, nº 1, 2015, p. 97-110.	« Avanguardie e retroguardie : per una complessità del modernismo », Allegoria (Palerme), 29e année, nº 75, janvier-juin 2017, p. 23-34.	« Einstein en Orient, ou l’expérience de la relativité », préface et note éditoriale, dans Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), trad. Stéphane Zékian, Paris, Éditions Payot & Rivages, 2019, p. 7-36.	« Mon poche de chevet : Le Mont Analogue de René Daumal », Le Monde, supplément Le Monde des livres, 76e année, nº 23358, 14 février 2020, p. 9.	« La préface », dans Jean-Michel Devésa, dir., Lire, voir, penser dans l’œuvre de Jean-Philippe Toussaint, Bruxelles, Les Impressions nouvelles, 2020, p. 7-11.	« 1913, the Year of the Arrière-garde? », dans Effie Rentzou et André Benhaïm, dir., 1913, the Year of French Modernism, Manchester, Manchester University Press, 2020, p. 109-120.	« Habiter une machine », dans Pierre Hyppolite et Marc Perelman, dir., Le Corbusier : l’art de se loger et de le dire, Nanterre, Presses universitaires de Paris Nanterre, 2020, p. 31-36.	« Transmissão e memória », trad. Dirceu Magri, Revista USP, São Paulo, Universidade de São Paulo, nº 126, juillet 2020, p. 99-110.	« Letteratura e valori democratici », trad. Luciano Pellegrini, Il confronto letterario (université de Pavie), nº 75, juin 2021, p. 113-131.	« Chris Ware, Grand Prix du Festival d’Angoulême 2021 », entretien avec Romain Brethes, Le Point, 23 juin 2021.	« Sur la piste du Mont Analogue », entretien sur René Daumal avec Aureliano Tonet, Le Monde, 10 août 2021, p. 26 ; 15-16 août 2021, p. 26.	« Música e poesia pura : o fim de um paradigma », trad. Rita Loiola, Gragoatá (Brésil), vol. 27, nº 57, 2022, p. 70-85.	 « Littérature et valeurs démocratiques », dans Olivier Bessard-Banquy, dir., Splendeurs et misères de la littérature. Ou la démocratisation des lettres, de Balzac à Houellebecq, Paris, Armand Colin, 2022, p. 395-413.	« Echenoz et le clinamen », Cahiers de L’Herne, nº 139 : « Jean Echenoz », dir. Johan Faerber, 2022, p. 22-24.	« Sub signo Valerii », préface, in Grégoire Leprince-Ringuet, Les Entrelacs, Sainte-Colombe-sur-Gand, La Rumeur libre, 2024, p. 11-15.	« Dans les coulisses du Nobel de littérature », « Et si le Nobel de littérature sacrait deux lauréats ? », entretiens avec Youness Bousenna, Télérama, nº 3900, 9 octobre 2024, p. 30-32 ; telerama.fr, 8 octobre 2024.	« Ce palmarès est magnifique ! », entretien avec Youness Bousenna sur le palmarès des 25 meilleurs romans du XXIe siècle, Télérama, nº 3925, 2 avril 2025, p. 28.	« Les Désarrois de l’élève Törless, de Robert Musil », entretien avec Raphaëlle Simon, Famille chrétienne, nº 2477, 5 juillet 2025, p. 34.	« L’élégie de la modernité », Revue italienne d’études françaises, nº 15, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/rief/14073</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Valéry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Un “roman” sans l’arbitraire ? Les premiers Cahiers de Valéry comme forme narrative », Rémanences, nº 4/5 (« Paul Valéry, l’avenir d’une écriture »), juin 1995, p. 121-129.	« L’auctoritas du poète dans l’œuvre critique de Valéry », Secolul 20 (Bucarest), nº 7-12 (364-369) (« Valéry »), 1995, p. 146-152.	« The Dialogues and Mon Faust : The Inner Politics of Thought », dans Paul Gifford et Brian Stimpson, dir., Reading Paul Valéry : Universe in Mind, Cambridge University Press, 1998, p. 155-169.	« Valéry et le bouddhisme : essai de généalogie intellectuelle », dans Kunio Tsunekawa, dir., Paul Valéry : dialogues Orient et Occident, Paris, Lettres modernes Minard, 1999, p. 203-215.	« Valéry », dans Philippe Hamon et Denis Roger-Vasselin, dir., Le Robert des grands écrivains de langue française, Paris, Dictionnaires Le Robert, 2000, p. 1348-1360.	« Paul Valéry, Le Cimetière marin », dans Livres du Cabinet de Pierre Bérès, Chantilly, Musée Condé - Château de Chantilly, 2003, p. 168-169.	« Une lecture hégélienne de l’histoire littéraire », dans Paul Gifford, Robert Pickering et Jürgen Schmidt-Radefeldt, dir., Paul Valéry de tous les points de vue. Hommage à Judith Robinson-Valéry, Paris, L’Harmattan, 2003, p. 143-148.	« Valéry, Flaubert et les oiseaux qui marchent : généalogie d’une image », Revue d’histoire littéraire de la France, 103e année, nº 4, octobre-décembre 2003, p. 919-931.	« Grammaire et genèse : le travail syntaxique dans les brouillons de La Jeune Parque », dans Françoise Haffner, Micheline Hontebeyrie et Robert Pickering, dir., « La Jeune Parque », des brouillons au poème : nouvelles lectures génétiques, Caen, Lettres modernes Minard, « La Revue des lettres modernes : Paul Valéry », nº 11, 2006, p. 149-161.	« Les deux poétiques de Valéry », dans William Marx, dir., Paul Valéry et l’idée de littérature, 8 avril 2011, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> colloques/document1426.php.	« L’hypertexte des Cahiers », Le Magazine littéraire, hors-série : « Paul Valéry, écrivain malgré lui », automne 2011, p. 44-47.	« Valéry : une poétique du sensible », Aisthesis (université de Florence), vol. 5, nº 1 : « Paul Valéry : strategie del sensibile », 2012, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fupress.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Quelle poétique de Valéry pour la revue Poétique ? », Fabula-LhT, nº 10 (« L’aventure Poétique »), décembre 2012, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/lht/10/index.php?id=447</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Trente ans après », Littérature, nº 172, décembre 2013, p. 3-5.	« Le poète et le ready-made », Littérature, nº 172, décembre 2013, p. 56-61.	« Pureté poétique et modernité : Valéry, Maurras, Adorno », dans Didier Alexandre et Thierry Roger, dir., Puretés et impuretés de la littérature (1860-1940), Paris, Classiques Garnier, 2015, p. 291-303. Repris dans Forschungen zu Paul Valéry, nº 27, 2014, p. 85-102.	« Genèse de la génétique : Valéry, Duchamp et les économistes », dans Pierre-Marc de Biasi et Anne Herschberg Pierrot, dir., L’Œuvre comme processus, Paris, CNRS Éditions, 2017, p. 45-52.	« Les trois mains », préface, dans Jean-Philippe Biehler, Le Goût de la main dans l’Œuvre-Valéry (études et essais), Paris, L’Harmattan, 2017, p. 9-14.	« De quoi Valéry est-il le nom ? », Valéry Kenkyu – Bulletin japonais d’études valéryennes (Tokyo), nº 7, 2017, p. 18-25.	« Valéry et la science des rêves », dans Paul Valéry et les sciences, Saint-Clément-de-Rivière, Éditions Fata Morgana, 2017, p. 79-105.	« Valéry to kôkoku » [Valéry et la publicité], dans Nobutaka Miura et Masanori Tsukamoto, dir., Valéry ni okeru uta to geijutsu [La Poésie et les Arts chez Paul Valéry], Tokyo, Suiseisha, 2018, p. 273-288.	« Valéry, “le moins freudien des hommes” ? », dans Antoine Compagnon et Céline Surprenant, dir., Freud au collège de France, Paris, Collège de France, coll. « Passage des disciplines », 4 décembre 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/5709</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Traduire, penser », préface, dans David Elder, Paul Valéry et l’acte de traduire, Paris, Classiques Garnier, 2019, p. 11-14.	« Valéry et Einstein, ou le poème de la relativité », dans Antoine Compagnon et Céline Surprenant, dir., Einstein au Collège de France, Paris, Collège de France, 2020, p. 55-68, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/9398</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Le cours de Poétique de Valéry enfin publié », Lettre de la Fondation du Collège de France, nº 25, février 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondation-cdf.fr/2022/02/08/le-cours-de-poetique-de-valery-enfin-publie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Une philosophie générale de l’être humain », entretien sur le Cours de poétique de Paul Valéry avec Nicolas Weill, Le Monde, nº 24262, 6 janvier 2023, supplément Le Monde des livres, p. 3.	« Un causeur, un improvisateur de génie », entretien sur le Cours de poétique de Paul Valéry avec Frédérique Roussel, Libération, nº 12927, 14-15 janvier 2023, p. 35-36.	« Une anthropologie de l’esprit » (sur le Cours de poétique de Paul Valéry), Le Grand Continent, 21 janvier 2023.	« La Poétique retrouvée de Valéry », entretien avec Alexandra Follonier, Acta Fabula, vol. 24, nº 2, février 2023, DOI : 10.58282/acta.15905, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Paul Valéry, médecin de l’intelligence », débat entre William Marx et Olivier Houdé, par Gilles Noussenbaum, Décision & Stratégie Santé, printemps 2023, nº 334, p. 26-29.	« Lire sur la Sorgue : William Marx a retrouvé des inédits de Paul Valéry et nous donne rendez-vous ce samedi pour les découvrir », entretien avec Mireille Hurlin, L’Écho du mardi, Avignon, 18 mai 2023.	« Sub signo Valerii », préface, in Grégoire Leprince-Ringuet, Les Entrelacs, Sainte-Colombe-sur-Gand, La Rumeur libre, 2024.	« Je vous remercie d’avoir suivi ces leçons », introduction, in William Marx et Matilde Manara, dir., Valéry au Collège de France, Paris, Éditions du Collège de France, 2025, p. 11-16.	« Paul Valéry, critique de la Belle Époque », in Stéphanie Bertrand et Pierre Masson (dir.), La Belle Époque de la critique : la critique littéraire, de Barrès à Gide et Valéry, Paris, Classiques Garnier, 2025, p. 263-275.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. S. Eliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Comment T. S. Eliot reçut le prix Nobel de Paul Valéry », Lettres actuelles. Magazine francophone européen de la recherche en lettres, nº 10, janvier-février 1996, p. 90-96.	« Penser la traduction, traduire le texte : la traduction transparente chez Eliot et Valéry », Testo a fronte. Semestrale di teoria e pratica della traduzione letteraria (Milan), nº 18, mars 1998, p. 85-97.	« Le manuscrit existe-t-il ? Le débat Valéry-Eliot », Équinoxe. Revue internationale d’études françaises (Kyoto), nº 17-18 (« Écriture / figure », dir. William Marx et al.), printemps 2000, p. 220-227.	« Eliot, Valéry et la critique des professeurs », dans Francis Marcoin et Fabrice Thumerel, dir., Manières de critiquer, Arras, Artois Presses Université, 2001, p. 83-96.	« Two Modernisms : T. S. Eliot and La Nouvelle Revue française », dans Elisabeth Däumer et Shyamal Bagchee, dir., The International Reception of T. S. Eliot, Londres, Continuum, 2007, p. 25-35.	« T. S. Eliot en France : une réception problématique », Textuel (université Paris-VII), nº 53 (« Modernité / Modernism »), 2008, p. 89-95.	« Les deux modernismes. T. S. Eliot et la NRF », The Romanic Review, vol. 99, nº 1-2, janvier-mars 2008, p. 57-68.	« Maurras, Eliot : du classicisme », The Romanic Review, vol. 100, nº 1-2 (« Literary Histories of Literatures »), janvier-mars 2009, p. 67-79.	« Traditions et modernités : Eliot face à la temporalité française », Itinéraires. Littérature, textes, cultures, nº 3 : « Modernités occidentales et extra-occidentales », dir. Xavier Garnier et Anne Tomiche, 2009, p. 77-88.	« Paris », dans Jason Harding, dir., T. S. Eliot in Context, Cambridge, Cambridge University Press, 2011, p. 25-32.	« Eliot and Maurras on Classicism », dans Benjamin G. Lockerd, dir., T. S. Eliot and Christian Tradition, Lanham (Maryland), Rowman and Littlefield, 2014, p. 77-88.	« Le modernisme entre internationalisme et nationalisme. T. S. Eliot : Paris aller-retour », dans Thomas Hunkeler, dir., Paradoxes de l’avant-garde : la modernité artistique à l’épreuve de sa nationalisation, Paris, Classiques Garnier, 2014, p. 37-48.	« Eliot and France, France and Eliot », préface, dans Jayme Stayer, dir., T. S. Eliot, France, and the Mind of Europe, Newcastle upon Tyne, Cambridge Scholars Publishing, 2015, p. X-XIV.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature générale et comparée, épistémologie de la discipline</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Écriture / figure » [introduction du volume], Équinoxe. Revue internationale d’études françaises (Kyoto), nº 17-18 (« Écriture / figure »), printemps 2000, p. I.	« Le canon, les classiques et l’admiration : réflexions à partir de Harold Bloom », dans Delphine Denis et Francis Marcoin, dir., L’Admiration, Arras, Artois Presses Université, 2004, p. 43-52.	« Penser les arrière-gardes », dans William Marx, dir., Les Arrière-gardes au XXe siècle : l’autre face de la modernité esthétique, Paris, Presses universitaires de France, 2004 ; rééd. coll. « Quadrige », 2008, p. 5-19.	« Le dépassement de la littérature », Critique, nº 715, décembre 2006, p. 991-1003.	« Revaloriser l’enseignement littéraire », dans Paolo Tamassia, dir., A che serve la Letteratura ? (e il suo insegnamento), Tarente (Italie), Lisi, 2007, p. 47-56.	« Les résistances théoriques à la critique génétique », dans Paul Gifford et Marion Schmid, dir., La Création en acte : devenir de la critique génétique, Amsterdam, Rodopi, 2007, p. 51-63.	« Y a-t-il un temps occidental ? », dans Masanori Tsukamoto, dir., La Conception du temps humain et ses métamorphoses dans la littérature française. Research Project Report, Tokyo, université de Tokyo, Graduate School of Humanities and Sociology, avril 2007, p. 143-156.	« La littérature est-elle d’arrière-garde ? », dans Masanori Tsukamoto, dir., La Conception du temps humain et ses métamorphoses dans la littérature française. Research Project Report, Tokyo, université de Tokyo, Graduate School of Humanities and Sociology, avril 2007, p. 191-204.	« Littérature et critique », dans Anne Tomiche et Karl Zieger, dir., La Recherche en littérature générale et comparée en France en 2007 : bilan et perspectives, Valenciennes, Société française de littérature générale et comparée – Presses universitaires de Valenciennes, 2007, p. 185-193.	« L’autodestituzione della letteratura », Ágalma. Rivista di studi culturali e di estetica (Rome), nº 15, mars 2008, p. 22-31.	 « De geschiedenis van een ontwaarding », entretien avec Annemiek Neefjes, Literatuurplein (Pays-Bas), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.literatuurplein.nl/mededeling.jsp?medId=2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 juin 2008.	 « De literatuur is dood. Leve de literatuur », entretien avec Bert Bultinck, De Morgen (Bruxelles), 4 juin 2008, p. 8-9 du supplément « Uitgelezen ».	« De toekomst van de literatuur », entretien avec Jürgen Pieters, De Leeswolf (Anvers), nº 6, septembre 2008, p. 459-460.	 « Le récit et le réel », Actes de savoirs. Revue interdisciplinaire de l’Institut universitaire de France (Presses universitaires de France), nº 4 : « Le récit », 2008, p. 7-12.	« Colères de lettrés », dans Martine Boyer-Weinmann et Jean-Pierre Martin, dir., Colères d’écrivains, Nantes, Cécile Defaut, 2009, p. 179-193.	« Bungaku ha kouei ka ? », dans Masanori Tsukamoto et Masao Suzuki, dir., « Zenei » to ha nani ka ? « Kouei » to ha nani ka ? Bungakushi no kyokou to kindaisei no jikan, Tokyo, Heibonsha, 2010, p. 37-55.	« La littérature n’est plus ancrée dans un lieu », entretien avec Alexis Brocas, Le Magazine littéraire, nº 506, mars 2011, p. 13.	« Est-il possible de parler de la fin de la littérature ? », dans Dominique Viart et Laurent Demanze, dir., Fins de la littérature, t. II, Paris, Armand Colin, 2012, p. 25-34.	« La tentation anthologique de l’histoire littéraire », Euresis : cahiers roumains d’études littéraires et culturelles (Bucarest), nº 1-4, 2012, p. 247-254.	« Penser les arrière-gardes », Euresis : cahiers roumains d’études littéraires et culturelles (Bucarest), nº 1-4, 2012, p. 255-265.	« Manies et lubies des érudits », Le Magazine littéraire, nº 524, octobre 2012, p. 76-77.	« Ci-gît et renaît la littérature », Le Magazine littéraire, nº 525, novembre 2012, p. 78-79.	« Comment parler de paradigmes collectifs », entretien avec Pierre Bayard, Formes poétiques contemporaines (Presses universitaires du Nouveau Monde), nº 9, 2012, p. 15-28.	« Critique littéraire et critique yaourtière », Les Temps modernes, nº 672, janvier-mars 2013, p. 47-52.	« Brève histoire de la forme en littérature », Les Temps modernes, nº 676, novembre-décembre 2013, p. 35-47.	« L’éthos lettré : au-delà ou en deçà de la littérature ? », entretien avec Mathieu Messager et Anne Sennhauser, Les Cahiers du Ceracc, nº 6, juillet 2013.	« Breve storia della forma in letteratura », trad. Giuliana Ferreccio, CoSMo : Comparative Studies in Modernism (université de Turin), nº 4, 2014, p. 151-161.	« L’avant-gardisme est-il caduc ? D’une double palinodie de Hans Robert Jauss », dans Wolfgang Asholt, dir., Avantgarde und Modernismus : Dezentrierung, Subversion und Transformation im literarisch-künstlerischen Feld, Berlin, De Gruyter, 2014, p. 35-46.	« De Platon à Sarkozy, ces viles attaques contre la littérature », entretien avec Juliette Cerf, Télérama, 15 octobre 2015, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.telerama.fr/livre/de-platon-a-sarkozy-ces-attaques-contre-la-litterature,132677.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Hans Robert Jauss : de l’incertitude en matière de saloperie », Le Courage, Paris, Grasset, nº 2, 2016, p. 269-286.	« La haine vaut mieux que l’indifférence », entretien avec Stéphane Duchêne, Le Petit Bulletin (Lyon), nº 829, 2 mars 2016, p. 18.	« Approcher la littérature par réflexion », Romanische Studien, nº 4, 2016, p. 133-139, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.romanischestudien.de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« “État poétique” contre poésie : une crise de définition », Fabula-LhT, nº 18 (« Un je-ne-sais-quoi de “poétique” »), avril 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org/lht/18/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> marx.html.	« Le lettré comme problème », dans Andrei Minzetanu et William Marx, dir., Le Lettré : définitions et enjeux, Silène, 2017, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-silene.com/f/index.php?sp=comm&comm_id</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> =199.	« Literatura y crítica », trad. Juan Moreno Blanco, dans A. Tomiche et K. Zieger, dir., Investigación en literatura general y comparada en Francia – Balance y perspectivas, Cali (Colombie), Universidad del Valle, 2017, p. 221-230.	« Pourquoi défendre la littérature ? », Futsugo Futsubungaku Kenkyû – Revue de langue et littérature françaises, Société de langue et littérature françaises de l’université de Tokyo, nº 51, 2018, p. 235-256.	 « Breve historia de la forma en literatura », trad. Carlos Walker, Estudios de Teoría Literaria. Revista digital : artes, letras y humanidades, vol. 8, nº 16, juillet 2019, p. 283-290.	« La revanche de Don Quichotte », Le Monde, 28 décembre 2019, supplément « Les 101 romans des lecteurs du Monde », p. 7.	« Le formatage des consciences est partout », entretien avec Christophe Ono-dit-Biot et Romain Brethes, Le Point, nº 2475, 30 janvier 2020, p. 107-109.	« Ce que la littérature nous apprend », entretien avec Hélène Frouard, Sciences humaines, nº 326, juin 2020, p. 24-27 ; repris sous le titre « La lecture comme expérience de l’altérité », Sciences humaines, hors-série nº 26 (« Comment la littérature peut changer nos vies »), juin-juillet 2021 ; repris dans Héloïse Lhérété, dir., Comment la littérature peut changer nos vies, Auxerre, Éditions Sciences humaines, 2022.	« Paradoxes de la vérité littéraire », Revue italienne d’études françaises, nº 10, novembre 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/rief/6222</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Autour des étoiles », entretien avec Perrine Coudurier et Matthieu Vernet, Acta Fabula, vol. 22, nº 3, mars 2021, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/acta/document13507.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’érudition, c’est l’altérité », entretien avec Brigitte Chapelain, Hermès, nº 87, 2021, p. 44-58.	« Comparatisme et nationalisme au lendemain de la Grande Guerre », Revue de littérature comparée, vol. 95, nº 1, janvier-mars 2021, p. 72-79.	« Collège de France : dans la cour des grands », entretien avec Marie-Charlotte Provot, Virus de la culture, 15 avril 2021.	« William Marx : “La cancel culture n’est pas une culture” », entretien avec Rat Devil, Gonzaï, nº 38, juillet 2021, p. 20-25.	القراءة بوصفها تجربة للغيرية [« La lecture comme expérience de l’altérité »], entretien, trad. Elhassan Aylaj, Arrafid, Émirats arabes unis, 7 février 2022.	« ChatGPT aura-t-il un jour le Nobel de littérature ? » et « L’intelligence artificielle ne connaît pas encore le style Duras », entretiens avec Julie Rambal, Le Temps (Genève), 14 janvier 2023, p. 34-35.	« Littératures comparées », Annuaire du Collège de France, nº 120 (2019-2020), 2023, p. 199-210.	« Des livres et des hommes », entretien avec Victor Dumiot et William Emmanuel, Bastille Magazine, nº 19, juillet-août 2023, p. 48-53.	« Il faut envisager la lecture comme un “sport intellectuel” », entretien avec Lou Héliot, Le Un des libraires, été 2023.	« How to Become a Comparatist », Comparative Critical Studies, vol. 21, nº 1, 2024, p. 77-91.	« La littérature est le moyen de penser un ailleurs face à une réalité qui s’écroule », entretien avec Martin Bernier, Le Figaro, nº 24880, 21 août 2024, p. 19.	« La littérature est l’art le plus démocratique », entretien avec Benoît Hervieu-Léger et Martin Monti-Lalaubie, Revue Projet, nº 404, février-mars 2025, p. 14-18.	« Pourquoi la littérature comparée ? », Revue des sciences humaines et sociales de l’Académie du Royaume du Maroc, vol. 4, nº 1, 2025, p. 13-28.	« Que lire cet été ? », entretien avec Lou Héliot, Le Un hebdo, nº 553, 9 juillet 2025.	« L’enjeu de la littérature comparée », entretien avec Lili Auriat, L’Éléphant, nº 52, automne 2025, p. 115-117.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèques mentales et bibliothèque mondiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Pour une bibliothèque mondiale », Le Monde, 76e année, nº 23338, 22 janvier 2020, p. 27.	« La bibliothèque idéale existe-t-elle ? », entretien avec Lorraine Rossignol, Télérama, nº 3676, 24 juin 2020, p. 16-18.	« Nos frontières mentales doivent évoluer », entretien avec Catherine Golliau, Le Point références, septembre-novembre 2020, p. 104-105.	« La bibliothèque déploie une cinquième dimension invisible à l’œil nu », entretien avec Johan Faerber, Diacritik, 5 mars 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://diacritik.com/2021/03/05/william-marx-la-bibliotheque-deploie-une-cinquieme-dimension-invisible-a-loeil-nu-des-etoiles-nouvelles/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	マイノリティとして生きる人間が「世界図書館」で文学を読むこと。平野啓一郎さんとウィリアム・マルクスさんが語る [« Comment les minorités lisent la littérature dans la “bibliothèque mondiale” : débat entre Keiichiro Hirano et William Marx »], Huffington Post Japan, 21 octobre 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.huffingtonpost.jp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Un peuple de bibliothécaires », préface, in Asma, La Bibliothèque imaginaire : Djibouti, Creil, Dumerchez, 2022, p. 9-10.	« Pour une bibliothèque mondiale », Littera. Revue de langue et littérature françaises (Tokyo), nº 8, mars 2023, p. 7-17.	« Les bibliothèques possibles », Carnets, deuxième série, nº 25, 2023, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/carnets/14239</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, DOI : 10.4000/carnets.14239.	« Le cerveau d’une bibliothèque », Le Pays lorrain. Revue de la Société d’histoire de la Lorraine et du Musée lorrain, 120e année, vol. 104, nº 2, juin 2023, p. 85-87.	« Les bibliothèques invisibles », résumé du cours 2020-2021, Annuaire du Collège de France, 121e année (2020-2021), 2024, p. 281-297.	« When Literature Meets Philosophy : A Conversation with William Marx on his latest work Libraries of the Mind », entretien avec Norm Goldman, Bookpleasures.com, 12 juillet 2025.	« Entrouvrir la porte de la bibliothèque mondiale », entretien avec Ada Ackerman et Félicie Faizand de Maupeou, in Ada Ackerman et Béatrice Picon-Vallin, dir., Bibliothèques à l’épreuve de la scène, La Fresnaie-Fayel, Otrante, 2025, p. 225-233.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sexualités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Non à la police des consciences et des corps. Contre la loi sur l’abolition de la prostitution », Le Monde, 22 décembre 2011, p. 21.	« L’interdiction de la prostitution est une chimère » (avec Élisabeth Badinter, Régine Deforges, Caroline Eliacheff, Élisabeth de Fontenay, Claude Habib, Nathalie Heinich, Claude Lanzmann, Véronique Nahoum-Grappe, Philippe Raynaud, Céline Spector et Georges Vigarello), Le Nouvel Observateur, nº 2494, 23 août 2012, p. 34.	« Non à une Église qui agit en lobby contre le mariage homosexuel ! » (avec Gilles Philippe), Le Monde, 7 novembre 2012, p. 16.	« Où est passée l’autorité morale de l’Église ? » (avec Gilles Philippe), Le Monde, 29 janvier 2014, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lemonde.fr/idees/article/2014/01/29/l-autorite-morale-perdue-de-l-eglise_4356371_3232.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« J’accuse ! », Marianne, nº 1001-1002, 17 juin 2016, p. 14.	« L’homosexualité n’est pas prévue par l’ordre social », entretien avec Johan Faerber, Diacritik, 11 janvier 2018, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://diacritik.com/2018/01/11/william-marx-lhomosexualite-nest-pas-prevue-par-lordre-social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Entretien sur Un savoir gai avec Iacopo Leoni et Valentina Sturli, SigMa. Rivista di letterature comparate, teatro e arti dello spettacolo, nº 2, 2018, p. 513-527.	« L’affiche de la Marche des fiertés, en effaçant la question de la sexualité, témoigne d’un nouveau puritanisme », Le Monde, 81e année, nº 25029, 21 juin 2025, p. 29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« L’islam n’est pas terroriste par essence », Le Monde, nº 22066, 26 décembre 2015, p. 17.	« Pour lutter contre l’islamisme radical, affichons la libération des corps », Le Monde, 18 août 2016, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lemonde.fr/idees/article/2016/08/18/pour-lutter-contre-l-islamisme-radical-affichons-la-liberation-des-corps_4984586_3232.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’allergie nationale au fait religieux est une erreur intellectuelle et une faute politique », Le Monde, 76e année, nº 23583, 4 novembre 2020, p. 26.	« Avec le pape François, la littérature entre en religion », Le Monde, nº 24772, 24 août 2024, p. 23.	« Nihil obstat », préface, in pape François, Louée soit la lecture. Lettre sur le rôle de la littérature dans la formation, Paris, Éditions des Équateurs, 2024, p. 7-20.	« Le pape François et la littérature », entretien, Études, nº 4320, novembre 2024, p. 95-105.	« Le pape François, une vision résolument ouverte de l’art, pour tous et sous toutes ses formes », entretien avec Juliette Bénabent et Rémi Guezodje, Télérama, 23 avril 2025.	« François, jésuite lettré, a exercé son rôle de pape comme un curé de terrain », entretien avec Isabelle Vogtensperger, Marianne, 25 avril 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société, médias, politiques d’éducation et de recherche, actualité, débats, tribunes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Deuil national » (avec Gilles Philippe), Le Monde, nº 18041, 25 janvier 2003, p. 14.	« La mort des humanités », Le Monde, 30 octobre 2008, p. 20.	« L’AERES en questions », entretien avec Marc Escola, 8e sens : le magazine de Paris 8, nº 3, janvier 2009.	« Graves dysfonctionnements de Galaxie, le portail du recrutement », Fabula, 1er février 2009, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org/actualites/article28628.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Pour une autre réforme de l’évaluation de la recherche et de l’enseignement supérieur » (avec la collaboration d’Olivier Beaud, Joël Biard, Antoine Compagnon, Pascal Engel, Claudio Galderisi et Thierry Gontier), Qualité de la science française, mis en ligne le 20 janvier 2013, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.qsf.fr/2013/01/20/note-de-qsf-sur-levaluation-pour-une-autre-reforme-de-levaluation-de-la-recherche-et-de-lenseignement-superieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« Trop d’intellectuels dévalorisent l’intellectuel », Les Grands Débats, mis en ligne le 31 mai 2013, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lesgrandsdebats.fr/Debats/Ou-sont-passes-les-intellectuels/Trop-d-intellectuels-devalorisent-l-intellectuel-501</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’université française bureaucratisée », Le Monde, 6 novembre 2014, p. 14.	« Le grec et le latin pour préserver l’esprit du 11 janvier », Libération, 30 avril 2015, p. 24. Traduction russe dans Drevnij mir i My (L’Antiquité et nous, Saint-Pétersbourg), vol. VI, 2017.	« Kiev appartient de plein droit aux rêves de l’Europe, mais on ne voudrait pas que Kiev n’existât que dans nos rêves : nous voulons aussi une Kiev réelle, une Kiev dans la réalité », tribune, Le Monde, 78e année, nº 24010, 18 mars 2022, p. 2 du cahier Le Monde des livres.	« Ce qu’Œdipe et Antigone nous disent de la crise au Proche-Orient », Le Monde, 79e année, nº 24531, 16 novembre 2023, p. 30.	« בין אם נרצה בכך בין אם לאו, המלחמה המרוחקת הזאת היא ענייננו » [Que nous le voulions ou non, nous avons des intérêts dans cette guerre lointaine], Haaretz, 22 décembre 2023, p. 4 du supplément littéraire.	« La poésie mérite mieux que cette haine », Libération, nº 13241, 26 janvier 2024, p. 21.	« Pour qui don Quichotte voterait-il aujourd’hui ? », Le Monde, nº 24723, 28 juin 2024, p. 26.	« L’Europe doute, et c’est sa force », entretien avec Sébastien Le Fol, L’Express, nº 3881, 20 novembre 2025, p. 66-68.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, divers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Sauvé d’une plume ! », Communio, XIV, nº 1, janvier-février 1989, p. 82-87.	« Les Messes inouïes », Communio, XIX, nº 1, janvier-février 1994, p. 105-111.	Exercice oulipien, Magazine littéraire, nº 398 (« L’Oulipo »), mai 2001, p. 27.	« Petits morceaux de papier japonais », Études de langue et littérature françaises (revue de la Société des études de langue et littérature françaises de l’université de Kyoto), nº spécial (« In memoriam Jo Yoshida »), 2006, p. 492-497.	« Variations sur le lecteur de bibliothèque », Bulletin des bibliothèques de France, t. 55, nº 6, 2010, p. 32-35, URL : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://bbf.enssib.fr/consulter/bbf-2010-06-0032-007</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« Un bordel », contribution à la rencontre « Regards d’écrivains sur la Bibliothèque de la Sorbonne » du 14 novembre 2013, Maison des écrivains et de la littérature, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.m-e-l.fr/,re,363</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« La Soirée avec ma télé : un inédit de Paul Valéry », contribution au cycle « Entendez-voir » : « Paul Valéry vu par William Marx », 5 février 2014, Petit Palais, Maison des écrivains et de la littérature, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.m-e-l.fr/medias/extraits-textes/texte%20w.%20marx%20-%20p.%20valery.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Je voudrais tant pouvoir dire… », dans Pour quoi vous levez-vous le matin ?,  illustré par Hélène Crochemore, Paris, Belin, 2022, p. 86-89.	« Deux rencontres, un chien et un recrutement », dans Le Défaut. Études en hommage à Camille Dumoulié, Université Paris Nanterre, Centre de recherche littérature et poétique comparées, 2023, p. 219-220.	« Le questionnaire de Proust », Revue Droit & Littérature, nº 8, 2024, p. 47-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87 conférences invitées internationales et conférences plénières.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comptes rendus dans Bulletin du bibliophile, Critique, French Studies, Histoires littéraires, Marianne, Le Monde.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.249-270. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e0y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que lire cet été ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Héliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Literature Meets Philosophy. A Conversation with William Marx on his latest work &amp;quot;Libraries of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bookpleasures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est l’art le plus démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hervieu-Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monti-Lalaubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 404, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žít v knihovně, jež znamená svět</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Záviš Šuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svet Literatury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (71), pp.95-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pape François, une vision résolument ouverte de l’art, pour tous et sous toutes ses formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bénabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guezodje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre &amp;quot;Don Quichotte&amp;quot; populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fringale Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Don Quichotte, on entre dans le mécanisme même de l’imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 des libraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses du Nobel de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Bousenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le pape François, la littérature entre en religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui don Quichotte voterait-il aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24723, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pape François et la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarthou-Lajus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4320, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le Nobel de littérature sacrait deux lauréats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Bousenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ku5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est le moyen de penser un ailleurs face à une réalité qui s’écroule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Become a Comparatist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Critical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.77 - 91. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ccs.2024.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le questionnaire de Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire sur la Sorgue : William Marx a retrouvé des inédits de Paul Valéry et nous donne rendez-vous ce samedi pour les découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho du mardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">בין אם נרצה בכך בין אם לאו, המלחמה המרוחקת הזאת היא ענייננו</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haaretz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Supplément littéraire, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry, médecin de l’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décision &amp; Stratégie Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 334, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliothèque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20634/littera.8.0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux rencontres, un chien et un recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le Défaut. Études en hommage à Camille Dumoulié, pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle ne connaît pas encore le style Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastille Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT aura-t-il un jour le Nobel de littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un causeur, un improvisateur de génie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12927, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie de l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">失われた文学作品の再発見</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie générale de l’être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24262, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau d’une bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays lorrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’Œdipe et Antigone nous disent de la crise au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24531, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut envisager la lecture comme un “sport intellectuel”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Nobel : ces discrets Français qui murmurent à l’oreille du comité : enquête : connaissez-vous William Marx, Michel Zink ou Daniel Louvard ? Ces Français proposent à l'Académie suédoise des noms de lauréats au Prix Nobel. Avec réussite, parfois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chef-d’œuvre retrouvé de Paul Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2630, pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">القراءة بوصفها تجربة للغيرية</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhassan Aylaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الرافد</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Música e poesia pura: o fim de um paradigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gragoatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (57), pp.70-85. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/gragoata.v27i57.51384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiev appartient de plein droit aux rêves de l’Europe, mais on ne voudrait pas que Kiev n’existât que dans nos rêves : nous voulons aussi une Kiev réelle, une Kiev dans la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément Le monde des livres (24010), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours de Poétique de Valéry enfin publié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la Fondation du Collège de France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">マイノリティとして生きる人間が「世界図書館」で文学を読むこと。 平野啓一郎さんとウィリアム・マルクスさんが語る</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichirô Hirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Huffington post</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cancel culture n’est pas une culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gonzaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e valori democratici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il confronto letterario. Quaderni di letterature straniere moderne e comparate dell'Università di Pavia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais l’Antiquité n’a défini la tragédie comme finissant mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Latin et grec. Le guide pour apprendre à tout âge, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque déploie une cinquième dimension invisible à l’oeil nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatisme et nationalisme au lendemain de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 377 (1), pp.72-79. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rlc.377.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudition, c’est l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (1), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliotheque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23338, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allergie nationale au fait religieux est une erreur intellectuelle et une faute politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23583, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon poche de chevet : Le Mont Analogue de Rene Daumal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément Le monde des livres (23358), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos frontières mentales doivent évoluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point - Références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la littérature nous apprend de l'épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le formatage des consciences est partout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2475, pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of literary truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue italienne d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rief.6222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la littérature nous apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cas des pandémies, l’humanité devient un personnage littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissão e memória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magri Dirceu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista USP = Revista Universidade de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-9036.i126p99-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis et plaisir tragique selon Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chôra. Revue d'études anciennes et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.163-180. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/chora20191710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É possível conhecer a verdade sobre a tragédia grega ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Roberto Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opiniães</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.158-165. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2525-8133.opiniaes.2019.158640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État poétique&amp;quot; contre poésie : une crise de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'accuse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1001-1002, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Robert Jauss : de l'incertitude en matière de saloperie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.269--286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lutter contre l'islamisme radical, affichons la libération des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la littérature par &amp;quot;réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanische Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (4), pp.133--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine vaut mieux que l'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 829, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshima ou la vision du mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.97--110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est l'ennemie préférée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo, Rimbaud, Barthes comme vous ne les avez jamais lus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 938, pp.60--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grec et le latin pour préserver l'esprit du 11 janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussin et ses mystères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 822, pp.902--913. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.822.0902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Platon à Sarkozy: ces viles attaques contre la littérature, entretien réalisé par Juliette Cerf [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'islam n'est pas terroriste par essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22066, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breve storia della forma in letteratura [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Studies in Modernism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.151--161. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13135/2281-6658/636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité morale perdue de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 172, pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université française bureaucratisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthos lettré : au-delà ou en deçà de la littérature ? Entretien de William Marx avec Mathieu Messager et Anne Sennhauser [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ceracc : études sur les formes narratives des années cinquante à aujourd'hui </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tombeau d'ØEdipe : entretien avec William Marx, propos recueillis par Alexandre Prstojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Poetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire de la forme en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 676, pp.35--47. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.676.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète et le ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172, pp.56--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEdipe au Japon, ou ce que le nô fait à la tragédie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.3--23. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20634/ellf.103.0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la réponse de C. W. Veloso sur la catharsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique littéraire et critique yaourtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 672, pp.47--52. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.672.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs étoiles noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation anthologique de l'histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euresis : cahiers roumains d'études littéraires et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1-4, pp.247--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manies et lubies des érudits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 524, pp.76--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle poétique de Valéry pour la revue &amp;quot;Poétique&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ci-gît et renaît la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.78--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non à une Église qui agit en lobby contre le mariage homosexuel !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiction de la prostitution est une chimère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eliacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Obs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2494, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry: une poétique du sensible [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aisthesis. Pratiche, linguaggi e saperi dell'estetico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.95--109. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Aisthesis-11050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler de paradigmes collectifs, entretien de Pierre Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.15--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La majorité des tragédies finissaient bien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pujas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grèce et ses mythes (40), pp.86--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libraries of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Princeton University Press, 2025, 9780691267425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry au Collège de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matilde manara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Collège de France, pp.304, 2025, Faire savoir, 978-2-7226-0827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un’estate con Don Chisciotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimosa Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDT, pp.216, 2025, Piccola biblioteca di Ulisse, 978-88-592-3325-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">돈키호테와 함께하는 여름</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">선희 백</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mujintree, pp.268, 2025, 979-11-6111-150-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un été avec don Quichotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equateurs; France Inter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.238, 2024, Équateurs parallèles, 978-2-38284-729-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienawiść do literatury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Stróżyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Słowo/obraz terytoria – Wydawnictwo Uniwersytetu Łódzkiego, 2023, 9788383313405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ο τάφος του Οιδίποδα: Για μια τραγωδία χωρίς τραγικό</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Βασίλειος Πατσογιάννης</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plethron, 2023, 9789603483854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de poétique, tome I : Le corps et l’esprit (1937-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bibliothèque des idées, 9782072907067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de poétique, tome II : Le langage, la société, l'histoire (1940-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bibliothèque des Idées, 9782073000156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">العيش في مكتبة العالم</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Al-Khadrawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dar Al-Jadid, 2023, 9789959297471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tomb of Oedipus. Why Greek Tragedies Were not Tragic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas B Elliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verso Books, 2022, 9781788736138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étoiles nouvelles. Quand la littérature découvre le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions de Minuit, 2021, 9782707346834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans la bibliothèque du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France, 2020, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.10102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文学との訣別―近代文学はいかにして死んだのか</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Tsukamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2019, 9784801003958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Το μίσος για τη λογοτεχνία</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Athanasopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polis, 2019, 9789604356164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ódio à literatura : uma história da antiliteratura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Pereira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paco Editorial, 2019, 9788546219681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">オイディプスの墓–––悲劇的ならざる悲劇のために</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuo Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2019, 9784801003965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hatred of Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Press of Harvard University Press, 2017, Belknap</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El odio a la literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad del Valle, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文人伝</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions de Minuit, 2015, 978-2-7073-2916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomba di Edipo : per una tragedia senza tragico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni ETS, 2014, Mélange</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry: en théorie, revue Littérature, n°172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marx, William. Larousse : Armand Colin, 2013, 978-2-200-92857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerisier, Alban and Germain, Marie-Odile and Hermetet, Anne-Rachel and Marx, William and Mercier, Pascal and Paulhan, Claire. Gallimard, 2013, Les Cahiers de la NRF, 978-2-07-013652-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau d'Oedipe: pour une tragédie sans tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions de Minuit, 2012, 978-2-7073-2201-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous remercie d’avoir suivi ces leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valéry au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Collège de France, pp.11-16, 2025, 9782722608276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub signo Valerii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Leprince-Ringuet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rumeur libre, pp.11-15, 2024, 9782355773280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihil obstat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louée soit la lecture : lettre sur le rôle de la littérature dans la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Equateurs, pp.7-20, 2024, 9782382848173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echenoz et le clinamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Faerber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Jean Echenoz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, Editions de L'Herne, pp.22-24, 2022, 9791031903569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et valeurs démocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères de la littérature. Ou la démocratisation des lettres, de Balzac à Houellebecq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2022, 9782200633073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Canonization Transformed Greek Tragedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canonisation as Innovation : Anchoring Cultural Formation in the First Millennium BCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brill, pp.164-177, 2022, 978-90-04-52026-4. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004520264_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je voudrais tant pouvoir dire...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour quoi vous levez-vous le matin ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2022, 9782410026559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peuple de bibliothécaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliothèque imaginaire : Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dumerchez, pp.9-10., 2022, 9782847912067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe et le nom d’Europe : un sens à (ré)inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samantha Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2022, Travaux du Collège de France, 978-2-415-00325-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des notes de T.S. Eliot : “My Words Echo Thus” : T.S. Eliot et la leçon de Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud François; Clément Girardi; Camille Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales bergsoniennes. IX, Bergson et les écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses universitaires de France, pp.13-29, 2020, Épiméthée, 978-2-13-079541-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Hyppolite; Marc Perelman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corbusier : l’art de se loger et de le dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Nanterre, pp.31-36, 2020, 978-2-84016-435-7. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.20380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et Einstein, ou le poème de la relativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Einstein au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2020, 978-2-7226-0550-3. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.9398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Devésa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, voir, penser l’œuvre de Jean-Philippe Toussaint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, 2020, 9782874497780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1913, the Year of the Arrière-garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effie Rentzou; André Benhaïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1913 : The year of french modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.109-120, 2020, 978-1-5261-4503-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire, penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Valéry et l'acte de traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.11-14, 2019, 9782406084174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einstein en Orient, ou l’expérience de la rélativité. Preface et note éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidia Breda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), trad. fr. par Stéphane Zékian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Payot &amp; Rivages, pp.7-36, 2019, 9782743647551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la génétique : Valéry, Duchamp et les économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Biasi, Pierre-Marc and Herschberg-Pierrot, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' oeuvre comme processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.45--52, 2017, 978-2-271-07969-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard, Mathilde and Gefen, Alexandre and Talon-Hugon, Carole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.63--69, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot and France, France and Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stayer, Jayme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. S. Eliot, France, and the Mind of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.X--XIV, 2015, 978-1-4438-7738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pureté poétique et modernité : Valéry, Maurras, Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier and Roger, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puretés et impuretés de la littérature, 1860-1940</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.291--303, 2015, 978-2-8124-3297-2. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3299-6.p.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot and Maurras on Classicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. S. Eliot and Christian Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rowman and Littlefield, pp.77--88, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avant-gardisme est-il caduc ? D'une double palinodie de Hans Robert Jauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Asholt, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avantgarde und modernismus: dezentrierung, subversion und transformation im literarisch-kunstlerischen feld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.35--46, 2014, 978-3-11-034833-0. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110348613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on connaître la vérité sur la tragédie grecque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guerrier, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Saint-Étienne, pp.197--206, 2014, Les colloques de l'Institut universitaire de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modernisme entre internationalisme et nationalisme. T. S. Eliot : Paris aller-retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hunkeler, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxes de l'avant-garde: la modernité artistique à l'épreuve de sa nationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.37--48, 2014, 978-2-8124-3195-1. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3197-5.p.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeannelle, Jean-Louis and Macé, Marielle and Murat, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire littéraire des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.125--137, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La NRF et l'idée de littérature, conclusion au chapitre : Positions de La NRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerisier, Alban and Germain, Marie-Odile and Hermetet, Anne-Rachel and Marx, William and Mercier, Pascal and Paulhan, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.97--100, 2013, Les Cahiers de la NRF, 978-2-07-013652-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre : La NRF, naissance d'un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermetet, Anne-Rachel and Marx, William. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.103--104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il &amp;quot;mistero&amp;quot; Leonardo : Valéry e Freud tra occultismo e razionalismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanni; Romano and Sanna; Antonietta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci : interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. S. Olschki, pp.169--183, 2012, 978-88-222-6114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible de parler de la fin de la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique and Demanze, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome II : Historicité de la littérature contemporaine, Armand Colin, pp.25--34, 2012, 978-2-200-28047-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F485CF71"/>
+    <w:nsid w:val="6FF4F335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-marx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9125-2884" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.marx@college-de-france.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/10102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/sommaire1408.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-silene.com/f/index.php?sp=colloque&amp;colloque_id=16" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire18451.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/atelier.php?Catharsis._Reponse_a_Claudio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vox-poetica.com/entretiens/intMarx.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diacritik.com/2016/01/29/le-grand-entretien-william-marx-la-litterature-est-lennemie-preferee/#more-7348" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rief.revues.org/1549" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document10648.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithub.com/when-rousseau-advocated-for-book-burning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/atelier.php?Ce_que_la_litterature_fait_a_l_epidemie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telerama.fr/livre/william-marx,-du-college-de-france-dans-le-cas-des-pandemies,-lhumanite-devient-un-personnage,n6639202.php" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatorcultural.ro/articol/cultura-franceza-cultura-romana-dupa-douazeci-de-ani/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rief/14073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/lht/10/index.php?id=447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/5709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/9398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-cdf.fr/2022/02/08/le-cours-de-poetique-de-valery-enfin-publie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.literatuurplein.nl/mededeling.jsp?medId=2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telerama.fr/livre/de-platon-a-sarkozy-ces-attaques-contre-la-litterature,132677.php" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.romanischestudien.de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/lht/18/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-silene.com/f/index.php?sp=comm&amp;comm_id" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rief/6222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/acta/document13507.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritik.com/2021/03/05/william-marx-la-bibliotheque-deploie-une-cinquieme-dimension-invisible-a-loeil-nu-des-etoiles-nouvelles/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.jp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/carnets/14239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2014/01/29/l-autorite-morale-perdue-de-l-eglise_4356371_3232.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritik.com/2018/01/11/william-marx-lhomosexualite-nest-pas-prevue-par-lordre-social" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2016/08/18/pour-lutter-contre-l-islamisme-radical-affichons-la-liberation-des-corps_4984586_3232.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/actualites/article28628.php" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qsf.fr/2013/01/20/note-de-qsf-sur-levaluation-pour-une-autre-reforme-de-levaluation-de-la-recherche-et-de-lenseignement-superieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesgrandsdebats.fr/Debats/Ou-sont-passes-les-intellectuels/Trop-d-intellectuels-devalorisent-l-intellectuel-501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bbf.enssib.fr/consulter/bbf-2010-06-0032-007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.m-e-l.fr/,re,363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.m-e-l.fr/medias/extraits-textes/texte%20w.%20marx%20-%20p.%20valery.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e0y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Goldman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou H&#233;liot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monti-Lalaubie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#225;vi&#353; &#352;uman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;nabent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guezodje" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ku5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Bousenna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarthou-Lajus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ccs.2024.0505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20634/littera.8.0_7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368257v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saviana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassan Aylaj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/gragoata.v27i57.51384" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichir&#244; Hirano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pellegrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.377.0073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.6222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magri Dirceu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9036.i126p99-110" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora20191710" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Roberto Lucas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2525-8133.opiniaes.2019.158640" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611896v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611888v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0902" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2281-6658/636" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611918v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.676.0035" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20634/ellf.103.0_3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611917v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.672.0047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badinter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Deforges" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Aisthesis-11050" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimosa Martini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#49440;&#55148; &#48177;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373938v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matilde manara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368939v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdesequateurs.fr/livre/Un-ete-avec-Don-Quichotte/330" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Str&#243;&#380;y&#324;ski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Belaid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369058v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#914;&#945;&#963;&#943;&#955;&#949;&#953;&#959;&#962; &#928;&#945;&#964;&#963;&#959;&#947;&#953;&#940;&#957;&#957;&#951;&#962;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Val&#233;ry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Idees/Cours-de-poetique" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368920v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/cours-de-poetique-2-le-langage-la-societe-l-histoire-1940-1945/9782073000156" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369083v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Al-Khadrawi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas B Elliot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368927v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.10102" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tsukamoto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Athanasopoulos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369095v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Pereira da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Morimoto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611879v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611905v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611908v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611913v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cerisier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611920v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370620v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373933v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368242v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369207v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520264_007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372404v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/sciences-politiques/inventer-l-europe_9782415003258.php" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.20380" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794426v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.9398" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370462v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611877v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611892v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611894v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611895v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3299-6.p.0291" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611904v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611907v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348613" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611901v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3197-5.p.0037" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611914v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611912v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611926v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-marx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9125-2884" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.marx@college-de-france.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/10102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/sommaire1408.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-silene.com/f/index.php?sp=colloque&amp;colloque_id=16" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire18451.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/atelier.php?Catharsis._Reponse_a_Claudio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vox-poetica.com/entretiens/intMarx.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diacritik.com/2016/01/29/le-grand-entretien-william-marx-la-litterature-est-lennemie-preferee/#more-7348" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rief.revues.org/1549" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document10648.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithub.com/when-rousseau-advocated-for-book-burning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/atelier.php?Ce_que_la_litterature_fait_a_l_epidemie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telerama.fr/livre/william-marx,-du-college-de-france-dans-le-cas-des-pandemies,-lhumanite-devient-un-personnage,n6639202.php" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatorcultural.ro/articol/cultura-franceza-cultura-romana-dupa-douazeci-de-ani/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rief/14073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/lht/10/index.php?id=447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/5709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/9398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-cdf.fr/2022/02/08/le-cours-de-poetique-de-valery-enfin-publie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.literatuurplein.nl/mededeling.jsp?medId=2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telerama.fr/livre/de-platon-a-sarkozy-ces-attaques-contre-la-litterature,132677.php" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.romanischestudien.de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/lht/18/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-silene.com/f/index.php?sp=comm&amp;comm_id" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rief/6222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/acta/document13507.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritik.com/2021/03/05/william-marx-la-bibliotheque-deploie-une-cinquieme-dimension-invisible-a-loeil-nu-des-etoiles-nouvelles/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.jp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/carnets/14239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2014/01/29/l-autorite-morale-perdue-de-l-eglise_4356371_3232.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritik.com/2018/01/11/william-marx-lhomosexualite-nest-pas-prevue-par-lordre-social" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2016/08/18/pour-lutter-contre-l-islamisme-radical-affichons-la-liberation-des-corps_4984586_3232.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/actualites/article28628.php" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qsf.fr/2013/01/20/note-de-qsf-sur-levaluation-pour-une-autre-reforme-de-levaluation-de-la-recherche-et-de-lenseignement-superieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesgrandsdebats.fr/Debats/Ou-sont-passes-les-intellectuels/Trop-d-intellectuels-devalorisent-l-intellectuel-501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bbf.enssib.fr/consulter/bbf-2010-06-0032-007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.m-e-l.fr/,re,363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.m-e-l.fr/medias/extraits-textes/texte%20w.%20marx%20-%20p.%20valery.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e0y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou H&#233;liot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Goldman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monti-Lalaubie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#225;vi&#353; &#352;uman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;nabent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guezodje" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Bousenna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarthou-Lajus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ku5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ccs.2024.0505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20634/littera.8.0_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18360" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saviana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassan Aylaj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/gragoata.v27i57.51384" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichir&#244; Hirano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pellegrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.377.0073" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.6222" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magri Dirceu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9036.i126p99-110" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora20191710" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Roberto Lucas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2525-8133.opiniaes.2019.158640" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0902" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611900v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2281-6658/636" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611898v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.676.0035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20634/ellf.103.0_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.672.0047" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badinter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Deforges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Aisthesis-11050" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965486v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matilde manara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimosa Martini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#49440;&#55148; &#48177;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368939v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdesequateurs.fr/livre/Un-ete-avec-Don-Quichotte/330" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Str&#243;&#380;y&#324;ski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Belaid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#914;&#945;&#963;&#943;&#955;&#949;&#953;&#959;&#962; &#928;&#945;&#964;&#963;&#959;&#947;&#953;&#940;&#957;&#957;&#951;&#962;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Val&#233;ry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Idees/Cours-de-poetique" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368920v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/cours-de-poetique-2-le-langage-la-societe-l-histoire-1940-1945/9782073000156" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Al-Khadrawi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369159v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas B Elliot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368927v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.10102" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tsukamoto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Athanasopoulos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Pereira da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Morimoto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611880v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611876v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611893v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611905v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611908v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611913v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cerisier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368242v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520264_007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369220v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370447v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372404v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/sciences-politiques/inventer-l-europe_9782415003258.php" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368205v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372410v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.20380" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794426v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.9398" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372407v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370462v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370512v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611895v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3299-6.p.0291" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611904v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348613" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611901v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611903v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3197-5.p.0037" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611914v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611912v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611926v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611932v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>