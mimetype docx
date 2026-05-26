--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Marx </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du Collège de France, titulaire de la chaire Littératures comparées</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9125-2884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William MARX	                                                       Décembre 2025Professeur du Collège de FranceChaire Littératures comparées11, place Marcelin Berthelot75231 Paris Cedex 05</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.marx@college-de-france.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Tél. : 01 44 27 12 11 (standard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRICULUM VITÆ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 31 août 1966 à Villeneuve-lès-Avignon (Gard).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Études et titres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Études secondaires et classes préparatoires au lycée Thiers, Marseille, 1981-1986.	Baccalauréat de mathématiques et sciences physiques, mention très bien avec les félicitations du jury, 1984.	École normale supérieure, concours lettres (rang : 11e), 1986.	Licence et maîtrise de lettres classiques (directeur de mémoire : Alain Michel), université Paris-Sorbonne ; sanskrit, université Paris 3 Sorbonne nouvelle ; hittite, École pratique des hautes études, 1987-1988.	Agrégation externe de lettres classiques (rang : 1er), 1989.	Doctorat de littérature comparée (directeur de thèse : Pierre Brunel), mention très honorable avec les félicitations du jury à l’unanimité, université Paris-Sorbonne, 2000.	Habilitation à diriger des recherches (garant : Christian Doumet), université Paris 8 Vincennes Saint-Denis, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Professeur (service national), Lycée naval, Brest, 1989-1990.	Teaching Assistant, Brown University, États-Unis, 1990-1991.	Instructor, Fordham University, États-Unis, 1991-1992.	Chargé de recherches documentaires, Bibliothèque nationale de France (département des manuscrits) et université Paris-Sorbonne, 1993-1997.	Visiting Lecturer (gaikokujin kyôshi), université de Kyoto, Japon, 1997-1999.	Attaché temporaire d’enseignement et de recherche, université de Picardie Jules Verne, 2000-2001.	Maître de conférences, université Jean Moulin Lyon 3, 2001-2004.	Maître de conférences, université Paris 8 Vincennes Saint-Denis, 2004-2006.	Professeur, université d’Orléans, 2006-2009.	Professeur, université Paris Nanterre, 2009-2019.	Professeur du Collège de France, chaire Littératures comparées, depuis 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invitations sur chaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Professeur invité, Institute of English Studies, School of Advanced Study, University of London, Royaume-Uni, 2011, 2013, 2016 et 2018.	Professeur invité, Department of French Studies, Brown University, États-Unis, 2013.	Délégation au CNRS, 2013-2014.	Fellow, Wissenschaftskolleg zu Berlin, Allemagne, 2014-2015.	Professeur invité, Scuola di Studi Superiori Giacomo Leopardi, Università di Macerata, Italie, 2019.	Chaire Ernst Robert Curtius, Universität Bonn, Allemagne, 2022.	Professeur invité, Université d’Anvers, Belgique, 2022.	Professeur invité, The Oxford Research Center for Humanities, University of Oxford, Royaume-Uni, 2022.	Professeur invité, Institute of French Cultural Studies, Dartmouth College, États-Unis, 2024.	Professeur invité, Tokyo College, Université de Tokyo, Japon, 2025.	Professeur invité, Académie du Royaume du Maroc, Maroc, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	3e prix de thème latin, 2e accessit de version grecque, Concours général, 1983.	Membre de l’Institut universitaire de France, 2004.	Prix Montyon de littérature et de philosophie de l’Académie française, 2010.	International Francqui Professor, Belgique, 2022.	Membre de l’Academia Europaea, 2022.	Malcolm Bowie Memorial Lecture, British Comparative Literature Association, 2022.	Prix Pierre-Georges Castex de l’Académie des sciences morales et politiques, 2024.	Chevalier de l’ordre des Arts et des Lettres, 2024.	Prix de littérature religieuse, mention spéciale, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Jury de l’agrégation externe de lettres modernes, 2005.	Directeur du centre de recherche Méta sur les littératures et les civilisations (EA 4230), université d’Orléans, 2006-2009.	Jury du prix Le Monde de la recherche universitaire, 2006-2009.	Délégué scientifique auprès de l’Agence d’évaluation de la recherche et de l’enseignement supérieur (AERES), 2007-2009.	Conseil d’administration de la Société française de littérature générale et comparée, 2007-2011.	Conseil d’administration de la Bibliothèque nationale de France, 2007-2013.	Comité scientifique sectoriel en sciences humaines et sociales de l’Agence nationale de la recherche (ANR), 2007-2008, 2011-2013.	Responsable de l’équipe Valéry, Institut des textes et manuscrits modernes (UMR 8132), École normale supérieure – CNRS, 2007-2014.	Conseil scientifique de la recherche et des études de la délégation aux arts plastiques, ministère de la Culture et de la Communication, 2008-2010.	Jury de la Fondation Thiers (Institut de France – CNRS), 2011-2014.	Conseil d’administration de l’association Guillaume Budé, depuis 2011.	Directeur de l’école doctorale Lettres, langues, spectacles (ED 138), université Paris Nanterre, 2012-2019.	Conseil scientifique de la Maison des sciences de l’homme et de la société, université de Poitiers, 2013-2016.	Comité d’orientation de l’Alliance Athena, 2013-2017.	Directeur adjoint du Centre de recherche en littérature et poétique comparées (EA 3931), université Paris Nanterre, 2014-2019.	Conseil d’administration de l’association Antiquité Territoire des Écarts, depuis 2014.	Membre titulaire du Conseil national des universités, 10e section (littératures comparées), 2015-2016.	Jury des chaires internationales Blaise Pascal (Fondation de l’École normale supérieure), 2015-2017.	Conseil scientifique du Wissenschaftskolleg zu Berlin, 2016-2022.	Bureau et commission des emplois du Collège de France, depuis 2020.	Conseil scientifique de la Fondation du Collège de France, depuis 2021.	Conseil scientifique de la Bibliothèque nationale de France, depuis 2021.	Comité de pilotage du Centre André Gide – Jean Schlumberger de la Fondation des Treilles, depuis 2022.	Conseil scientifique de la Fondation Einstein de Berlin, depuis 2025.	Membre actuel ou honoraire des comités de rédaction d’Actes de savoir, Itinéraires, Revue d’histoire littéraire de la France, Silène, Genesis, Authorship, Littérature et Nation, Bibliothèque comparatiste, Revue italienne d’études françaises, Cahiers comparatistes d’études francophones, Comparative Studies in Modernism, L’Illuminista, Dacoromania litteraria, Odradek, Littera, Journal of Latin Cosmopolitanism and European Literatures, Revue électronique de littérature française, Romanic Review, InVerbis : Lingue Letterature Culture, Annali – Sezione romanza, Palgrave Studies in Modern European Literature, Revue de littérature comparée, Fabula-LHT.	Comité d’honneur de la Revue de littérature comparée.	Expertises : université de Nice, Fonds national suisse de la recherche scientifique (FNS), Agence nationale de la recherche (ANR), Fonds de la recherche scientifique – Flandre (FWO Vlaanderen, Belgique), Science in Context (Cambridge University Press), Maison des sciences de l’homme de Lorraine, Philosophical Enquiries, Edinburgh University Press, Romanic Review (Columbia University), Princeton University (États-Unis), Université Paris Sciences et Lettres (PSL), Modernism / Modernity (Johns Hopkins University Press), Partial Answers : Journal of Literature and the History of Ideas (Johns Hopkins University Press), Presses universitaires de Vincennes, université de Liège (Belgique), Fondation Maison des sciences de l’homme, Orbis Litterarum : International Review of Literary Studies (Copenhague), université de Bâle (Suisse), université de Strasbourg, université de Vienne (Autriche), KU Leuven (Belgique), Éditions du Collège de France, The British Academy, Fabula-LHT.	16 thèses et habilitations dirigées et soutenues, 2 thèses de doctorat en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Naissance de la critique moderne : la littérature selon Eliot et Valéry (1889-1945), Arras, Artois Presses Université, 2002.	L’Adieu à la littérature : histoire d’une dévalorisation (XVIIIe-XXe siècle), Paris, Les Éditions de Minuit, 2005. Traductions néerlandaise (Amsterdam, Querido, 2008), roumaine (Bucarest, Romania Press, 2008) et japonaise (Tokyo, Suiseisha, 2019).	Vie du lettré, Paris, Les Éditions de Minuit, 2009. Prix Montyon de l’Académie française, 2010. Traductions italienne (Milan, Guanda, 2011), japonaise (Tokyo, Suiseisha, 2017) et anglaise (Londres, Hermits United, 2025).	Le Tombeau d’Œdipe. Pour une tragédie sans tragique, Paris, Les Éditions de Minuit, 2012. Prix de la Revue des deux mondes, sélection finale, 2012. Traductions italienne (Pise, Edizioni ETS, 2014), japonaise (Tokyo, Suiseisha, 2019), anglaise (Verso Books, 2022) et grecque (Athènes, Plethron, 2023).	La Haine de la littérature, Paris, Les Éditions de Minuit, 2015. Prix Décembre, sélection, 2015. Prix littéraire Paris-Liège, sélection, 2016. Book of the Week, Times Higher Education, 2018. The 80 Best Books of 2018, PopMatters. Best Sellers 2018 in Literary Criticism, Library Journal. Traductions espagnole (Cali, Colombie, Universidad del Valle, 2017), américaine (Cambridge, Massachusetts, Belknap Press of Harvard University Press, 2018), grecque (Athènes, Ekdoseis Polis, 2019), brésilienne (Jundiaí, Paco Editorial, 2019) et polonaise (Gdańsk-Łódź, Słowo/obraz terytoria – Wydawnictwo Uniwersytetu Łódzkiego, 2023).	Un savoir gai, Paris, Les Éditions de Minuit, 2018. Honneur de La Cause littéraire, meilleur essai, 2018.	Vivre dans la bibliothèque du monde, Paris, Collège de France / Fayard, 2020 ; rééd., Paris, Editions du Collège de France, 2024. Édition en ligne : Vivre dans la bibliothèque du monde, avant-propos de Thomas Römer, préface d’Antoine Compagnon, Paris, Éditions du Collège de France, 2020, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/10102</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Traduction arabe (Beyrouth, Dar al-Jadid, 2023).	Des étoiles nouvelles. Quand la littérature découvre le monde, Paris, Les Éditions de Minuit, 2021.	Un été avec don Quichotte, Paris, Éditions des Équateurs / France Inter, 2024. Traductions italienne (Turin, EDT, 2025) et coréenne (Séoul, Mujintree, 2025).	Libraries of the Mind, Princeton, Princeton University Press, 2025. 50 Notable Works of Nonfiction from 2025, The Washington Post.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Écriture / figure, dir. Geneviève Schaeffer, Jo Yoshida, Yasusuke Oura, William Marx, Hitoshi Usami et Anne-Marie Christin, présentation par William Marx, Équinoxe. Revue internationale d’études françaises, Kyoto, nº 17-18, printemps 2000.	Les Arrière-gardes au XXe siècle : l’autre face de la modernité esthétique, dir. William Marx, Paris, Presses universitaires de France, 2004 ; rééd. coll. « Quadrige », 2008.	Jean Prévost aux avant-postes, dir. Jean-Pierre Longre et William Marx, préface de Jérôme Garcin, Bruxelles, Les Impressions nouvelles, 2006.	Le Récit, dir. William Marx, Actes de savoirs. Revue interdisciplinaire de l’Institut universitaire de France, Paris, Presses universitaires de France, nº 4, 2008.	Valéry et l’idée de littérature, dir. William Marx, Fabula, 8 avril 2011, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/colloques/sommaire1408.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	La Nouvelle Revue française : les colloques du centenaire (Paris, Bourges, Caen), dir. Alban Cerisier, Marie-Odile Germain, Anne-Rachel Hermetet, William Marx, Pascal Mercier et Claire Paulhan, Paris, Gallimard, 2013.	Paul Valéry, en théorie, dir. William Marx, Littérature, Paris, Larousse, nº 172, décembre 2013.	Le Lettré : définitions et enjeux, dir. Andrei Minzetanu et William Marx, Silène, 2017, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-silene.com/f/index.php?sp=colloque&colloque_id=16</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Nouvelles recherches sur la littérature, dir. William Marx et Cyril Rouanet, Acta Fabula, septembre 2024, vol. 25, nº 8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/revue/sommaire18451.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Valéry au Collège de France, dir. William Marx et Matilde Manara, Paris, Éditions du Collège de France, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions critiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Paul Valéry, Cahiers 1894-1914, tomes VI-XII, sous la direction de Nicole Celeyrette-Pietri, Paris, Gallimard, 1997-2012.	Paul Valéry, Cahiers 1894-1914, tome XIII, sous la direction de Nicole Celeyrette-Pietri et William Marx, préface de Michel Deguy, Paris, Gallimard, 2016.	Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), éd. Ze’ev Rosenkranz, trad. Stéphane Zékian, préface et note éditoriale de William Marx, Paris, Éditions Payot & Rivages, 2019.	T. S. Eliot, « Notes sur le cours de Bergson au Collège de France (1910-1911) », édition et présentation par William Marx, Annales bergsoniennes, Paris, Presses universitaires de France, vol. IX, 2020, p. 11-48.	Paul Valéry, Cours de poétique, tome I : Le corps et l’esprit (1937-1940) ; tome II : Le langage, la société, l’histoire (1940-1045), édition établie, présentée et annotée par William Marx, Paris, Gallimard, 2023, 2 vol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et contributions à des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antiquité classique, littératures et arts avant 1800 et leurs rémanences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Le couronnement de Voltaire, ou Pétrarque perverti », Histoire, Économie et Société, 20e année, nº 2, 2e trimestre 2001, p. 199-210.	« Du tremblement de terre de Lisbonne à Auschwitz et Adorno : la crise de la poésie », Les Temps modernes, 60e année, nº 630-631, mars-juin 2005, p. 5-26.	« Léonard et le mystère de l’esprit : Valéry, Freud et les occultistes », Revue de langue et littérature françaises, Société de langue et littérature françaises de l’université de Tokyo, nº 40, septembre 2010, p. 177-195.	« La véritable catharsis aristotélicienne : pour une lecture philologique et physiologique de la Poétique », Poétique, nº 166, avril 2011, p. 131-154.	« The Case for an Ethology of Scholarship », Society (États-Unis), vol. 48, nº 4, juillet-août 2011, p. 342-347.	« Corps et pensée au XVIIe siècle », Critique, nº 775, décembre 2011, p. 1002-1005.	« Il “mistero” Leonardo : Valéry e Freud tra occultismo e razionalismo », dans Romano Nanni et Antonietta Sanna, dir., Leonardo da Vinci : interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry, Florence, Olschki, 2012, p. 169-183.	« Agitateur des lettres », entretien avec Jean-Louis Jeannelle, Le Monde, supplément Le Monde des livres, 30 mars 2012, p. 10.	« La majorité des tragédies finissaient bien ! », entretien avec Sophie Pujas, Le Point Références, nº 40 (« La Grèce et ses mythes »), juillet-août 2012, p. 86-87.	« Réponse à la réponse de C. W. Veloso sur la catharsis », Fabula, Atelier de théorie littéraire, 16 janvier 2013, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/atelier.php?Catharsis._Reponse_a_Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_ William_Veloso.	« Le Tombeau d’Œdipe : entretien avec William Marx », propos recueillis par Alexandre Prstojevic, Vox Poetica, mis en ligne le 22 mai 2013, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.vox-poetica.com/entretiens/intMarx.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Œdipe au Japon, ou ce que le nô fait à la tragédie grecque », Études de langue et littérature françaises (Société japonaise de langue et littérature françaises, Tokyo), nº 103, août 2013, p. 3-23.	« Peut-on connaître la vérité sur la tragédie grecque ? », dans Olivier Guerrier, dir., La Vérité, Saint-Étienne, Publications de l’université de Saint-Étienne, coll. « Les colloques de l’Institut universitaire de France », 2014, p. 197-206.	« Poussin et ses mystères », Critique, nº 822, novembre 2015, p. 902-913.	« Catharsis », dans Mathilde Bernard, Alexandre Gefen et Carole Talon-Hugon, dir., Arts et Émotions, Paris, Armand Colin, 2015, p. 63-69.	« La littérature est l’ennemie préférée », entretien avec Johan Faerber, Diacritik, 29 janvier 2016, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://diacritik.com/2016/01/29/le-grand-entretien-william-marx-la-litterature-est-lennemie-preferee/#more-7348</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Ce que le comparatisme fait à l’Antiquité », dans Anne Tomiche et al., dir., Le Comparatisme comme approche critique / Comparative Literature as a Critical Approach, t. I : Affronter l’Ancien / Facing the Past, Paris, Classiques Garnier, 2017, p. 181-189.	« Les quatre haines de la littérature », Revue italienne d’études françaises, nº 7, novembre 2017, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rief.revues.org/1549</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Penser la littérature de l’extérieur », Acta Fabula, vol. 19, nº 1, janvier 2018, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/revue/document10648.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« When Rousseau Advocated for Book-Burning », Literary Hub, 2 mars 2018, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lithub.com/when-rousseau-advocated-for-book-burning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Catharsis et plaisir tragique selon Aristote », Chôra : revue d’études anciennes et médiévales (philosophie, théologie, sciences), nº 17, 2018, p. 163-180.	« Polémique blackfaces : “L’acteur n’a plus le droit de jouer l’autre” », entretien avec Christophe Ono-dit-Biot, Le Point, 29 mars 2019.	« É possível conhecer a verdade sobre a tragédia grega? », trad. Fábio Roberto Lucas, Opiniães. Revista dos Alunos de Literatura Brasileira, 8e année, nº 14, 2019, p. 158-165.	« Ce que la littérature nous apprend de l’épidémie », dans Une boussole pour l’après, Paris, HumenSciences, 2020, p. 167-175. Repris dans Fabula. Atelier de théorie littéraire, avril 2020, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/atelier.php?Ce_que_la_litterature_fait_a_l_epidemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et sur les sites de la Fondation du Collège de France, de la Société française de littérature générale et comparée et de la British Comparative Literature Association.	« Dans le cas des pandémies, l’humanité devient un personnage littéraire », entretien avec Marion Rousset, Télérama, 16 mai 2020, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.telerama.fr/livre/william-marx,-du-college-de-france-dans-le-cas-des-pandemies,-lhumanite-devient-un-personnage,n6639202.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Grand regain de tragique », entretien avec Pauline Porro, Marianne, 3 juillet 2020, p. 52-54.	« Jamais l’Antiquité n’a défini la tragédie comme finissant mal », entretien avec Marion Cocquet, Le Point hors-série, janvier-février 2021, p. 36-38.	« How Canonization Transformed Greek Tragedy », in Damien Agut-Labordère et Miguel John Versluys, dir., Canonisation as Innovation: Anchoring Cultural Formation in the First Millenium BCE, Leyde, Brill, 2022, p. 164-177.	« Le mythe et le nom d’Europe : un sens à (ré)inventer », in Samantha Besson, dir., Inventer l’Europe, Paris, Odile Jacob, 2022, p. 27-34.	« 失われた文学作品の再発見 » [« Retrouver les œuvres perdues »], Nichifutsu Bunka, nº 92, mars 2023, p. 97-108.	« Rendre Don Quichotte populaire », entretien avec Henri de Monvallier, La Fringale culturelle, nº 31, juillet-août 2024, p. 20-23.	« Avec Don Quichotte, on entre dans le mécanisme même de l’imagination », entretien avec Julien Bisson, Le Un des libraires, été 2024, p. 7-8 de la seconde feuille.	« Le mystère Ovide : une affaire de bibliothèques », La Nouvelle Revue française, nº 663, novembre 2025, p. 38-48.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures et arts des XIXe-XXIe siècles, modernismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Antoine de Saint-Exupéry, Courrier Sud », dans Annie Angremy, dir., Les Plus Beaux Manuscrits des romanciers français, Paris, Bibliothèque nationale de France – Robert Laffont, « La Mémoire de l’encre », 1994, p. 318-321.	« Gaëtan Picon (1915-1976) », dans Marie-Françoise Quignard, dir., Le Mercure de France, cent un ans d’édition, Paris, Bibliothèque nationale de France, 1995, p. 116-117.	« François-René de Chateaubriand, Amour et Vieillesse (Love and old age) », dans Marie-Hélène Tesnière et Prosser Gifford, dir., Creating French Culture : Treasures from the Bibliothèque nationale de France, introd. Emmanuel Le Roy Ladurie, New Haven, Yale University Press, 1995, p. 402-404.	Catalogue du fonds Robert et Sonia Delaunay (cotes NAF 25637-25659), catalogue du fonds Georges Bernanos (cotes NAF 25637-25659), notice du manuscrit des Noyers de l’Altenburg d’André Malraux (cote NAF 25549), dans Catalogue des nouvelles acquisitions françaises du département des manuscrits de la Bibliothèque nationale de France, Paris, 1994-1997.	« Les manuscrits de Dominique Fernandez : une conscience d’écrivain », Revue de la Bibliothèque nationale de France, nº 6 (« Manuscrits d’écrivains du XXe siècle »), octobre 2000, p. 27-28 et pl. IV.	« La contestation de la critique universitaire en France et dans le monde anglophone (1920-1945) », EBOK (Département d’études françaises de l’université de Kobe), nº 13, 2001, p. 1-32.	« Musique et poésie pure : la fin d’un paradigme », Poétique, nº 131, septembre 2002, p. 357-367.	« Littérature : le temps des adieux ? », entretien avec Laurent Margantin, La Quinzaine littéraire, nº 912, 1er décembre 2005, p. 16-17.	« Jean Prévost, théoricien de la littérature », dans Jean-Pierre Longre et William Marx, dir., Jean Prévost aux avant-postes, préf. Jérôme Garcin, Bruxelles, Les Impressions nouvelles, 2006, p. 105-113.	« Borckett, sa vie, son œuvre », Le Monde des livres, supplément du journal Le Monde, 3 mars 2006, p. 2 ; repris dans Pierre Brunel, dir., Borges, souvenirs d’avenir, Paris, Gallimard, 2006, p. 385-389.	« Samuel Beckett, toujours radieux », entretien avec Alexandre Demidoff, Le Temps (Genève), nº 2452, 30 mars 2006, p. 33.	« Supersvjesna knjizevnost », Novi Izraz (Sarajevo), nº 33-34, juillet-décembre 2006, p. 16-26.	« Da konacno zavrsimo s esencijalistickom knjizevnoscu », Novi Izraz (Sarajevo), nº 33-34, juillet-décembre 2006, p. 27-32.	« Épuiser l’adieu », entretien avec Mathieu Larnaudie et Oliver Rohe, dans Devenirs du roman, Paris, Naïve, coll. « Inculte / Naïve », 2007, p. 41-54.	« Rãmas bun literaturii », Vatra (Bucarest), vol. XXXV, nº 445 (4-2008), avril 2008, p. 45-53.	« Il dialogo che anticipò Borges », Il Corriere della Sera, 5 mai 2008, supplément « Roma », p. 9.	« Tommaso Landolfi, scrittore di “dopo la fine della letteratura” », L’Illuminista. Rivista di cultura contemporanea (Rome), nº 22-23, 8e année, janvier-août 2008, p. 213-223 ; repris dans Silvana Cirillo, dir., Cento anni di Landolfi, Rome, Bulzoni, 2010, p. 231-240.	« Rǎmas-bun literaturii şi destrămarea ideologiilor », Observator cultural (Bucarest), nº 488, 20 août 2009, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.observatorcultural.ro/articol/cultura-franceza-cultura-romana-dupa-douazeci-de-ani/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« The 20th Century: Century of the Arrière-Gardes? », dans Sascha Bru, Jan Baetens, Benedikt Hjartason, Peter Nicholls, Tania Ørum et Hubert van den Berg, dir., Europa ! Europa ? The Avant-Garde, Modernism and the Fate of a Continent, Berlin, De Gruyter, coll. « European Avant-Garde and Modernism Studies », 2009, p. 59-71.	« Le temps des crises : arrière-gardes et avant-gardes », dans Denis Pernot, dir., Péguy au cœur : de George Sand à Jean Giono. Mélanges en l’honneur de Julie Sabiani, Paris, Klincksieck, 2011, p. 149-161.	« La NRF et l’idée de littérature », dans Alban Cerisier, Marie-Odile Germain, William Marx et Pascal Mercier, dir., Positions de La NRF, dans La Nouvelle Revue française. Les colloques du centenaire, Paris, Gallimard, 2013, p. 97-100.	« Introduction », en collaboration avec Anne-Rachel Hermetet, dans Anne-Rachel Hermetet et William Marx, dir., La NRF, naissance d’un mythe, dans La Nouvelle Revue française. Les colloques du centenaire, Paris, Gallimard, 2013, p. 103-104.	« Transmission et mémoire », dans Jean-Louis Jeannelle, Marielle Macé et Michel Murat, dir., L’Histoire littéraire des écrivains, Paris, Presses de l’université Paris-Sorbonne, 2013, p. 125-137.	« Oshima ou la vision du mâle », Le Courage, Paris, Grasset, nº 1, 2015, p. 97-110.	« Avanguardie e retroguardie : per una complessità del modernismo », Allegoria (Palerme), 29e année, nº 75, janvier-juin 2017, p. 23-34.	« Einstein en Orient, ou l’expérience de la relativité », préface et note éditoriale, dans Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), trad. Stéphane Zékian, Paris, Éditions Payot & Rivages, 2019, p. 7-36.	« Mon poche de chevet : Le Mont Analogue de René Daumal », Le Monde, supplément Le Monde des livres, 76e année, nº 23358, 14 février 2020, p. 9.	« La préface », dans Jean-Michel Devésa, dir., Lire, voir, penser dans l’œuvre de Jean-Philippe Toussaint, Bruxelles, Les Impressions nouvelles, 2020, p. 7-11.	« 1913, the Year of the Arrière-garde? », dans Effie Rentzou et André Benhaïm, dir., 1913, the Year of French Modernism, Manchester, Manchester University Press, 2020, p. 109-120.	« Habiter une machine », dans Pierre Hyppolite et Marc Perelman, dir., Le Corbusier : l’art de se loger et de le dire, Nanterre, Presses universitaires de Paris Nanterre, 2020, p. 31-36.	« Transmissão e memória », trad. Dirceu Magri, Revista USP, São Paulo, Universidade de São Paulo, nº 126, juillet 2020, p. 99-110.	« Letteratura e valori democratici », trad. Luciano Pellegrini, Il confronto letterario (université de Pavie), nº 75, juin 2021, p. 113-131.	« Chris Ware, Grand Prix du Festival d’Angoulême 2021 », entretien avec Romain Brethes, Le Point, 23 juin 2021.	« Sur la piste du Mont Analogue », entretien sur René Daumal avec Aureliano Tonet, Le Monde, 10 août 2021, p. 26 ; 15-16 août 2021, p. 26.	« Música e poesia pura : o fim de um paradigma », trad. Rita Loiola, Gragoatá (Brésil), vol. 27, nº 57, 2022, p. 70-85.	 « Littérature et valeurs démocratiques », dans Olivier Bessard-Banquy, dir., Splendeurs et misères de la littérature. Ou la démocratisation des lettres, de Balzac à Houellebecq, Paris, Armand Colin, 2022, p. 395-413.	« Echenoz et le clinamen », Cahiers de L’Herne, nº 139 : « Jean Echenoz », dir. Johan Faerber, 2022, p. 22-24.	« Sub signo Valerii », préface, in Grégoire Leprince-Ringuet, Les Entrelacs, Sainte-Colombe-sur-Gand, La Rumeur libre, 2024, p. 11-15.	« Dans les coulisses du Nobel de littérature », « Et si le Nobel de littérature sacrait deux lauréats ? », entretiens avec Youness Bousenna, Télérama, nº 3900, 9 octobre 2024, p. 30-32 ; telerama.fr, 8 octobre 2024.	« Ce palmarès est magnifique ! », entretien avec Youness Bousenna sur le palmarès des 25 meilleurs romans du XXIe siècle, Télérama, nº 3925, 2 avril 2025, p. 28.	« Les Désarrois de l’élève Törless, de Robert Musil », entretien avec Raphaëlle Simon, Famille chrétienne, nº 2477, 5 juillet 2025, p. 34.	« L’élégie de la modernité », Revue italienne d’études françaises, nº 15, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/rief/14073</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Valéry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Un “roman” sans l’arbitraire ? Les premiers Cahiers de Valéry comme forme narrative », Rémanences, nº 4/5 (« Paul Valéry, l’avenir d’une écriture »), juin 1995, p. 121-129.	« L’auctoritas du poète dans l’œuvre critique de Valéry », Secolul 20 (Bucarest), nº 7-12 (364-369) (« Valéry »), 1995, p. 146-152.	« The Dialogues and Mon Faust : The Inner Politics of Thought », dans Paul Gifford et Brian Stimpson, dir., Reading Paul Valéry : Universe in Mind, Cambridge University Press, 1998, p. 155-169.	« Valéry et le bouddhisme : essai de généalogie intellectuelle », dans Kunio Tsunekawa, dir., Paul Valéry : dialogues Orient et Occident, Paris, Lettres modernes Minard, 1999, p. 203-215.	« Valéry », dans Philippe Hamon et Denis Roger-Vasselin, dir., Le Robert des grands écrivains de langue française, Paris, Dictionnaires Le Robert, 2000, p. 1348-1360.	« Paul Valéry, Le Cimetière marin », dans Livres du Cabinet de Pierre Bérès, Chantilly, Musée Condé - Château de Chantilly, 2003, p. 168-169.	« Une lecture hégélienne de l’histoire littéraire », dans Paul Gifford, Robert Pickering et Jürgen Schmidt-Radefeldt, dir., Paul Valéry de tous les points de vue. Hommage à Judith Robinson-Valéry, Paris, L’Harmattan, 2003, p. 143-148.	« Valéry, Flaubert et les oiseaux qui marchent : généalogie d’une image », Revue d’histoire littéraire de la France, 103e année, nº 4, octobre-décembre 2003, p. 919-931.	« Grammaire et genèse : le travail syntaxique dans les brouillons de La Jeune Parque », dans Françoise Haffner, Micheline Hontebeyrie et Robert Pickering, dir., « La Jeune Parque », des brouillons au poème : nouvelles lectures génétiques, Caen, Lettres modernes Minard, « La Revue des lettres modernes : Paul Valéry », nº 11, 2006, p. 149-161.	« Les deux poétiques de Valéry », dans William Marx, dir., Paul Valéry et l’idée de littérature, 8 avril 2011, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> colloques/document1426.php.	« L’hypertexte des Cahiers », Le Magazine littéraire, hors-série : « Paul Valéry, écrivain malgré lui », automne 2011, p. 44-47.	« Valéry : une poétique du sensible », Aisthesis (université de Florence), vol. 5, nº 1 : « Paul Valéry : strategie del sensibile », 2012, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fupress.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Quelle poétique de Valéry pour la revue Poétique ? », Fabula-LhT, nº 10 (« L’aventure Poétique »), décembre 2012, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/lht/10/index.php?id=447</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Trente ans après », Littérature, nº 172, décembre 2013, p. 3-5.	« Le poète et le ready-made », Littérature, nº 172, décembre 2013, p. 56-61.	« Pureté poétique et modernité : Valéry, Maurras, Adorno », dans Didier Alexandre et Thierry Roger, dir., Puretés et impuretés de la littérature (1860-1940), Paris, Classiques Garnier, 2015, p. 291-303. Repris dans Forschungen zu Paul Valéry, nº 27, 2014, p. 85-102.	« Genèse de la génétique : Valéry, Duchamp et les économistes », dans Pierre-Marc de Biasi et Anne Herschberg Pierrot, dir., L’Œuvre comme processus, Paris, CNRS Éditions, 2017, p. 45-52.	« Les trois mains », préface, dans Jean-Philippe Biehler, Le Goût de la main dans l’Œuvre-Valéry (études et essais), Paris, L’Harmattan, 2017, p. 9-14.	« De quoi Valéry est-il le nom ? », Valéry Kenkyu – Bulletin japonais d’études valéryennes (Tokyo), nº 7, 2017, p. 18-25.	« Valéry et la science des rêves », dans Paul Valéry et les sciences, Saint-Clément-de-Rivière, Éditions Fata Morgana, 2017, p. 79-105.	« Valéry to kôkoku » [Valéry et la publicité], dans Nobutaka Miura et Masanori Tsukamoto, dir., Valéry ni okeru uta to geijutsu [La Poésie et les Arts chez Paul Valéry], Tokyo, Suiseisha, 2018, p. 273-288.	« Valéry, “le moins freudien des hommes” ? », dans Antoine Compagnon et Céline Surprenant, dir., Freud au collège de France, Paris, Collège de France, coll. « Passage des disciplines », 4 décembre 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/5709</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Traduire, penser », préface, dans David Elder, Paul Valéry et l’acte de traduire, Paris, Classiques Garnier, 2019, p. 11-14.	« Valéry et Einstein, ou le poème de la relativité », dans Antoine Compagnon et Céline Surprenant, dir., Einstein au Collège de France, Paris, Collège de France, 2020, p. 55-68, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/9398</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Le cours de Poétique de Valéry enfin publié », Lettre de la Fondation du Collège de France, nº 25, février 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondation-cdf.fr/2022/02/08/le-cours-de-poetique-de-valery-enfin-publie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Une philosophie générale de l’être humain », entretien sur le Cours de poétique de Paul Valéry avec Nicolas Weill, Le Monde, nº 24262, 6 janvier 2023, supplément Le Monde des livres, p. 3.	« Un causeur, un improvisateur de génie », entretien sur le Cours de poétique de Paul Valéry avec Frédérique Roussel, Libération, nº 12927, 14-15 janvier 2023, p. 35-36.	« Une anthropologie de l’esprit » (sur le Cours de poétique de Paul Valéry), Le Grand Continent, 21 janvier 2023.	« La Poétique retrouvée de Valéry », entretien avec Alexandra Follonier, Acta Fabula, vol. 24, nº 2, février 2023, DOI : 10.58282/acta.15905, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Paul Valéry, médecin de l’intelligence », débat entre William Marx et Olivier Houdé, par Gilles Noussenbaum, Décision & Stratégie Santé, printemps 2023, nº 334, p. 26-29.	« Lire sur la Sorgue : William Marx a retrouvé des inédits de Paul Valéry et nous donne rendez-vous ce samedi pour les découvrir », entretien avec Mireille Hurlin, L’Écho du mardi, Avignon, 18 mai 2023.	« Sub signo Valerii », préface, in Grégoire Leprince-Ringuet, Les Entrelacs, Sainte-Colombe-sur-Gand, La Rumeur libre, 2024.	« Je vous remercie d’avoir suivi ces leçons », introduction, in William Marx et Matilde Manara, dir., Valéry au Collège de France, Paris, Éditions du Collège de France, 2025, p. 11-16.	« Paul Valéry, critique de la Belle Époque », in Stéphanie Bertrand et Pierre Masson (dir.), La Belle Époque de la critique : la critique littéraire, de Barrès à Gide et Valéry, Paris, Classiques Garnier, 2025, p. 263-275.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. S. Eliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Comment T. S. Eliot reçut le prix Nobel de Paul Valéry », Lettres actuelles. Magazine francophone européen de la recherche en lettres, nº 10, janvier-février 1996, p. 90-96.	« Penser la traduction, traduire le texte : la traduction transparente chez Eliot et Valéry », Testo a fronte. Semestrale di teoria e pratica della traduzione letteraria (Milan), nº 18, mars 1998, p. 85-97.	« Le manuscrit existe-t-il ? Le débat Valéry-Eliot », Équinoxe. Revue internationale d’études françaises (Kyoto), nº 17-18 (« Écriture / figure », dir. William Marx et al.), printemps 2000, p. 220-227.	« Eliot, Valéry et la critique des professeurs », dans Francis Marcoin et Fabrice Thumerel, dir., Manières de critiquer, Arras, Artois Presses Université, 2001, p. 83-96.	« Two Modernisms : T. S. Eliot and La Nouvelle Revue française », dans Elisabeth Däumer et Shyamal Bagchee, dir., The International Reception of T. S. Eliot, Londres, Continuum, 2007, p. 25-35.	« T. S. Eliot en France : une réception problématique », Textuel (université Paris-VII), nº 53 (« Modernité / Modernism »), 2008, p. 89-95.	« Les deux modernismes. T. S. Eliot et la NRF », The Romanic Review, vol. 99, nº 1-2, janvier-mars 2008, p. 57-68.	« Maurras, Eliot : du classicisme », The Romanic Review, vol. 100, nº 1-2 (« Literary Histories of Literatures »), janvier-mars 2009, p. 67-79.	« Traditions et modernités : Eliot face à la temporalité française », Itinéraires. Littérature, textes, cultures, nº 3 : « Modernités occidentales et extra-occidentales », dir. Xavier Garnier et Anne Tomiche, 2009, p. 77-88.	« Paris », dans Jason Harding, dir., T. S. Eliot in Context, Cambridge, Cambridge University Press, 2011, p. 25-32.	« Eliot and Maurras on Classicism », dans Benjamin G. Lockerd, dir., T. S. Eliot and Christian Tradition, Lanham (Maryland), Rowman and Littlefield, 2014, p. 77-88.	« Le modernisme entre internationalisme et nationalisme. T. S. Eliot : Paris aller-retour », dans Thomas Hunkeler, dir., Paradoxes de l’avant-garde : la modernité artistique à l’épreuve de sa nationalisation, Paris, Classiques Garnier, 2014, p. 37-48.	« Eliot and France, France and Eliot », préface, dans Jayme Stayer, dir., T. S. Eliot, France, and the Mind of Europe, Newcastle upon Tyne, Cambridge Scholars Publishing, 2015, p. X-XIV.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature générale et comparée, épistémologie de la discipline</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Écriture / figure » [introduction du volume], Équinoxe. Revue internationale d’études françaises (Kyoto), nº 17-18 (« Écriture / figure »), printemps 2000, p. I.	« Le canon, les classiques et l’admiration : réflexions à partir de Harold Bloom », dans Delphine Denis et Francis Marcoin, dir., L’Admiration, Arras, Artois Presses Université, 2004, p. 43-52.	« Penser les arrière-gardes », dans William Marx, dir., Les Arrière-gardes au XXe siècle : l’autre face de la modernité esthétique, Paris, Presses universitaires de France, 2004 ; rééd. coll. « Quadrige », 2008, p. 5-19.	« Le dépassement de la littérature », Critique, nº 715, décembre 2006, p. 991-1003.	« Revaloriser l’enseignement littéraire », dans Paolo Tamassia, dir., A che serve la Letteratura ? (e il suo insegnamento), Tarente (Italie), Lisi, 2007, p. 47-56.	« Les résistances théoriques à la critique génétique », dans Paul Gifford et Marion Schmid, dir., La Création en acte : devenir de la critique génétique, Amsterdam, Rodopi, 2007, p. 51-63.	« Y a-t-il un temps occidental ? », dans Masanori Tsukamoto, dir., La Conception du temps humain et ses métamorphoses dans la littérature française. Research Project Report, Tokyo, université de Tokyo, Graduate School of Humanities and Sociology, avril 2007, p. 143-156.	« La littérature est-elle d’arrière-garde ? », dans Masanori Tsukamoto, dir., La Conception du temps humain et ses métamorphoses dans la littérature française. Research Project Report, Tokyo, université de Tokyo, Graduate School of Humanities and Sociology, avril 2007, p. 191-204.	« Littérature et critique », dans Anne Tomiche et Karl Zieger, dir., La Recherche en littérature générale et comparée en France en 2007 : bilan et perspectives, Valenciennes, Société française de littérature générale et comparée – Presses universitaires de Valenciennes, 2007, p. 185-193.	« L’autodestituzione della letteratura », Ágalma. Rivista di studi culturali e di estetica (Rome), nº 15, mars 2008, p. 22-31.	 « De geschiedenis van een ontwaarding », entretien avec Annemiek Neefjes, Literatuurplein (Pays-Bas), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.literatuurplein.nl/mededeling.jsp?medId=2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 juin 2008.	 « De literatuur is dood. Leve de literatuur », entretien avec Bert Bultinck, De Morgen (Bruxelles), 4 juin 2008, p. 8-9 du supplément « Uitgelezen ».	« De toekomst van de literatuur », entretien avec Jürgen Pieters, De Leeswolf (Anvers), nº 6, septembre 2008, p. 459-460.	 « Le récit et le réel », Actes de savoirs. Revue interdisciplinaire de l’Institut universitaire de France (Presses universitaires de France), nº 4 : « Le récit », 2008, p. 7-12.	« Colères de lettrés », dans Martine Boyer-Weinmann et Jean-Pierre Martin, dir., Colères d’écrivains, Nantes, Cécile Defaut, 2009, p. 179-193.	« Bungaku ha kouei ka ? », dans Masanori Tsukamoto et Masao Suzuki, dir., « Zenei » to ha nani ka ? « Kouei » to ha nani ka ? Bungakushi no kyokou to kindaisei no jikan, Tokyo, Heibonsha, 2010, p. 37-55.	« La littérature n’est plus ancrée dans un lieu », entretien avec Alexis Brocas, Le Magazine littéraire, nº 506, mars 2011, p. 13.	« Est-il possible de parler de la fin de la littérature ? », dans Dominique Viart et Laurent Demanze, dir., Fins de la littérature, t. II, Paris, Armand Colin, 2012, p. 25-34.	« La tentation anthologique de l’histoire littéraire », Euresis : cahiers roumains d’études littéraires et culturelles (Bucarest), nº 1-4, 2012, p. 247-254.	« Penser les arrière-gardes », Euresis : cahiers roumains d’études littéraires et culturelles (Bucarest), nº 1-4, 2012, p. 255-265.	« Manies et lubies des érudits », Le Magazine littéraire, nº 524, octobre 2012, p. 76-77.	« Ci-gît et renaît la littérature », Le Magazine littéraire, nº 525, novembre 2012, p. 78-79.	« Comment parler de paradigmes collectifs », entretien avec Pierre Bayard, Formes poétiques contemporaines (Presses universitaires du Nouveau Monde), nº 9, 2012, p. 15-28.	« Critique littéraire et critique yaourtière », Les Temps modernes, nº 672, janvier-mars 2013, p. 47-52.	« Brève histoire de la forme en littérature », Les Temps modernes, nº 676, novembre-décembre 2013, p. 35-47.	« L’éthos lettré : au-delà ou en deçà de la littérature ? », entretien avec Mathieu Messager et Anne Sennhauser, Les Cahiers du Ceracc, nº 6, juillet 2013.	« Breve storia della forma in letteratura », trad. Giuliana Ferreccio, CoSMo : Comparative Studies in Modernism (université de Turin), nº 4, 2014, p. 151-161.	« L’avant-gardisme est-il caduc ? D’une double palinodie de Hans Robert Jauss », dans Wolfgang Asholt, dir., Avantgarde und Modernismus : Dezentrierung, Subversion und Transformation im literarisch-künstlerischen Feld, Berlin, De Gruyter, 2014, p. 35-46.	« De Platon à Sarkozy, ces viles attaques contre la littérature », entretien avec Juliette Cerf, Télérama, 15 octobre 2015, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.telerama.fr/livre/de-platon-a-sarkozy-ces-attaques-contre-la-litterature,132677.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Hans Robert Jauss : de l’incertitude en matière de saloperie », Le Courage, Paris, Grasset, nº 2, 2016, p. 269-286.	« La haine vaut mieux que l’indifférence », entretien avec Stéphane Duchêne, Le Petit Bulletin (Lyon), nº 829, 2 mars 2016, p. 18.	« Approcher la littérature par réflexion », Romanische Studien, nº 4, 2016, p. 133-139, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.romanischestudien.de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« “État poétique” contre poésie : une crise de définition », Fabula-LhT, nº 18 (« Un je-ne-sais-quoi de “poétique” »), avril 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org/lht/18/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> marx.html.	« Le lettré comme problème », dans Andrei Minzetanu et William Marx, dir., Le Lettré : définitions et enjeux, Silène, 2017, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-silene.com/f/index.php?sp=comm&comm_id</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> =199.	« Literatura y crítica », trad. Juan Moreno Blanco, dans A. Tomiche et K. Zieger, dir., Investigación en literatura general y comparada en Francia – Balance y perspectivas, Cali (Colombie), Universidad del Valle, 2017, p. 221-230.	« Pourquoi défendre la littérature ? », Futsugo Futsubungaku Kenkyû – Revue de langue et littérature françaises, Société de langue et littérature françaises de l’université de Tokyo, nº 51, 2018, p. 235-256.	 « Breve historia de la forma en literatura », trad. Carlos Walker, Estudios de Teoría Literaria. Revista digital : artes, letras y humanidades, vol. 8, nº 16, juillet 2019, p. 283-290.	« La revanche de Don Quichotte », Le Monde, 28 décembre 2019, supplément « Les 101 romans des lecteurs du Monde », p. 7.	« Le formatage des consciences est partout », entretien avec Christophe Ono-dit-Biot et Romain Brethes, Le Point, nº 2475, 30 janvier 2020, p. 107-109.	« Ce que la littérature nous apprend », entretien avec Hélène Frouard, Sciences humaines, nº 326, juin 2020, p. 24-27 ; repris sous le titre « La lecture comme expérience de l’altérité », Sciences humaines, hors-série nº 26 (« Comment la littérature peut changer nos vies »), juin-juillet 2021 ; repris dans Héloïse Lhérété, dir., Comment la littérature peut changer nos vies, Auxerre, Éditions Sciences humaines, 2022.	« Paradoxes de la vérité littéraire », Revue italienne d’études françaises, nº 10, novembre 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/rief/6222</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Autour des étoiles », entretien avec Perrine Coudurier et Matthieu Vernet, Acta Fabula, vol. 22, nº 3, mars 2021, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/acta/document13507.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’érudition, c’est l’altérité », entretien avec Brigitte Chapelain, Hermès, nº 87, 2021, p. 44-58.	« Comparatisme et nationalisme au lendemain de la Grande Guerre », Revue de littérature comparée, vol. 95, nº 1, janvier-mars 2021, p. 72-79.	« Collège de France : dans la cour des grands », entretien avec Marie-Charlotte Provot, Virus de la culture, 15 avril 2021.	« William Marx : “La cancel culture n’est pas une culture” », entretien avec Rat Devil, Gonzaï, nº 38, juillet 2021, p. 20-25.	القراءة بوصفها تجربة للغيرية [« La lecture comme expérience de l’altérité »], entretien, trad. Elhassan Aylaj, Arrafid, Émirats arabes unis, 7 février 2022.	« ChatGPT aura-t-il un jour le Nobel de littérature ? » et « L’intelligence artificielle ne connaît pas encore le style Duras », entretiens avec Julie Rambal, Le Temps (Genève), 14 janvier 2023, p. 34-35.	« Littératures comparées », Annuaire du Collège de France, nº 120 (2019-2020), 2023, p. 199-210.	« Des livres et des hommes », entretien avec Victor Dumiot et William Emmanuel, Bastille Magazine, nº 19, juillet-août 2023, p. 48-53.	« Il faut envisager la lecture comme un “sport intellectuel” », entretien avec Lou Héliot, Le Un des libraires, été 2023.	« How to Become a Comparatist », Comparative Critical Studies, vol. 21, nº 1, 2024, p. 77-91.	« La littérature est le moyen de penser un ailleurs face à une réalité qui s’écroule », entretien avec Martin Bernier, Le Figaro, nº 24880, 21 août 2024, p. 19.	« La littérature est l’art le plus démocratique », entretien avec Benoît Hervieu-Léger et Martin Monti-Lalaubie, Revue Projet, nº 404, février-mars 2025, p. 14-18.	« Pourquoi la littérature comparée ? », Revue des sciences humaines et sociales de l’Académie du Royaume du Maroc, vol. 4, nº 1, 2025, p. 13-28.	« Que lire cet été ? », entretien avec Lou Héliot, Le Un hebdo, nº 553, 9 juillet 2025.	« L’enjeu de la littérature comparée », entretien avec Lili Auriat, L’Éléphant, nº 52, automne 2025, p. 115-117.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèques mentales et bibliothèque mondiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Pour une bibliothèque mondiale », Le Monde, 76e année, nº 23338, 22 janvier 2020, p. 27.	« La bibliothèque idéale existe-t-elle ? », entretien avec Lorraine Rossignol, Télérama, nº 3676, 24 juin 2020, p. 16-18.	« Nos frontières mentales doivent évoluer », entretien avec Catherine Golliau, Le Point références, septembre-novembre 2020, p. 104-105.	« La bibliothèque déploie une cinquième dimension invisible à l’œil nu », entretien avec Johan Faerber, Diacritik, 5 mars 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://diacritik.com/2021/03/05/william-marx-la-bibliotheque-deploie-une-cinquieme-dimension-invisible-a-loeil-nu-des-etoiles-nouvelles/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	マイノリティとして生きる人間が「世界図書館」で文学を読むこと。平野啓一郎さんとウィリアム・マルクスさんが語る [« Comment les minorités lisent la littérature dans la “bibliothèque mondiale” : débat entre Keiichiro Hirano et William Marx »], Huffington Post Japan, 21 octobre 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.huffingtonpost.jp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Un peuple de bibliothécaires », préface, in Asma, La Bibliothèque imaginaire : Djibouti, Creil, Dumerchez, 2022, p. 9-10.	« Pour une bibliothèque mondiale », Littera. Revue de langue et littérature françaises (Tokyo), nº 8, mars 2023, p. 7-17.	« Les bibliothèques possibles », Carnets, deuxième série, nº 25, 2023, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/carnets/14239</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, DOI : 10.4000/carnets.14239.	« Le cerveau d’une bibliothèque », Le Pays lorrain. Revue de la Société d’histoire de la Lorraine et du Musée lorrain, 120e année, vol. 104, nº 2, juin 2023, p. 85-87.	« Les bibliothèques invisibles », résumé du cours 2020-2021, Annuaire du Collège de France, 121e année (2020-2021), 2024, p. 281-297.	« When Literature Meets Philosophy : A Conversation with William Marx on his latest work Libraries of the Mind », entretien avec Norm Goldman, Bookpleasures.com, 12 juillet 2025.	« Entrouvrir la porte de la bibliothèque mondiale », entretien avec Ada Ackerman et Félicie Faizand de Maupeou, in Ada Ackerman et Béatrice Picon-Vallin, dir., Bibliothèques à l’épreuve de la scène, La Fresnaie-Fayel, Otrante, 2025, p. 225-233.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sexualités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Non à la police des consciences et des corps. Contre la loi sur l’abolition de la prostitution », Le Monde, 22 décembre 2011, p. 21.	« L’interdiction de la prostitution est une chimère » (avec Élisabeth Badinter, Régine Deforges, Caroline Eliacheff, Élisabeth de Fontenay, Claude Habib, Nathalie Heinich, Claude Lanzmann, Véronique Nahoum-Grappe, Philippe Raynaud, Céline Spector et Georges Vigarello), Le Nouvel Observateur, nº 2494, 23 août 2012, p. 34.	« Non à une Église qui agit en lobby contre le mariage homosexuel ! » (avec Gilles Philippe), Le Monde, 7 novembre 2012, p. 16.	« Où est passée l’autorité morale de l’Église ? » (avec Gilles Philippe), Le Monde, 29 janvier 2014, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lemonde.fr/idees/article/2014/01/29/l-autorite-morale-perdue-de-l-eglise_4356371_3232.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« J’accuse ! », Marianne, nº 1001-1002, 17 juin 2016, p. 14.	« L’homosexualité n’est pas prévue par l’ordre social », entretien avec Johan Faerber, Diacritik, 11 janvier 2018, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://diacritik.com/2018/01/11/william-marx-lhomosexualite-nest-pas-prevue-par-lordre-social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Entretien sur Un savoir gai avec Iacopo Leoni et Valentina Sturli, SigMa. Rivista di letterature comparate, teatro e arti dello spettacolo, nº 2, 2018, p. 513-527.	« L’affiche de la Marche des fiertés, en effaçant la question de la sexualité, témoigne d’un nouveau puritanisme », Le Monde, 81e année, nº 25029, 21 juin 2025, p. 29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« L’islam n’est pas terroriste par essence », Le Monde, nº 22066, 26 décembre 2015, p. 17.	« Pour lutter contre l’islamisme radical, affichons la libération des corps », Le Monde, 18 août 2016, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lemonde.fr/idees/article/2016/08/18/pour-lutter-contre-l-islamisme-radical-affichons-la-liberation-des-corps_4984586_3232.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’allergie nationale au fait religieux est une erreur intellectuelle et une faute politique », Le Monde, 76e année, nº 23583, 4 novembre 2020, p. 26.	« Avec le pape François, la littérature entre en religion », Le Monde, nº 24772, 24 août 2024, p. 23.	« Nihil obstat », préface, in pape François, Louée soit la lecture. Lettre sur le rôle de la littérature dans la formation, Paris, Éditions des Équateurs, 2024, p. 7-20.	« Le pape François et la littérature », entretien, Études, nº 4320, novembre 2024, p. 95-105.	« Le pape François, une vision résolument ouverte de l’art, pour tous et sous toutes ses formes », entretien avec Juliette Bénabent et Rémi Guezodje, Télérama, 23 avril 2025.	« François, jésuite lettré, a exercé son rôle de pape comme un curé de terrain », entretien avec Isabelle Vogtensperger, Marianne, 25 avril 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société, médias, politiques d’éducation et de recherche, actualité, débats, tribunes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Deuil national » (avec Gilles Philippe), Le Monde, nº 18041, 25 janvier 2003, p. 14.	« La mort des humanités », Le Monde, 30 octobre 2008, p. 20.	« L’AERES en questions », entretien avec Marc Escola, 8e sens : le magazine de Paris 8, nº 3, janvier 2009.	« Graves dysfonctionnements de Galaxie, le portail du recrutement », Fabula, 1er février 2009, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org/actualites/article28628.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Pour une autre réforme de l’évaluation de la recherche et de l’enseignement supérieur » (avec la collaboration d’Olivier Beaud, Joël Biard, Antoine Compagnon, Pascal Engel, Claudio Galderisi et Thierry Gontier), Qualité de la science française, mis en ligne le 20 janvier 2013, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.qsf.fr/2013/01/20/note-de-qsf-sur-levaluation-pour-une-autre-reforme-de-levaluation-de-la-recherche-et-de-lenseignement-superieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« Trop d’intellectuels dévalorisent l’intellectuel », Les Grands Débats, mis en ligne le 31 mai 2013, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lesgrandsdebats.fr/Debats/Ou-sont-passes-les-intellectuels/Trop-d-intellectuels-devalorisent-l-intellectuel-501</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’université française bureaucratisée », Le Monde, 6 novembre 2014, p. 14.	« Le grec et le latin pour préserver l’esprit du 11 janvier », Libération, 30 avril 2015, p. 24. Traduction russe dans Drevnij mir i My (L’Antiquité et nous, Saint-Pétersbourg), vol. VI, 2017.	« Kiev appartient de plein droit aux rêves de l’Europe, mais on ne voudrait pas que Kiev n’existât que dans nos rêves : nous voulons aussi une Kiev réelle, une Kiev dans la réalité », tribune, Le Monde, 78e année, nº 24010, 18 mars 2022, p. 2 du cahier Le Monde des livres.	« Ce qu’Œdipe et Antigone nous disent de la crise au Proche-Orient », Le Monde, 79e année, nº 24531, 16 novembre 2023, p. 30.	« בין אם נרצה בכך בין אם לאו, המלחמה המרוחקת הזאת היא ענייננו » [Que nous le voulions ou non, nous avons des intérêts dans cette guerre lointaine], Haaretz, 22 décembre 2023, p. 4 du supplément littéraire.	« La poésie mérite mieux que cette haine », Libération, nº 13241, 26 janvier 2024, p. 21.	« Pour qui don Quichotte voterait-il aujourd’hui ? », Le Monde, nº 24723, 28 juin 2024, p. 26.	« L’Europe doute, et c’est sa force », entretien avec Sébastien Le Fol, L’Express, nº 3881, 20 novembre 2025, p. 66-68.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, divers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Sauvé d’une plume ! », Communio, XIV, nº 1, janvier-février 1989, p. 82-87.	« Les Messes inouïes », Communio, XIX, nº 1, janvier-février 1994, p. 105-111.	Exercice oulipien, Magazine littéraire, nº 398 (« L’Oulipo »), mai 2001, p. 27.	« Petits morceaux de papier japonais », Études de langue et littérature françaises (revue de la Société des études de langue et littérature françaises de l’université de Kyoto), nº spécial (« In memoriam Jo Yoshida »), 2006, p. 492-497.	« Variations sur le lecteur de bibliothèque », Bulletin des bibliothèques de France, t. 55, nº 6, 2010, p. 32-35, URL : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://bbf.enssib.fr/consulter/bbf-2010-06-0032-007</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« Un bordel », contribution à la rencontre « Regards d’écrivains sur la Bibliothèque de la Sorbonne » du 14 novembre 2013, Maison des écrivains et de la littérature, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.m-e-l.fr/,re,363</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« La Soirée avec ma télé : un inédit de Paul Valéry », contribution au cycle « Entendez-voir » : « Paul Valéry vu par William Marx », 5 février 2014, Petit Palais, Maison des écrivains et de la littérature, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.m-e-l.fr/medias/extraits-textes/texte%20w.%20marx%20-%20p.%20valery.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Je voudrais tant pouvoir dire… », dans Pour quoi vous levez-vous le matin ?,  illustré par Hélène Crochemore, Paris, Belin, 2022, p. 86-89.	« Deux rencontres, un chien et un recrutement », dans Le Défaut. Études en hommage à Camille Dumoulié, Université Paris Nanterre, Centre de recherche littérature et poétique comparées, 2023, p. 219-220.	« Le questionnaire de Proust », Revue Droit & Littérature, nº 8, 2024, p. 47-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87 conférences invitées internationales et conférences plénières.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comptes rendus dans Bulletin du bibliophile, Critique, French Studies, Histoires littéraires, Marianne, Le Monde.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.249-270. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e0y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que lire cet été ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Héliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Literature Meets Philosophy. A Conversation with William Marx on his latest work &amp;quot;Libraries of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bookpleasures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est l’art le plus démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hervieu-Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monti-Lalaubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 404, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žít v knihovně, jež znamená svět</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Záviš Šuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svet Literatury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (71), pp.95-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pape François, une vision résolument ouverte de l’art, pour tous et sous toutes ses formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bénabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guezodje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre &amp;quot;Don Quichotte&amp;quot; populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fringale Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Don Quichotte, on entre dans le mécanisme même de l’imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 des libraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses du Nobel de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Bousenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le pape François, la littérature entre en religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui don Quichotte voterait-il aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24723, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pape François et la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarthou-Lajus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4320, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le Nobel de littérature sacrait deux lauréats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Bousenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ku5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est le moyen de penser un ailleurs face à une réalité qui s’écroule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Become a Comparatist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Critical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.77 - 91. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ccs.2024.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le questionnaire de Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire sur la Sorgue : William Marx a retrouvé des inédits de Paul Valéry et nous donne rendez-vous ce samedi pour les découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho du mardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">בין אם נרצה בכך בין אם לאו, המלחמה המרוחקת הזאת היא ענייננו</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haaretz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Supplément littéraire, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry, médecin de l’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décision &amp; Stratégie Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 334, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliothèque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20634/littera.8.0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux rencontres, un chien et un recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le Défaut. Études en hommage à Camille Dumoulié, pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle ne connaît pas encore le style Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastille Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT aura-t-il un jour le Nobel de littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un causeur, un improvisateur de génie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12927, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie de l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">失われた文学作品の再発見</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie générale de l’être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24262, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau d’une bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays lorrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’Œdipe et Antigone nous disent de la crise au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24531, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut envisager la lecture comme un “sport intellectuel”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Nobel : ces discrets Français qui murmurent à l’oreille du comité : enquête : connaissez-vous William Marx, Michel Zink ou Daniel Louvard ? Ces Français proposent à l'Académie suédoise des noms de lauréats au Prix Nobel. Avec réussite, parfois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chef-d’œuvre retrouvé de Paul Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2630, pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">القراءة بوصفها تجربة للغيرية</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhassan Aylaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الرافد</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Música e poesia pura: o fim de um paradigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gragoatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (57), pp.70-85. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/gragoata.v27i57.51384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiev appartient de plein droit aux rêves de l’Europe, mais on ne voudrait pas que Kiev n’existât que dans nos rêves : nous voulons aussi une Kiev réelle, une Kiev dans la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément Le monde des livres (24010), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours de Poétique de Valéry enfin publié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la Fondation du Collège de France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">マイノリティとして生きる人間が「世界図書館」で文学を読むこと。 平野啓一郎さんとウィリアム・マルクスさんが語る</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichirô Hirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Huffington post</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cancel culture n’est pas une culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gonzaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e valori democratici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il confronto letterario. Quaderni di letterature straniere moderne e comparate dell'Università di Pavia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais l’Antiquité n’a défini la tragédie comme finissant mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Latin et grec. Le guide pour apprendre à tout âge, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque déploie une cinquième dimension invisible à l’oeil nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatisme et nationalisme au lendemain de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 377 (1), pp.72-79. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rlc.377.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudition, c’est l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (1), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliotheque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23338, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allergie nationale au fait religieux est une erreur intellectuelle et une faute politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23583, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon poche de chevet : Le Mont Analogue de Rene Daumal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément Le monde des livres (23358), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos frontières mentales doivent évoluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point - Références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la littérature nous apprend de l'épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le formatage des consciences est partout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2475, pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of literary truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue italienne d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rief.6222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la littérature nous apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cas des pandémies, l’humanité devient un personnage littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissão e memória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magri Dirceu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista USP = Revista Universidade de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-9036.i126p99-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis et plaisir tragique selon Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chôra. Revue d'études anciennes et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.163-180. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/chora20191710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É possível conhecer a verdade sobre a tragédia grega ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Roberto Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opiniães</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.158-165. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2525-8133.opiniaes.2019.158640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État poétique&amp;quot; contre poésie : une crise de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'accuse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1001-1002, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Robert Jauss : de l'incertitude en matière de saloperie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.269--286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lutter contre l'islamisme radical, affichons la libération des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la littérature par &amp;quot;réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanische Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (4), pp.133--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine vaut mieux que l'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 829, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshima ou la vision du mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.97--110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est l'ennemie préférée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo, Rimbaud, Barthes comme vous ne les avez jamais lus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 938, pp.60--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grec et le latin pour préserver l'esprit du 11 janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussin et ses mystères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 822, pp.902--913. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.822.0902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Platon à Sarkozy: ces viles attaques contre la littérature, entretien réalisé par Juliette Cerf [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'islam n'est pas terroriste par essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22066, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breve storia della forma in letteratura [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Studies in Modernism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.151--161. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13135/2281-6658/636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité morale perdue de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 172, pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université française bureaucratisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthos lettré : au-delà ou en deçà de la littérature ? Entretien de William Marx avec Mathieu Messager et Anne Sennhauser [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ceracc : études sur les formes narratives des années cinquante à aujourd'hui </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tombeau d'ØEdipe : entretien avec William Marx, propos recueillis par Alexandre Prstojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Poetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire de la forme en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 676, pp.35--47. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.676.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète et le ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172, pp.56--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEdipe au Japon, ou ce que le nô fait à la tragédie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.3--23. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20634/ellf.103.0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la réponse de C. W. Veloso sur la catharsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique littéraire et critique yaourtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 672, pp.47--52. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.672.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs étoiles noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation anthologique de l'histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euresis : cahiers roumains d'études littéraires et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1-4, pp.247--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manies et lubies des érudits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 524, pp.76--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle poétique de Valéry pour la revue &amp;quot;Poétique&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ci-gît et renaît la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.78--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non à une Église qui agit en lobby contre le mariage homosexuel !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiction de la prostitution est une chimère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eliacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Obs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2494, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry: une poétique du sensible [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aisthesis. Pratiche, linguaggi e saperi dell'estetico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.95--109. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Aisthesis-11050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler de paradigmes collectifs, entretien de Pierre Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.15--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La majorité des tragédies finissaient bien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pujas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grèce et ses mythes (40), pp.86--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libraries of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Princeton University Press, 2025, 9780691267425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry au Collège de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matilde manara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Collège de France, pp.304, 2025, Faire savoir, 978-2-7226-0827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un’estate con Don Chisciotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimosa Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDT, pp.216, 2025, Piccola biblioteca di Ulisse, 978-88-592-3325-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">돈키호테와 함께하는 여름</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">선희 백</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mujintree, pp.268, 2025, 979-11-6111-150-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un été avec don Quichotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equateurs; France Inter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.238, 2024, Équateurs parallèles, 978-2-38284-729-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienawiść do literatury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Stróżyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Słowo/obraz terytoria – Wydawnictwo Uniwersytetu Łódzkiego, 2023, 9788383313405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ο τάφος του Οιδίποδα: Για μια τραγωδία χωρίς τραγικό</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Βασίλειος Πατσογιάννης</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plethron, 2023, 9789603483854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de poétique, tome I : Le corps et l’esprit (1937-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bibliothèque des idées, 9782072907067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de poétique, tome II : Le langage, la société, l'histoire (1940-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bibliothèque des Idées, 9782073000156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">العيش في مكتبة العالم</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Al-Khadrawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dar Al-Jadid, 2023, 9789959297471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tomb of Oedipus. Why Greek Tragedies Were not Tragic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas B Elliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verso Books, 2022, 9781788736138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étoiles nouvelles. Quand la littérature découvre le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions de Minuit, 2021, 9782707346834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans la bibliothèque du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France, 2020, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.10102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文学との訣別―近代文学はいかにして死んだのか</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Tsukamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2019, 9784801003958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Το μίσος για τη λογοτεχνία</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Athanasopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polis, 2019, 9789604356164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ódio à literatura : uma história da antiliteratura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Pereira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paco Editorial, 2019, 9788546219681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">オイディプスの墓–––悲劇的ならざる悲劇のために</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuo Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2019, 9784801003965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hatred of Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Press of Harvard University Press, 2017, Belknap</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El odio a la literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad del Valle, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文人伝</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions de Minuit, 2015, 978-2-7073-2916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomba di Edipo : per una tragedia senza tragico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni ETS, 2014, Mélange</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry: en théorie, revue Littérature, n°172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marx, William. Larousse : Armand Colin, 2013, 978-2-200-92857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerisier, Alban and Germain, Marie-Odile and Hermetet, Anne-Rachel and Marx, William and Mercier, Pascal and Paulhan, Claire. Gallimard, 2013, Les Cahiers de la NRF, 978-2-07-013652-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau d'Oedipe: pour une tragédie sans tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions de Minuit, 2012, 978-2-7073-2201-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous remercie d’avoir suivi ces leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valéry au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Collège de France, pp.11-16, 2025, 9782722608276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub signo Valerii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Leprince-Ringuet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rumeur libre, pp.11-15, 2024, 9782355773280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihil obstat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louée soit la lecture : lettre sur le rôle de la littérature dans la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Equateurs, pp.7-20, 2024, 9782382848173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echenoz et le clinamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Faerber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Jean Echenoz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, Editions de L'Herne, pp.22-24, 2022, 9791031903569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et valeurs démocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères de la littérature. Ou la démocratisation des lettres, de Balzac à Houellebecq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2022, 9782200633073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Canonization Transformed Greek Tragedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canonisation as Innovation : Anchoring Cultural Formation in the First Millennium BCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brill, pp.164-177, 2022, 978-90-04-52026-4. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004520264_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je voudrais tant pouvoir dire...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour quoi vous levez-vous le matin ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2022, 9782410026559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peuple de bibliothécaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliothèque imaginaire : Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dumerchez, pp.9-10., 2022, 9782847912067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe et le nom d’Europe : un sens à (ré)inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samantha Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2022, Travaux du Collège de France, 978-2-415-00325-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des notes de T.S. Eliot : “My Words Echo Thus” : T.S. Eliot et la leçon de Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud François; Clément Girardi; Camille Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales bergsoniennes. IX, Bergson et les écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses universitaires de France, pp.13-29, 2020, Épiméthée, 978-2-13-079541-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Hyppolite; Marc Perelman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corbusier : l’art de se loger et de le dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Nanterre, pp.31-36, 2020, 978-2-84016-435-7. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.20380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et Einstein, ou le poème de la relativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Einstein au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2020, 978-2-7226-0550-3. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.9398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Devésa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, voir, penser l’œuvre de Jean-Philippe Toussaint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, 2020, 9782874497780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1913, the Year of the Arrière-garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effie Rentzou; André Benhaïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1913 : The year of french modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.109-120, 2020, 978-1-5261-4503-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire, penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Valéry et l'acte de traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.11-14, 2019, 9782406084174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einstein en Orient, ou l’expérience de la rélativité. Preface et note éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidia Breda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), trad. fr. par Stéphane Zékian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Payot &amp; Rivages, pp.7-36, 2019, 9782743647551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la génétique : Valéry, Duchamp et les économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Biasi, Pierre-Marc and Herschberg-Pierrot, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' oeuvre comme processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.45--52, 2017, 978-2-271-07969-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard, Mathilde and Gefen, Alexandre and Talon-Hugon, Carole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.63--69, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot and France, France and Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stayer, Jayme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. S. Eliot, France, and the Mind of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.X--XIV, 2015, 978-1-4438-7738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pureté poétique et modernité : Valéry, Maurras, Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier and Roger, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puretés et impuretés de la littérature, 1860-1940</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.291--303, 2015, 978-2-8124-3297-2. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3299-6.p.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot and Maurras on Classicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. S. Eliot and Christian Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rowman and Littlefield, pp.77--88, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avant-gardisme est-il caduc ? D'une double palinodie de Hans Robert Jauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Asholt, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avantgarde und modernismus: dezentrierung, subversion und transformation im literarisch-kunstlerischen feld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.35--46, 2014, 978-3-11-034833-0. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110348613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on connaître la vérité sur la tragédie grecque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guerrier, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Saint-Étienne, pp.197--206, 2014, Les colloques de l'Institut universitaire de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modernisme entre internationalisme et nationalisme. T. S. Eliot : Paris aller-retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hunkeler, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxes de l'avant-garde: la modernité artistique à l'épreuve de sa nationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.37--48, 2014, 978-2-8124-3195-1. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3197-5.p.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeannelle, Jean-Louis and Macé, Marielle and Murat, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire littéraire des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.125--137, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La NRF et l'idée de littérature, conclusion au chapitre : Positions de La NRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerisier, Alban and Germain, Marie-Odile and Hermetet, Anne-Rachel and Marx, William and Mercier, Pascal and Paulhan, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.97--100, 2013, Les Cahiers de la NRF, 978-2-07-013652-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre : La NRF, naissance d'un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermetet, Anne-Rachel and Marx, William. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.103--104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il &amp;quot;mistero&amp;quot; Leonardo : Valéry e Freud tra occultismo e razionalismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanni; Romano and Sanna; Antonietta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci : interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. S. Olschki, pp.169--183, 2012, 978-88-222-6114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible de parler de la fin de la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique and Demanze, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome II : Historicité de la littérature contemporaine, Armand Colin, pp.25--34, 2012, 978-2-200-28047-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Marx </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du Collège de France, titulaire de la chaire Littératures comparées</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9125-2884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William MARX	                                                       Décembre 2025Professeur du Collège de FranceChaire Littératures comparées11, place Marcelin Berthelot75231 Paris Cedex 05</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.marx@college-de-france.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Tél. : 01 44 27 12 11 (standard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRICULUM VITÆ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 31 août 1966 à Villeneuve-lès-Avignon (Gard).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Études et titres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Études secondaires et classes préparatoires au lycée Thiers, Marseille, 1981-1986.	Baccalauréat de mathématiques et sciences physiques, mention très bien avec les félicitations du jury, 1984.	École normale supérieure, concours lettres (rang : 11e), 1986.	Licence et maîtrise de lettres classiques (directeur de mémoire : Alain Michel), université Paris-Sorbonne ; sanskrit, université Paris 3 Sorbonne nouvelle ; hittite, École pratique des hautes études, 1987-1988.	Agrégation externe de lettres classiques (rang : 1er), 1989.	Doctorat de littérature comparée (directeur de thèse : Pierre Brunel), mention très honorable avec les félicitations du jury à l’unanimité, université Paris-Sorbonne, 2000.	Habilitation à diriger des recherches (garant : Christian Doumet), université Paris 8 Vincennes Saint-Denis, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Professeur (service national), Lycée naval, Brest, 1989-1990.	Teaching Assistant, Brown University, États-Unis, 1990-1991.	Instructor, Fordham University, États-Unis, 1991-1992.	Chargé de recherches documentaires, Bibliothèque nationale de France (département des manuscrits) et université Paris-Sorbonne, 1993-1997.	Visiting Lecturer (gaikokujin kyôshi), université de Kyoto, Japon, 1997-1999.	Attaché temporaire d’enseignement et de recherche, université de Picardie Jules Verne, 2000-2001.	Maître de conférences, université Jean Moulin Lyon 3, 2001-2004.	Maître de conférences, université Paris 8 Vincennes Saint-Denis, 2004-2006.	Professeur, université d’Orléans, 2006-2009.	Professeur, université Paris Nanterre, 2009-2019.	Professeur du Collège de France, chaire Littératures comparées, depuis 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invitations sur chaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Professeur invité, Institute of English Studies, School of Advanced Study, University of London, Royaume-Uni, 2011, 2013, 2016 et 2018.	Professeur invité, Department of French Studies, Brown University, États-Unis, 2013.	Délégation au CNRS, 2013-2014.	Fellow, Wissenschaftskolleg zu Berlin, Allemagne, 2014-2015.	Professeur invité, Scuola di Studi Superiori Giacomo Leopardi, Università di Macerata, Italie, 2019.	Chaire Ernst Robert Curtius, Universität Bonn, Allemagne, 2022.	Professeur invité, Université d’Anvers, Belgique, 2022.	Professeur invité, The Oxford Research Center for Humanities, University of Oxford, Royaume-Uni, 2022.	Professeur invité, Institute of French Cultural Studies, Dartmouth College, États-Unis, 2024.	Professeur invité, Tokyo College, Université de Tokyo, Japon, 2025.	Professeur invité, Académie du Royaume du Maroc, Maroc, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	3e prix de thème latin, 2e accessit de version grecque, Concours général, 1983.	Membre de l’Institut universitaire de France, 2004.	Prix Montyon de littérature et de philosophie de l’Académie française, 2010.	International Francqui Professor, Belgique, 2022.	Membre de l’Academia Europaea, 2022.	Malcolm Bowie Memorial Lecture, British Comparative Literature Association, 2022.	Prix Pierre-Georges Castex de l’Académie des sciences morales et politiques, 2024.	Chevalier de l’ordre des Arts et des Lettres, 2024.	Prix de littérature religieuse, mention spéciale, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Jury de l’agrégation externe de lettres modernes, 2005.	Directeur du centre de recherche Méta sur les littératures et les civilisations (EA 4230), université d’Orléans, 2006-2009.	Jury du prix Le Monde de la recherche universitaire, 2006-2009.	Délégué scientifique auprès de l’Agence d’évaluation de la recherche et de l’enseignement supérieur (AERES), 2007-2009.	Conseil d’administration de la Société française de littérature générale et comparée, 2007-2011.	Conseil d’administration de la Bibliothèque nationale de France, 2007-2013.	Comité scientifique sectoriel en sciences humaines et sociales de l’Agence nationale de la recherche (ANR), 2007-2008, 2011-2013.	Responsable de l’équipe Valéry, Institut des textes et manuscrits modernes (UMR 8132), École normale supérieure – CNRS, 2007-2014.	Conseil scientifique de la recherche et des études de la délégation aux arts plastiques, ministère de la Culture et de la Communication, 2008-2010.	Jury de la Fondation Thiers (Institut de France – CNRS), 2011-2014.	Conseil d’administration de l’association Guillaume Budé, depuis 2011.	Directeur de l’école doctorale Lettres, langues, spectacles (ED 138), université Paris Nanterre, 2012-2019.	Conseil scientifique de la Maison des sciences de l’homme et de la société, université de Poitiers, 2013-2016.	Comité d’orientation de l’Alliance Athena, 2013-2017.	Directeur adjoint du Centre de recherche en littérature et poétique comparées (EA 3931), université Paris Nanterre, 2014-2019.	Conseil d’administration de l’association Antiquité Territoire des Écarts, depuis 2014.	Membre titulaire du Conseil national des universités, 10e section (littératures comparées), 2015-2016.	Jury des chaires internationales Blaise Pascal (Fondation de l’École normale supérieure), 2015-2017.	Conseil scientifique du Wissenschaftskolleg zu Berlin, 2016-2022.	Bureau et commission des emplois du Collège de France, depuis 2020.	Conseil scientifique de la Fondation du Collège de France, depuis 2021.	Conseil scientifique de la Bibliothèque nationale de France, depuis 2021.	Comité de pilotage du Centre André Gide – Jean Schlumberger de la Fondation des Treilles, depuis 2022.	Conseil scientifique de la Fondation Einstein de Berlin, depuis 2025.	Membre actuel ou honoraire des comités de rédaction d’Actes de savoir, Itinéraires, Revue d’histoire littéraire de la France, Silène, Genesis, Authorship, Littérature et Nation, Bibliothèque comparatiste, Revue italienne d’études françaises, Cahiers comparatistes d’études francophones, Comparative Studies in Modernism, L’Illuminista, Dacoromania litteraria, Odradek, Littera, Journal of Latin Cosmopolitanism and European Literatures, Revue électronique de littérature française, Romanic Review, InVerbis : Lingue Letterature Culture, Annali – Sezione romanza, Palgrave Studies in Modern European Literature, Revue de littérature comparée, Fabula-LHT.	Comité d’honneur de la Revue de littérature comparée.	Expertises : université de Nice, Fonds national suisse de la recherche scientifique (FNS), Agence nationale de la recherche (ANR), Fonds de la recherche scientifique – Flandre (FWO Vlaanderen, Belgique), Science in Context (Cambridge University Press), Maison des sciences de l’homme de Lorraine, Philosophical Enquiries, Edinburgh University Press, Romanic Review (Columbia University), Princeton University (États-Unis), Université Paris Sciences et Lettres (PSL), Modernism / Modernity (Johns Hopkins University Press), Partial Answers : Journal of Literature and the History of Ideas (Johns Hopkins University Press), Presses universitaires de Vincennes, université de Liège (Belgique), Fondation Maison des sciences de l’homme, Orbis Litterarum : International Review of Literary Studies (Copenhague), université de Bâle (Suisse), université de Strasbourg, université de Vienne (Autriche), KU Leuven (Belgique), Éditions du Collège de France, The British Academy, Fabula-LHT.	16 thèses et habilitations dirigées et soutenues, 2 thèses de doctorat en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Naissance de la critique moderne : la littérature selon Eliot et Valéry (1889-1945), Arras, Artois Presses Université, 2002.	L’Adieu à la littérature : histoire d’une dévalorisation (XVIIIe-XXe siècle), Paris, Les Éditions de Minuit, 2005. Traductions néerlandaise (Amsterdam, Querido, 2008), roumaine (Bucarest, Romania Press, 2008) et japonaise (Tokyo, Suiseisha, 2019).	Vie du lettré, Paris, Les Éditions de Minuit, 2009. Prix Montyon de l’Académie française, 2010. Traductions italienne (Milan, Guanda, 2011), japonaise (Tokyo, Suiseisha, 2017) et anglaise (Londres, Hermits United, 2025).	Le Tombeau d’Œdipe. Pour une tragédie sans tragique, Paris, Les Éditions de Minuit, 2012. Prix de la Revue des deux mondes, sélection finale, 2012. Traductions italienne (Pise, Edizioni ETS, 2014), japonaise (Tokyo, Suiseisha, 2019), anglaise (Verso Books, 2022) et grecque (Athènes, Plethron, 2023).	La Haine de la littérature, Paris, Les Éditions de Minuit, 2015. Prix Décembre, sélection, 2015. Prix littéraire Paris-Liège, sélection, 2016. Book of the Week, Times Higher Education, 2018. The 80 Best Books of 2018, PopMatters. Best Sellers 2018 in Literary Criticism, Library Journal. Traductions espagnole (Cali, Colombie, Universidad del Valle, 2017), américaine (Cambridge, Massachusetts, Belknap Press of Harvard University Press, 2018), grecque (Athènes, Ekdoseis Polis, 2019), brésilienne (Jundiaí, Paco Editorial, 2019) et polonaise (Gdańsk-Łódź, Słowo/obraz terytoria – Wydawnictwo Uniwersytetu Łódzkiego, 2023).	Un savoir gai, Paris, Les Éditions de Minuit, 2018. Honneur de La Cause littéraire, meilleur essai, 2018.	Vivre dans la bibliothèque du monde, Paris, Collège de France / Fayard, 2020 ; rééd., Paris, Editions du Collège de France, 2024. Édition en ligne : Vivre dans la bibliothèque du monde, avant-propos de Thomas Römer, préface d’Antoine Compagnon, Paris, Éditions du Collège de France, 2020, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/10102</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Traduction arabe (Beyrouth, Dar al-Jadid, 2023).	Des étoiles nouvelles. Quand la littérature découvre le monde, Paris, Les Éditions de Minuit, 2021.	Un été avec don Quichotte, Paris, Éditions des Équateurs / France Inter, 2024. Traductions italienne (Turin, EDT, 2025) et coréenne (Séoul, Mujintree, 2025).	Libraries of the Mind, Princeton, Princeton University Press, 2025. 50 Notable Works of Nonfiction from 2025, The Washington Post.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Écriture / figure, dir. Geneviève Schaeffer, Jo Yoshida, Yasusuke Oura, William Marx, Hitoshi Usami et Anne-Marie Christin, présentation par William Marx, Équinoxe. Revue internationale d’études françaises, Kyoto, nº 17-18, printemps 2000.	Les Arrière-gardes au XXe siècle : l’autre face de la modernité esthétique, dir. William Marx, Paris, Presses universitaires de France, 2004 ; rééd. coll. « Quadrige », 2008.	Jean Prévost aux avant-postes, dir. Jean-Pierre Longre et William Marx, préface de Jérôme Garcin, Bruxelles, Les Impressions nouvelles, 2006.	Le Récit, dir. William Marx, Actes de savoirs. Revue interdisciplinaire de l’Institut universitaire de France, Paris, Presses universitaires de France, nº 4, 2008.	Valéry et l’idée de littérature, dir. William Marx, Fabula, 8 avril 2011, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/colloques/sommaire1408.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	La Nouvelle Revue française : les colloques du centenaire (Paris, Bourges, Caen), dir. Alban Cerisier, Marie-Odile Germain, Anne-Rachel Hermetet, William Marx, Pascal Mercier et Claire Paulhan, Paris, Gallimard, 2013.	Paul Valéry, en théorie, dir. William Marx, Littérature, Paris, Larousse, nº 172, décembre 2013.	Le Lettré : définitions et enjeux, dir. Andrei Minzetanu et William Marx, Silène, 2017, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-silene.com/f/index.php?sp=colloque&colloque_id=16</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Nouvelles recherches sur la littérature, dir. William Marx et Cyril Rouanet, Acta Fabula, septembre 2024, vol. 25, nº 8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/revue/sommaire18451.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Valéry au Collège de France, dir. William Marx et Matilde Manara, Paris, Éditions du Collège de France, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions critiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Paul Valéry, Cahiers 1894-1914, tomes VI-XII, sous la direction de Nicole Celeyrette-Pietri, Paris, Gallimard, 1997-2012.	Paul Valéry, Cahiers 1894-1914, tome XIII, sous la direction de Nicole Celeyrette-Pietri et William Marx, préface de Michel Deguy, Paris, Gallimard, 2016.	Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), éd. Ze’ev Rosenkranz, trad. Stéphane Zékian, préface et note éditoriale de William Marx, Paris, Éditions Payot & Rivages, 2019.	T. S. Eliot, « Notes sur le cours de Bergson au Collège de France (1910-1911) », édition et présentation par William Marx, Annales bergsoniennes, Paris, Presses universitaires de France, vol. IX, 2020, p. 11-48.	Paul Valéry, Cours de poétique, tome I : Le corps et l’esprit (1937-1940) ; tome II : Le langage, la société, l’histoire (1940-1045), édition établie, présentée et annotée par William Marx, Paris, Gallimard, 2023, 2 vol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et contributions à des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antiquité classique, littératures et arts avant 1800 et leurs rémanences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Le couronnement de Voltaire, ou Pétrarque perverti », Histoire, Économie et Société, 20e année, nº 2, 2e trimestre 2001, p. 199-210.	« Du tremblement de terre de Lisbonne à Auschwitz et Adorno : la crise de la poésie », Les Temps modernes, 60e année, nº 630-631, mars-juin 2005, p. 5-26.	« Léonard et le mystère de l’esprit : Valéry, Freud et les occultistes », Revue de langue et littérature françaises, Société de langue et littérature françaises de l’université de Tokyo, nº 40, septembre 2010, p. 177-195.	« La véritable catharsis aristotélicienne : pour une lecture philologique et physiologique de la Poétique », Poétique, nº 166, avril 2011, p. 131-154.	« The Case for an Ethology of Scholarship », Society (États-Unis), vol. 48, nº 4, juillet-août 2011, p. 342-347.	« Corps et pensée au XVIIe siècle », Critique, nº 775, décembre 2011, p. 1002-1005.	« Il “mistero” Leonardo : Valéry e Freud tra occultismo e razionalismo », dans Romano Nanni et Antonietta Sanna, dir., Leonardo da Vinci : interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry, Florence, Olschki, 2012, p. 169-183.	« Agitateur des lettres », entretien avec Jean-Louis Jeannelle, Le Monde, supplément Le Monde des livres, 30 mars 2012, p. 10.	« La majorité des tragédies finissaient bien ! », entretien avec Sophie Pujas, Le Point Références, nº 40 (« La Grèce et ses mythes »), juillet-août 2012, p. 86-87.	« Réponse à la réponse de C. W. Veloso sur la catharsis », Fabula, Atelier de théorie littéraire, 16 janvier 2013, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/atelier.php?Catharsis._Reponse_a_Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_ William_Veloso.	« Le Tombeau d’Œdipe : entretien avec William Marx », propos recueillis par Alexandre Prstojevic, Vox Poetica, mis en ligne le 22 mai 2013, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.vox-poetica.com/entretiens/intMarx.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Œdipe au Japon, ou ce que le nô fait à la tragédie grecque », Études de langue et littérature françaises (Société japonaise de langue et littérature françaises, Tokyo), nº 103, août 2013, p. 3-23.	« Peut-on connaître la vérité sur la tragédie grecque ? », dans Olivier Guerrier, dir., La Vérité, Saint-Étienne, Publications de l’université de Saint-Étienne, coll. « Les colloques de l’Institut universitaire de France », 2014, p. 197-206.	« Poussin et ses mystères », Critique, nº 822, novembre 2015, p. 902-913.	« Catharsis », dans Mathilde Bernard, Alexandre Gefen et Carole Talon-Hugon, dir., Arts et Émotions, Paris, Armand Colin, 2015, p. 63-69.	« La littérature est l’ennemie préférée », entretien avec Johan Faerber, Diacritik, 29 janvier 2016, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://diacritik.com/2016/01/29/le-grand-entretien-william-marx-la-litterature-est-lennemie-preferee/#more-7348</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Ce que le comparatisme fait à l’Antiquité », dans Anne Tomiche et al., dir., Le Comparatisme comme approche critique / Comparative Literature as a Critical Approach, t. I : Affronter l’Ancien / Facing the Past, Paris, Classiques Garnier, 2017, p. 181-189.	« Les quatre haines de la littérature », Revue italienne d’études françaises, nº 7, novembre 2017, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rief.revues.org/1549</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Penser la littérature de l’extérieur », Acta Fabula, vol. 19, nº 1, janvier 2018, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/revue/document10648.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« When Rousseau Advocated for Book-Burning », Literary Hub, 2 mars 2018, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lithub.com/when-rousseau-advocated-for-book-burning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Catharsis et plaisir tragique selon Aristote », Chôra : revue d’études anciennes et médiévales (philosophie, théologie, sciences), nº 17, 2018, p. 163-180.	« Polémique blackfaces : “L’acteur n’a plus le droit de jouer l’autre” », entretien avec Christophe Ono-dit-Biot, Le Point, 29 mars 2019.	« É possível conhecer a verdade sobre a tragédia grega? », trad. Fábio Roberto Lucas, Opiniães. Revista dos Alunos de Literatura Brasileira, 8e année, nº 14, 2019, p. 158-165.	« Ce que la littérature nous apprend de l’épidémie », dans Une boussole pour l’après, Paris, HumenSciences, 2020, p. 167-175. Repris dans Fabula. Atelier de théorie littéraire, avril 2020, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/atelier.php?Ce_que_la_litterature_fait_a_l_epidemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et sur les sites de la Fondation du Collège de France, de la Société française de littérature générale et comparée et de la British Comparative Literature Association.	« Dans le cas des pandémies, l’humanité devient un personnage littéraire », entretien avec Marion Rousset, Télérama, 16 mai 2020, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.telerama.fr/livre/william-marx,-du-college-de-france-dans-le-cas-des-pandemies,-lhumanite-devient-un-personnage,n6639202.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Grand regain de tragique », entretien avec Pauline Porro, Marianne, 3 juillet 2020, p. 52-54.	« Jamais l’Antiquité n’a défini la tragédie comme finissant mal », entretien avec Marion Cocquet, Le Point hors-série, janvier-février 2021, p. 36-38.	« How Canonization Transformed Greek Tragedy », in Damien Agut-Labordère et Miguel John Versluys, dir., Canonisation as Innovation: Anchoring Cultural Formation in the First Millenium BCE, Leyde, Brill, 2022, p. 164-177.	« Le mythe et le nom d’Europe : un sens à (ré)inventer », in Samantha Besson, dir., Inventer l’Europe, Paris, Odile Jacob, 2022, p. 27-34.	« 失われた文学作品の再発見 » [« Retrouver les œuvres perdues »], Nichifutsu Bunka, nº 92, mars 2023, p. 97-108.	« Rendre Don Quichotte populaire », entretien avec Henri de Monvallier, La Fringale culturelle, nº 31, juillet-août 2024, p. 20-23.	« Avec Don Quichotte, on entre dans le mécanisme même de l’imagination », entretien avec Julien Bisson, Le Un des libraires, été 2024, p. 7-8 de la seconde feuille.	« Le mystère Ovide : une affaire de bibliothèques », La Nouvelle Revue française, nº 663, novembre 2025, p. 38-48.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures et arts des XIXe-XXIe siècles, modernismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Antoine de Saint-Exupéry, Courrier Sud », dans Annie Angremy, dir., Les Plus Beaux Manuscrits des romanciers français, Paris, Bibliothèque nationale de France – Robert Laffont, « La Mémoire de l’encre », 1994, p. 318-321.	« Gaëtan Picon (1915-1976) », dans Marie-Françoise Quignard, dir., Le Mercure de France, cent un ans d’édition, Paris, Bibliothèque nationale de France, 1995, p. 116-117.	« François-René de Chateaubriand, Amour et Vieillesse (Love and old age) », dans Marie-Hélène Tesnière et Prosser Gifford, dir., Creating French Culture : Treasures from the Bibliothèque nationale de France, introd. Emmanuel Le Roy Ladurie, New Haven, Yale University Press, 1995, p. 402-404.	Catalogue du fonds Robert et Sonia Delaunay (cotes NAF 25637-25659), catalogue du fonds Georges Bernanos (cotes NAF 25637-25659), notice du manuscrit des Noyers de l’Altenburg d’André Malraux (cote NAF 25549), dans Catalogue des nouvelles acquisitions françaises du département des manuscrits de la Bibliothèque nationale de France, Paris, 1994-1997.	« Les manuscrits de Dominique Fernandez : une conscience d’écrivain », Revue de la Bibliothèque nationale de France, nº 6 (« Manuscrits d’écrivains du XXe siècle »), octobre 2000, p. 27-28 et pl. IV.	« La contestation de la critique universitaire en France et dans le monde anglophone (1920-1945) », EBOK (Département d’études françaises de l’université de Kobe), nº 13, 2001, p. 1-32.	« Musique et poésie pure : la fin d’un paradigme », Poétique, nº 131, septembre 2002, p. 357-367.	« Littérature : le temps des adieux ? », entretien avec Laurent Margantin, La Quinzaine littéraire, nº 912, 1er décembre 2005, p. 16-17.	« Jean Prévost, théoricien de la littérature », dans Jean-Pierre Longre et William Marx, dir., Jean Prévost aux avant-postes, préf. Jérôme Garcin, Bruxelles, Les Impressions nouvelles, 2006, p. 105-113.	« Borckett, sa vie, son œuvre », Le Monde des livres, supplément du journal Le Monde, 3 mars 2006, p. 2 ; repris dans Pierre Brunel, dir., Borges, souvenirs d’avenir, Paris, Gallimard, 2006, p. 385-389.	« Samuel Beckett, toujours radieux », entretien avec Alexandre Demidoff, Le Temps (Genève), nº 2452, 30 mars 2006, p. 33.	« Supersvjesna knjizevnost », Novi Izraz (Sarajevo), nº 33-34, juillet-décembre 2006, p. 16-26.	« Da konacno zavrsimo s esencijalistickom knjizevnoscu », Novi Izraz (Sarajevo), nº 33-34, juillet-décembre 2006, p. 27-32.	« Épuiser l’adieu », entretien avec Mathieu Larnaudie et Oliver Rohe, dans Devenirs du roman, Paris, Naïve, coll. « Inculte / Naïve », 2007, p. 41-54.	« Rãmas bun literaturii », Vatra (Bucarest), vol. XXXV, nº 445 (4-2008), avril 2008, p. 45-53.	« Il dialogo che anticipò Borges », Il Corriere della Sera, 5 mai 2008, supplément « Roma », p. 9.	« Tommaso Landolfi, scrittore di “dopo la fine della letteratura” », L’Illuminista. Rivista di cultura contemporanea (Rome), nº 22-23, 8e année, janvier-août 2008, p. 213-223 ; repris dans Silvana Cirillo, dir., Cento anni di Landolfi, Rome, Bulzoni, 2010, p. 231-240.	« Rǎmas-bun literaturii şi destrămarea ideologiilor », Observator cultural (Bucarest), nº 488, 20 août 2009, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.observatorcultural.ro/articol/cultura-franceza-cultura-romana-dupa-douazeci-de-ani/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« The 20th Century: Century of the Arrière-Gardes? », dans Sascha Bru, Jan Baetens, Benedikt Hjartason, Peter Nicholls, Tania Ørum et Hubert van den Berg, dir., Europa ! Europa ? The Avant-Garde, Modernism and the Fate of a Continent, Berlin, De Gruyter, coll. « European Avant-Garde and Modernism Studies », 2009, p. 59-71.	« Le temps des crises : arrière-gardes et avant-gardes », dans Denis Pernot, dir., Péguy au cœur : de George Sand à Jean Giono. Mélanges en l’honneur de Julie Sabiani, Paris, Klincksieck, 2011, p. 149-161.	« La NRF et l’idée de littérature », dans Alban Cerisier, Marie-Odile Germain, William Marx et Pascal Mercier, dir., Positions de La NRF, dans La Nouvelle Revue française. Les colloques du centenaire, Paris, Gallimard, 2013, p. 97-100.	« Introduction », en collaboration avec Anne-Rachel Hermetet, dans Anne-Rachel Hermetet et William Marx, dir., La NRF, naissance d’un mythe, dans La Nouvelle Revue française. Les colloques du centenaire, Paris, Gallimard, 2013, p. 103-104.	« Transmission et mémoire », dans Jean-Louis Jeannelle, Marielle Macé et Michel Murat, dir., L’Histoire littéraire des écrivains, Paris, Presses de l’université Paris-Sorbonne, 2013, p. 125-137.	« Oshima ou la vision du mâle », Le Courage, Paris, Grasset, nº 1, 2015, p. 97-110.	« Avanguardie e retroguardie : per una complessità del modernismo », Allegoria (Palerme), 29e année, nº 75, janvier-juin 2017, p. 23-34.	« Einstein en Orient, ou l’expérience de la relativité », préface et note éditoriale, dans Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), trad. Stéphane Zékian, Paris, Éditions Payot & Rivages, 2019, p. 7-36.	« Mon poche de chevet : Le Mont Analogue de René Daumal », Le Monde, supplément Le Monde des livres, 76e année, nº 23358, 14 février 2020, p. 9.	« La préface », dans Jean-Michel Devésa, dir., Lire, voir, penser dans l’œuvre de Jean-Philippe Toussaint, Bruxelles, Les Impressions nouvelles, 2020, p. 7-11.	« 1913, the Year of the Arrière-garde? », dans Effie Rentzou et André Benhaïm, dir., 1913, the Year of French Modernism, Manchester, Manchester University Press, 2020, p. 109-120.	« Habiter une machine », dans Pierre Hyppolite et Marc Perelman, dir., Le Corbusier : l’art de se loger et de le dire, Nanterre, Presses universitaires de Paris Nanterre, 2020, p. 31-36.	« Transmissão e memória », trad. Dirceu Magri, Revista USP, São Paulo, Universidade de São Paulo, nº 126, juillet 2020, p. 99-110.	« Letteratura e valori democratici », trad. Luciano Pellegrini, Il confronto letterario (université de Pavie), nº 75, juin 2021, p. 113-131.	« Chris Ware, Grand Prix du Festival d’Angoulême 2021 », entretien avec Romain Brethes, Le Point, 23 juin 2021.	« Sur la piste du Mont Analogue », entretien sur René Daumal avec Aureliano Tonet, Le Monde, 10 août 2021, p. 26 ; 15-16 août 2021, p. 26.	« Música e poesia pura : o fim de um paradigma », trad. Rita Loiola, Gragoatá (Brésil), vol. 27, nº 57, 2022, p. 70-85.	 « Littérature et valeurs démocratiques », dans Olivier Bessard-Banquy, dir., Splendeurs et misères de la littérature. Ou la démocratisation des lettres, de Balzac à Houellebecq, Paris, Armand Colin, 2022, p. 395-413.	« Echenoz et le clinamen », Cahiers de L’Herne, nº 139 : « Jean Echenoz », dir. Johan Faerber, 2022, p. 22-24.	« Sub signo Valerii », préface, in Grégoire Leprince-Ringuet, Les Entrelacs, Sainte-Colombe-sur-Gand, La Rumeur libre, 2024, p. 11-15.	« Dans les coulisses du Nobel de littérature », « Et si le Nobel de littérature sacrait deux lauréats ? », entretiens avec Youness Bousenna, Télérama, nº 3900, 9 octobre 2024, p. 30-32 ; telerama.fr, 8 octobre 2024.	« Ce palmarès est magnifique ! », entretien avec Youness Bousenna sur le palmarès des 25 meilleurs romans du XXIe siècle, Télérama, nº 3925, 2 avril 2025, p. 28.	« Les Désarrois de l’élève Törless, de Robert Musil », entretien avec Raphaëlle Simon, Famille chrétienne, nº 2477, 5 juillet 2025, p. 34.	« L’élégie de la modernité », Revue italienne d’études françaises, nº 15, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/rief/14073</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Valéry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Un “roman” sans l’arbitraire ? Les premiers Cahiers de Valéry comme forme narrative », Rémanences, nº 4/5 (« Paul Valéry, l’avenir d’une écriture »), juin 1995, p. 121-129.	« L’auctoritas du poète dans l’œuvre critique de Valéry », Secolul 20 (Bucarest), nº 7-12 (364-369) (« Valéry »), 1995, p. 146-152.	« The Dialogues and Mon Faust : The Inner Politics of Thought », dans Paul Gifford et Brian Stimpson, dir., Reading Paul Valéry : Universe in Mind, Cambridge University Press, 1998, p. 155-169.	« Valéry et le bouddhisme : essai de généalogie intellectuelle », dans Kunio Tsunekawa, dir., Paul Valéry : dialogues Orient et Occident, Paris, Lettres modernes Minard, 1999, p. 203-215.	« Valéry », dans Philippe Hamon et Denis Roger-Vasselin, dir., Le Robert des grands écrivains de langue française, Paris, Dictionnaires Le Robert, 2000, p. 1348-1360.	« Paul Valéry, Le Cimetière marin », dans Livres du Cabinet de Pierre Bérès, Chantilly, Musée Condé - Château de Chantilly, 2003, p. 168-169.	« Une lecture hégélienne de l’histoire littéraire », dans Paul Gifford, Robert Pickering et Jürgen Schmidt-Radefeldt, dir., Paul Valéry de tous les points de vue. Hommage à Judith Robinson-Valéry, Paris, L’Harmattan, 2003, p. 143-148.	« Valéry, Flaubert et les oiseaux qui marchent : généalogie d’une image », Revue d’histoire littéraire de la France, 103e année, nº 4, octobre-décembre 2003, p. 919-931.	« Grammaire et genèse : le travail syntaxique dans les brouillons de La Jeune Parque », dans Françoise Haffner, Micheline Hontebeyrie et Robert Pickering, dir., « La Jeune Parque », des brouillons au poème : nouvelles lectures génétiques, Caen, Lettres modernes Minard, « La Revue des lettres modernes : Paul Valéry », nº 11, 2006, p. 149-161.	« Les deux poétiques de Valéry », dans William Marx, dir., Paul Valéry et l’idée de littérature, 8 avril 2011, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> colloques/document1426.php.	« L’hypertexte des Cahiers », Le Magazine littéraire, hors-série : « Paul Valéry, écrivain malgré lui », automne 2011, p. 44-47.	« Valéry : une poétique du sensible », Aisthesis (université de Florence), vol. 5, nº 1 : « Paul Valéry : strategie del sensibile », 2012, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fupress.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Quelle poétique de Valéry pour la revue Poétique ? », Fabula-LhT, nº 10 (« L’aventure Poétique »), décembre 2012, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/lht/10/index.php?id=447</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Trente ans après », Littérature, nº 172, décembre 2013, p. 3-5.	« Le poète et le ready-made », Littérature, nº 172, décembre 2013, p. 56-61.	« Pureté poétique et modernité : Valéry, Maurras, Adorno », dans Didier Alexandre et Thierry Roger, dir., Puretés et impuretés de la littérature (1860-1940), Paris, Classiques Garnier, 2015, p. 291-303. Repris dans Forschungen zu Paul Valéry, nº 27, 2014, p. 85-102.	« Genèse de la génétique : Valéry, Duchamp et les économistes », dans Pierre-Marc de Biasi et Anne Herschberg Pierrot, dir., L’Œuvre comme processus, Paris, CNRS Éditions, 2017, p. 45-52.	« Les trois mains », préface, dans Jean-Philippe Biehler, Le Goût de la main dans l’Œuvre-Valéry (études et essais), Paris, L’Harmattan, 2017, p. 9-14.	« De quoi Valéry est-il le nom ? », Valéry Kenkyu – Bulletin japonais d’études valéryennes (Tokyo), nº 7, 2017, p. 18-25.	« Valéry et la science des rêves », dans Paul Valéry et les sciences, Saint-Clément-de-Rivière, Éditions Fata Morgana, 2017, p. 79-105.	« Valéry to kôkoku » [Valéry et la publicité], dans Nobutaka Miura et Masanori Tsukamoto, dir., Valéry ni okeru uta to geijutsu [La Poésie et les Arts chez Paul Valéry], Tokyo, Suiseisha, 2018, p. 273-288.	« Valéry, “le moins freudien des hommes” ? », dans Antoine Compagnon et Céline Surprenant, dir., Freud au collège de France, Paris, Collège de France, coll. « Passage des disciplines », 4 décembre 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/5709</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Traduire, penser », préface, dans David Elder, Paul Valéry et l’acte de traduire, Paris, Classiques Garnier, 2019, p. 11-14.	« Valéry et Einstein, ou le poème de la relativité », dans Antoine Compagnon et Céline Surprenant, dir., Einstein au Collège de France, Paris, Collège de France, 2020, p. 55-68, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/cdf/9398</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Le cours de Poétique de Valéry enfin publié », Lettre de la Fondation du Collège de France, nº 25, février 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondation-cdf.fr/2022/02/08/le-cours-de-poetique-de-valery-enfin-publie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Une philosophie générale de l’être humain », entretien sur le Cours de poétique de Paul Valéry avec Nicolas Weill, Le Monde, nº 24262, 6 janvier 2023, supplément Le Monde des livres, p. 3.	« Un causeur, un improvisateur de génie », entretien sur le Cours de poétique de Paul Valéry avec Frédérique Roussel, Libération, nº 12927, 14-15 janvier 2023, p. 35-36.	« Une anthropologie de l’esprit » (sur le Cours de poétique de Paul Valéry), Le Grand Continent, 21 janvier 2023.	« La Poétique retrouvée de Valéry », entretien avec Alexandra Follonier, Acta Fabula, vol. 24, nº 2, février 2023, DOI : 10.58282/acta.15905, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Paul Valéry, médecin de l’intelligence », débat entre William Marx et Olivier Houdé, par Gilles Noussenbaum, Décision & Stratégie Santé, printemps 2023, nº 334, p. 26-29.	« Lire sur la Sorgue : William Marx a retrouvé des inédits de Paul Valéry et nous donne rendez-vous ce samedi pour les découvrir », entretien avec Mireille Hurlin, L’Écho du mardi, Avignon, 18 mai 2023.	« Sub signo Valerii », préface, in Grégoire Leprince-Ringuet, Les Entrelacs, Sainte-Colombe-sur-Gand, La Rumeur libre, 2024.	« Je vous remercie d’avoir suivi ces leçons », introduction, in William Marx et Matilde Manara, dir., Valéry au Collège de France, Paris, Éditions du Collège de France, 2025, p. 11-16.	« Paul Valéry, critique de la Belle Époque », in Stéphanie Bertrand et Pierre Masson (dir.), La Belle Époque de la critique : la critique littéraire, de Barrès à Gide et Valéry, Paris, Classiques Garnier, 2025, p. 263-275.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. S. Eliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Comment T. S. Eliot reçut le prix Nobel de Paul Valéry », Lettres actuelles. Magazine francophone européen de la recherche en lettres, nº 10, janvier-février 1996, p. 90-96.	« Penser la traduction, traduire le texte : la traduction transparente chez Eliot et Valéry », Testo a fronte. Semestrale di teoria e pratica della traduzione letteraria (Milan), nº 18, mars 1998, p. 85-97.	« Le manuscrit existe-t-il ? Le débat Valéry-Eliot », Équinoxe. Revue internationale d’études françaises (Kyoto), nº 17-18 (« Écriture / figure », dir. William Marx et al.), printemps 2000, p. 220-227.	« Eliot, Valéry et la critique des professeurs », dans Francis Marcoin et Fabrice Thumerel, dir., Manières de critiquer, Arras, Artois Presses Université, 2001, p. 83-96.	« Two Modernisms : T. S. Eliot and La Nouvelle Revue française », dans Elisabeth Däumer et Shyamal Bagchee, dir., The International Reception of T. S. Eliot, Londres, Continuum, 2007, p. 25-35.	« T. S. Eliot en France : une réception problématique », Textuel (université Paris-VII), nº 53 (« Modernité / Modernism »), 2008, p. 89-95.	« Les deux modernismes. T. S. Eliot et la NRF », The Romanic Review, vol. 99, nº 1-2, janvier-mars 2008, p. 57-68.	« Maurras, Eliot : du classicisme », The Romanic Review, vol. 100, nº 1-2 (« Literary Histories of Literatures »), janvier-mars 2009, p. 67-79.	« Traditions et modernités : Eliot face à la temporalité française », Itinéraires. Littérature, textes, cultures, nº 3 : « Modernités occidentales et extra-occidentales », dir. Xavier Garnier et Anne Tomiche, 2009, p. 77-88.	« Paris », dans Jason Harding, dir., T. S. Eliot in Context, Cambridge, Cambridge University Press, 2011, p. 25-32.	« Eliot and Maurras on Classicism », dans Benjamin G. Lockerd, dir., T. S. Eliot and Christian Tradition, Lanham (Maryland), Rowman and Littlefield, 2014, p. 77-88.	« Le modernisme entre internationalisme et nationalisme. T. S. Eliot : Paris aller-retour », dans Thomas Hunkeler, dir., Paradoxes de l’avant-garde : la modernité artistique à l’épreuve de sa nationalisation, Paris, Classiques Garnier, 2014, p. 37-48.	« Eliot and France, France and Eliot », préface, dans Jayme Stayer, dir., T. S. Eliot, France, and the Mind of Europe, Newcastle upon Tyne, Cambridge Scholars Publishing, 2015, p. X-XIV.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature générale et comparée, épistémologie de la discipline</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Écriture / figure » [introduction du volume], Équinoxe. Revue internationale d’études françaises (Kyoto), nº 17-18 (« Écriture / figure »), printemps 2000, p. I.	« Le canon, les classiques et l’admiration : réflexions à partir de Harold Bloom », dans Delphine Denis et Francis Marcoin, dir., L’Admiration, Arras, Artois Presses Université, 2004, p. 43-52.	« Penser les arrière-gardes », dans William Marx, dir., Les Arrière-gardes au XXe siècle : l’autre face de la modernité esthétique, Paris, Presses universitaires de France, 2004 ; rééd. coll. « Quadrige », 2008, p. 5-19.	« Le dépassement de la littérature », Critique, nº 715, décembre 2006, p. 991-1003.	« Revaloriser l’enseignement littéraire », dans Paolo Tamassia, dir., A che serve la Letteratura ? (e il suo insegnamento), Tarente (Italie), Lisi, 2007, p. 47-56.	« Les résistances théoriques à la critique génétique », dans Paul Gifford et Marion Schmid, dir., La Création en acte : devenir de la critique génétique, Amsterdam, Rodopi, 2007, p. 51-63.	« Y a-t-il un temps occidental ? », dans Masanori Tsukamoto, dir., La Conception du temps humain et ses métamorphoses dans la littérature française. Research Project Report, Tokyo, université de Tokyo, Graduate School of Humanities and Sociology, avril 2007, p. 143-156.	« La littérature est-elle d’arrière-garde ? », dans Masanori Tsukamoto, dir., La Conception du temps humain et ses métamorphoses dans la littérature française. Research Project Report, Tokyo, université de Tokyo, Graduate School of Humanities and Sociology, avril 2007, p. 191-204.	« Littérature et critique », dans Anne Tomiche et Karl Zieger, dir., La Recherche en littérature générale et comparée en France en 2007 : bilan et perspectives, Valenciennes, Société française de littérature générale et comparée – Presses universitaires de Valenciennes, 2007, p. 185-193.	« L’autodestituzione della letteratura », Ágalma. Rivista di studi culturali e di estetica (Rome), nº 15, mars 2008, p. 22-31.	 « De geschiedenis van een ontwaarding », entretien avec Annemiek Neefjes, Literatuurplein (Pays-Bas), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.literatuurplein.nl/mededeling.jsp?medId=2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 juin 2008.	 « De literatuur is dood. Leve de literatuur », entretien avec Bert Bultinck, De Morgen (Bruxelles), 4 juin 2008, p. 8-9 du supplément « Uitgelezen ».	« De toekomst van de literatuur », entretien avec Jürgen Pieters, De Leeswolf (Anvers), nº 6, septembre 2008, p. 459-460.	 « Le récit et le réel », Actes de savoirs. Revue interdisciplinaire de l’Institut universitaire de France (Presses universitaires de France), nº 4 : « Le récit », 2008, p. 7-12.	« Colères de lettrés », dans Martine Boyer-Weinmann et Jean-Pierre Martin, dir., Colères d’écrivains, Nantes, Cécile Defaut, 2009, p. 179-193.	« Bungaku ha kouei ka ? », dans Masanori Tsukamoto et Masao Suzuki, dir., « Zenei » to ha nani ka ? « Kouei » to ha nani ka ? Bungakushi no kyokou to kindaisei no jikan, Tokyo, Heibonsha, 2010, p. 37-55.	« La littérature n’est plus ancrée dans un lieu », entretien avec Alexis Brocas, Le Magazine littéraire, nº 506, mars 2011, p. 13.	« Est-il possible de parler de la fin de la littérature ? », dans Dominique Viart et Laurent Demanze, dir., Fins de la littérature, t. II, Paris, Armand Colin, 2012, p. 25-34.	« La tentation anthologique de l’histoire littéraire », Euresis : cahiers roumains d’études littéraires et culturelles (Bucarest), nº 1-4, 2012, p. 247-254.	« Penser les arrière-gardes », Euresis : cahiers roumains d’études littéraires et culturelles (Bucarest), nº 1-4, 2012, p. 255-265.	« Manies et lubies des érudits », Le Magazine littéraire, nº 524, octobre 2012, p. 76-77.	« Ci-gît et renaît la littérature », Le Magazine littéraire, nº 525, novembre 2012, p. 78-79.	« Comment parler de paradigmes collectifs », entretien avec Pierre Bayard, Formes poétiques contemporaines (Presses universitaires du Nouveau Monde), nº 9, 2012, p. 15-28.	« Critique littéraire et critique yaourtière », Les Temps modernes, nº 672, janvier-mars 2013, p. 47-52.	« Brève histoire de la forme en littérature », Les Temps modernes, nº 676, novembre-décembre 2013, p. 35-47.	« L’éthos lettré : au-delà ou en deçà de la littérature ? », entretien avec Mathieu Messager et Anne Sennhauser, Les Cahiers du Ceracc, nº 6, juillet 2013.	« Breve storia della forma in letteratura », trad. Giuliana Ferreccio, CoSMo : Comparative Studies in Modernism (université de Turin), nº 4, 2014, p. 151-161.	« L’avant-gardisme est-il caduc ? D’une double palinodie de Hans Robert Jauss », dans Wolfgang Asholt, dir., Avantgarde und Modernismus : Dezentrierung, Subversion und Transformation im literarisch-künstlerischen Feld, Berlin, De Gruyter, 2014, p. 35-46.	« De Platon à Sarkozy, ces viles attaques contre la littérature », entretien avec Juliette Cerf, Télérama, 15 octobre 2015, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.telerama.fr/livre/de-platon-a-sarkozy-ces-attaques-contre-la-litterature,132677.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Hans Robert Jauss : de l’incertitude en matière de saloperie », Le Courage, Paris, Grasset, nº 2, 2016, p. 269-286.	« La haine vaut mieux que l’indifférence », entretien avec Stéphane Duchêne, Le Petit Bulletin (Lyon), nº 829, 2 mars 2016, p. 18.	« Approcher la littérature par réflexion », Romanische Studien, nº 4, 2016, p. 133-139, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.romanischestudien.de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« “État poétique” contre poésie : une crise de définition », Fabula-LhT, nº 18 (« Un je-ne-sais-quoi de “poétique” »), avril 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org/lht/18/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> marx.html.	« Le lettré comme problème », dans Andrei Minzetanu et William Marx, dir., Le Lettré : définitions et enjeux, Silène, 2017, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revue-silene.com/f/index.php?sp=comm&comm_id</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> =199.	« Literatura y crítica », trad. Juan Moreno Blanco, dans A. Tomiche et K. Zieger, dir., Investigación en literatura general y comparada en Francia – Balance y perspectivas, Cali (Colombie), Universidad del Valle, 2017, p. 221-230.	« Pourquoi défendre la littérature ? », Futsugo Futsubungaku Kenkyû – Revue de langue et littérature françaises, Société de langue et littérature françaises de l’université de Tokyo, nº 51, 2018, p. 235-256.	 « Breve historia de la forma en literatura », trad. Carlos Walker, Estudios de Teoría Literaria. Revista digital : artes, letras y humanidades, vol. 8, nº 16, juillet 2019, p. 283-290.	« La revanche de Don Quichotte », Le Monde, 28 décembre 2019, supplément « Les 101 romans des lecteurs du Monde », p. 7.	« Le formatage des consciences est partout », entretien avec Christophe Ono-dit-Biot et Romain Brethes, Le Point, nº 2475, 30 janvier 2020, p. 107-109.	« Ce que la littérature nous apprend », entretien avec Hélène Frouard, Sciences humaines, nº 326, juin 2020, p. 24-27 ; repris sous le titre « La lecture comme expérience de l’altérité », Sciences humaines, hors-série nº 26 (« Comment la littérature peut changer nos vies »), juin-juillet 2021 ; repris dans Héloïse Lhérété, dir., Comment la littérature peut changer nos vies, Auxerre, Éditions Sciences humaines, 2022.	« Paradoxes de la vérité littéraire », Revue italienne d’études françaises, nº 10, novembre 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/rief/6222</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Autour des étoiles », entretien avec Perrine Coudurier et Matthieu Vernet, Acta Fabula, vol. 22, nº 3, mars 2021, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/acta/document13507.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’érudition, c’est l’altérité », entretien avec Brigitte Chapelain, Hermès, nº 87, 2021, p. 44-58.	« Comparatisme et nationalisme au lendemain de la Grande Guerre », Revue de littérature comparée, vol. 95, nº 1, janvier-mars 2021, p. 72-79.	« Collège de France : dans la cour des grands », entretien avec Marie-Charlotte Provot, Virus de la culture, 15 avril 2021.	« William Marx : “La cancel culture n’est pas une culture” », entretien avec Rat Devil, Gonzaï, nº 38, juillet 2021, p. 20-25.	القراءة بوصفها تجربة للغيرية [« La lecture comme expérience de l’altérité »], entretien, trad. Elhassan Aylaj, Arrafid, Émirats arabes unis, 7 février 2022.	« ChatGPT aura-t-il un jour le Nobel de littérature ? » et « L’intelligence artificielle ne connaît pas encore le style Duras », entretiens avec Julie Rambal, Le Temps (Genève), 14 janvier 2023, p. 34-35.	« Littératures comparées », Annuaire du Collège de France, nº 120 (2019-2020), 2023, p. 199-210.	« Des livres et des hommes », entretien avec Victor Dumiot et William Emmanuel, Bastille Magazine, nº 19, juillet-août 2023, p. 48-53.	« Il faut envisager la lecture comme un “sport intellectuel” », entretien avec Lou Héliot, Le Un des libraires, été 2023.	« How to Become a Comparatist », Comparative Critical Studies, vol. 21, nº 1, 2024, p. 77-91.	« La littérature est le moyen de penser un ailleurs face à une réalité qui s’écroule », entretien avec Martin Bernier, Le Figaro, nº 24880, 21 août 2024, p. 19.	« La littérature est l’art le plus démocratique », entretien avec Benoît Hervieu-Léger et Martin Monti-Lalaubie, Revue Projet, nº 404, février-mars 2025, p. 14-18.	« Pourquoi la littérature comparée ? », Revue des sciences humaines et sociales de l’Académie du Royaume du Maroc, vol. 4, nº 1, 2025, p. 13-28.	« Que lire cet été ? », entretien avec Lou Héliot, Le Un hebdo, nº 553, 9 juillet 2025.	« L’enjeu de la littérature comparée », entretien avec Lili Auriat, L’Éléphant, nº 52, automne 2025, p. 115-117.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèques mentales et bibliothèque mondiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Pour une bibliothèque mondiale », Le Monde, 76e année, nº 23338, 22 janvier 2020, p. 27.	« La bibliothèque idéale existe-t-elle ? », entretien avec Lorraine Rossignol, Télérama, nº 3676, 24 juin 2020, p. 16-18.	« Nos frontières mentales doivent évoluer », entretien avec Catherine Golliau, Le Point références, septembre-novembre 2020, p. 104-105.	« La bibliothèque déploie une cinquième dimension invisible à l’œil nu », entretien avec Johan Faerber, Diacritik, 5 mars 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://diacritik.com/2021/03/05/william-marx-la-bibliotheque-deploie-une-cinquieme-dimension-invisible-a-loeil-nu-des-etoiles-nouvelles/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	マイノリティとして生きる人間が「世界図書館」で文学を読むこと。平野啓一郎さんとウィリアム・マルクスさんが語る [« Comment les minorités lisent la littérature dans la “bibliothèque mondiale” : débat entre Keiichiro Hirano et William Marx »], Huffington Post Japan, 21 octobre 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.huffingtonpost.jp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Un peuple de bibliothécaires », préface, in Asma, La Bibliothèque imaginaire : Djibouti, Creil, Dumerchez, 2022, p. 9-10.	« Pour une bibliothèque mondiale », Littera. Revue de langue et littérature françaises (Tokyo), nº 8, mars 2023, p. 7-17.	« Les bibliothèques possibles », Carnets, deuxième série, nº 25, 2023, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/carnets/14239</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, DOI : 10.4000/carnets.14239.	« Le cerveau d’une bibliothèque », Le Pays lorrain. Revue de la Société d’histoire de la Lorraine et du Musée lorrain, 120e année, vol. 104, nº 2, juin 2023, p. 85-87.	« Les bibliothèques invisibles », résumé du cours 2020-2021, Annuaire du Collège de France, 121e année (2020-2021), 2024, p. 281-297.	« When Literature Meets Philosophy : A Conversation with William Marx on his latest work Libraries of the Mind », entretien avec Norm Goldman, Bookpleasures.com, 12 juillet 2025.	« Entrouvrir la porte de la bibliothèque mondiale », entretien avec Ada Ackerman et Félicie Faizand de Maupeou, in Ada Ackerman et Béatrice Picon-Vallin, dir., Bibliothèques à l’épreuve de la scène, La Fresnaie-Fayel, Otrante, 2025, p. 225-233.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sexualités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Non à la police des consciences et des corps. Contre la loi sur l’abolition de la prostitution », Le Monde, 22 décembre 2011, p. 21.	« L’interdiction de la prostitution est une chimère » (avec Élisabeth Badinter, Régine Deforges, Caroline Eliacheff, Élisabeth de Fontenay, Claude Habib, Nathalie Heinich, Claude Lanzmann, Véronique Nahoum-Grappe, Philippe Raynaud, Céline Spector et Georges Vigarello), Le Nouvel Observateur, nº 2494, 23 août 2012, p. 34.	« Non à une Église qui agit en lobby contre le mariage homosexuel ! » (avec Gilles Philippe), Le Monde, 7 novembre 2012, p. 16.	« Où est passée l’autorité morale de l’Église ? » (avec Gilles Philippe), Le Monde, 29 janvier 2014, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lemonde.fr/idees/article/2014/01/29/l-autorite-morale-perdue-de-l-eglise_4356371_3232.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« J’accuse ! », Marianne, nº 1001-1002, 17 juin 2016, p. 14.	« L’homosexualité n’est pas prévue par l’ordre social », entretien avec Johan Faerber, Diacritik, 11 janvier 2018, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://diacritik.com/2018/01/11/william-marx-lhomosexualite-nest-pas-prevue-par-lordre-social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	Entretien sur Un savoir gai avec Iacopo Leoni et Valentina Sturli, SigMa. Rivista di letterature comparate, teatro e arti dello spettacolo, nº 2, 2018, p. 513-527.	« L’affiche de la Marche des fiertés, en effaçant la question de la sexualité, témoigne d’un nouveau puritanisme », Le Monde, 81e année, nº 25029, 21 juin 2025, p. 29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« L’islam n’est pas terroriste par essence », Le Monde, nº 22066, 26 décembre 2015, p. 17.	« Pour lutter contre l’islamisme radical, affichons la libération des corps », Le Monde, 18 août 2016, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lemonde.fr/idees/article/2016/08/18/pour-lutter-contre-l-islamisme-radical-affichons-la-liberation-des-corps_4984586_3232.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’allergie nationale au fait religieux est une erreur intellectuelle et une faute politique », Le Monde, 76e année, nº 23583, 4 novembre 2020, p. 26.	« Avec le pape François, la littérature entre en religion », Le Monde, nº 24772, 24 août 2024, p. 23.	« Nihil obstat », préface, in pape François, Louée soit la lecture. Lettre sur le rôle de la littérature dans la formation, Paris, Éditions des Équateurs, 2024, p. 7-20.	« Le pape François et la littérature », entretien, Études, nº 4320, novembre 2024, p. 95-105.	« Le pape François, une vision résolument ouverte de l’art, pour tous et sous toutes ses formes », entretien avec Juliette Bénabent et Rémi Guezodje, Télérama, 23 avril 2025.	« François, jésuite lettré, a exercé son rôle de pape comme un curé de terrain », entretien avec Isabelle Vogtensperger, Marianne, 25 avril 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société, médias, politiques d’éducation et de recherche, actualité, débats, tribunes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Deuil national » (avec Gilles Philippe), Le Monde, nº 18041, 25 janvier 2003, p. 14.	« La mort des humanités », Le Monde, 30 octobre 2008, p. 20.	« L’AERES en questions », entretien avec Marc Escola, 8e sens : le magazine de Paris 8, nº 3, janvier 2009.	« Graves dysfonctionnements de Galaxie, le portail du recrutement », Fabula, 1er février 2009, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.fabula.org/actualites/article28628.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Pour une autre réforme de l’évaluation de la recherche et de l’enseignement supérieur » (avec la collaboration d’Olivier Beaud, Joël Biard, Antoine Compagnon, Pascal Engel, Claudio Galderisi et Thierry Gontier), Qualité de la science française, mis en ligne le 20 janvier 2013, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.qsf.fr/2013/01/20/note-de-qsf-sur-levaluation-pour-une-autre-reforme-de-levaluation-de-la-recherche-et-de-lenseignement-superieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« Trop d’intellectuels dévalorisent l’intellectuel », Les Grands Débats, mis en ligne le 31 mai 2013, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lesgrandsdebats.fr/Debats/Ou-sont-passes-les-intellectuels/Trop-d-intellectuels-devalorisent-l-intellectuel-501</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« L’université française bureaucratisée », Le Monde, 6 novembre 2014, p. 14.	« Le grec et le latin pour préserver l’esprit du 11 janvier », Libération, 30 avril 2015, p. 24. Traduction russe dans Drevnij mir i My (L’Antiquité et nous, Saint-Pétersbourg), vol. VI, 2017.	« Kiev appartient de plein droit aux rêves de l’Europe, mais on ne voudrait pas que Kiev n’existât que dans nos rêves : nous voulons aussi une Kiev réelle, une Kiev dans la réalité », tribune, Le Monde, 78e année, nº 24010, 18 mars 2022, p. 2 du cahier Le Monde des livres.	« Ce qu’Œdipe et Antigone nous disent de la crise au Proche-Orient », Le Monde, 79e année, nº 24531, 16 novembre 2023, p. 30.	« בין אם נרצה בכך בין אם לאו, המלחמה המרוחקת הזאת היא ענייננו » [Que nous le voulions ou non, nous avons des intérêts dans cette guerre lointaine], Haaretz, 22 décembre 2023, p. 4 du supplément littéraire.	« La poésie mérite mieux que cette haine », Libération, nº 13241, 26 janvier 2024, p. 21.	« Pour qui don Quichotte voterait-il aujourd’hui ? », Le Monde, nº 24723, 28 juin 2024, p. 26.	« L’Europe doute, et c’est sa force », entretien avec Sébastien Le Fol, L’Express, nº 3881, 20 novembre 2025, p. 66-68.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, divers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	« Sauvé d’une plume ! », Communio, XIV, nº 1, janvier-février 1989, p. 82-87.	« Les Messes inouïes », Communio, XIX, nº 1, janvier-février 1994, p. 105-111.	Exercice oulipien, Magazine littéraire, nº 398 (« L’Oulipo »), mai 2001, p. 27.	« Petits morceaux de papier japonais », Études de langue et littérature françaises (revue de la Société des études de langue et littérature françaises de l’université de Kyoto), nº spécial (« In memoriam Jo Yoshida »), 2006, p. 492-497.	« Variations sur le lecteur de bibliothèque », Bulletin des bibliothèques de France, t. 55, nº 6, 2010, p. 32-35, URL : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://bbf.enssib.fr/consulter/bbf-2010-06-0032-007</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« Un bordel », contribution à la rencontre « Regards d’écrivains sur la Bibliothèque de la Sorbonne » du 14 novembre 2013, Maison des écrivains et de la littérature, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.m-e-l.fr/,re,363</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	« La Soirée avec ma télé : un inédit de Paul Valéry », contribution au cycle « Entendez-voir » : « Paul Valéry vu par William Marx », 5 février 2014, Petit Palais, Maison des écrivains et de la littérature, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.m-e-l.fr/medias/extraits-textes/texte%20w.%20marx%20-%20p.%20valery.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.	« Je voudrais tant pouvoir dire… », dans Pour quoi vous levez-vous le matin ?,  illustré par Hélène Crochemore, Paris, Belin, 2022, p. 86-89.	« Deux rencontres, un chien et un recrutement », dans Le Défaut. Études en hommage à Camille Dumoulié, Université Paris Nanterre, Centre de recherche littérature et poétique comparées, 2023, p. 219-220.	« Le questionnaire de Proust », Revue Droit & Littérature, nº 8, 2024, p. 47-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87 conférences invitées internationales et conférences plénières.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comptes rendus dans Bulletin du bibliophile, Critique, French Studies, Histoires littéraires, Marianne, Le Monde.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.249-270. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e0y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pape François, une vision résolument ouverte de l’art, pour tous et sous toutes ses formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bénabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guezodje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que lire cet été ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Héliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Literature Meets Philosophy. A Conversation with William Marx on his latest work &amp;quot;Libraries of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bookpleasures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est l’art le plus démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hervieu-Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monti-Lalaubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 404, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žít v knihovně, jež znamená svět</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Záviš Šuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svet Literatury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (71), pp.95-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le questionnaire de Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est le moyen de penser un ailleurs face à une réalité qui s’écroule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le pape François, la littérature entre en religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui don Quichotte voterait-il aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24723, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pape François et la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarthou-Lajus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4320, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le Nobel de littérature sacrait deux lauréats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Bousenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses du Nobel de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Bousenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre &amp;quot;Don Quichotte&amp;quot; populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fringale Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Don Quichotte, on entre dans le mécanisme même de l’imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 des libraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ku5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Become a Comparatist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Critical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.77 - 91. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ccs.2024.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut envisager la lecture comme un “sport intellectuel”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’Œdipe et Antigone nous disent de la crise au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24531, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau d’une bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays lorrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle ne connaît pas encore le style Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire sur la Sorgue : William Marx a retrouvé des inédits de Paul Valéry et nous donne rendez-vous ce samedi pour les découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho du mardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">בין אם נרצה בכך בין אם לאו, המלחמה המרוחקת הזאת היא ענייננו</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haaretz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Supplément littéraire, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry, médecin de l’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décision &amp; Stratégie Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 334, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliothèque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20634/littera.8.0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux rencontres, un chien et un recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le Défaut. Études en hommage à Camille Dumoulié, pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT aura-t-il un jour le Nobel de littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastille Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie de l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">失われた文学作品の再発見</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un causeur, un improvisateur de génie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12927, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie générale de l’être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24262, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">マイノリティとして生きる人間が「世界図書館」で文学を読むこと。 平野啓一郎さんとウィリアム・マルクスさんが語る</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichirô Hirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Huffington post</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">القراءة بوصفها تجربة للغيرية</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhassan Aylaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الرافد</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Música e poesia pura: o fim de um paradigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gragoatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (57), pp.70-85. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/gragoata.v27i57.51384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Nobel : ces discrets Français qui murmurent à l’oreille du comité : enquête : connaissez-vous William Marx, Michel Zink ou Daniel Louvard ? Ces Français proposent à l'Académie suédoise des noms de lauréats au Prix Nobel. Avec réussite, parfois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chef-d’œuvre retrouvé de Paul Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2630, pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiev appartient de plein droit aux rêves de l’Europe, mais on ne voudrait pas que Kiev n’existât que dans nos rêves : nous voulons aussi une Kiev réelle, une Kiev dans la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément Le monde des livres (24010), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours de Poétique de Valéry enfin publié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la Fondation du Collège de France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudition, c’est l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (1), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais l’Antiquité n’a défini la tragédie comme finissant mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Latin et grec. Le guide pour apprendre à tout âge, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque déploie une cinquième dimension invisible à l’oeil nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cancel culture n’est pas une culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gonzaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e valori democratici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il confronto letterario. Quaderni di letterature straniere moderne e comparate dell'Università di Pavia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatisme et nationalisme au lendemain de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 377 (1), pp.72-79. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rlc.377.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cas des pandémies, l’humanité devient un personnage littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissão e memória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magri Dirceu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista USP = Revista Universidade de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-9036.i126p99-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon poche de chevet : Le Mont Analogue de Rene Daumal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément Le monde des livres (23358), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliotheque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23338, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allergie nationale au fait religieux est une erreur intellectuelle et une faute politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23583, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos frontières mentales doivent évoluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point - Références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la littérature nous apprend de l'épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le formatage des consciences est partout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2475, pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of literary truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue italienne d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rief.6222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la littérature nous apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É possível conhecer a verdade sobre a tragédia grega ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Roberto Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opiniães</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.158-165. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2525-8133.opiniaes.2019.158640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis et plaisir tragique selon Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chôra. Revue d'études anciennes et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.163-180. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/chora20191710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État poétique&amp;quot; contre poésie : une crise de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshima ou la vision du mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.97--110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la littérature par &amp;quot;réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanische Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (4), pp.133--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est l'ennemie préférée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine vaut mieux que l'indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 829, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Robert Jauss : de l'incertitude en matière de saloperie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.269--286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'accuse !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1001-1002, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lutter contre l'islamisme radical, affichons la libération des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussin et ses mystères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 822, pp.902--913. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.822.0902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Platon à Sarkozy: ces viles attaques contre la littérature, entretien réalisé par Juliette Cerf [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télérama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grec et le latin pour préserver l'esprit du 11 janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo, Rimbaud, Barthes comme vous ne les avez jamais lus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marianne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 938, pp.60--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'islam n'est pas terroriste par essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22066, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université française bureaucratisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breve storia della forma in letteratura [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Studies in Modernism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.151--161. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13135/2281-6658/636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité morale perdue de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 172, pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthos lettré : au-delà ou en deçà de la littérature ? Entretien de William Marx avec Mathieu Messager et Anne Sennhauser [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ceracc : études sur les formes narratives des années cinquante à aujourd'hui </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tombeau d'ØEdipe : entretien avec William Marx, propos recueillis par Alexandre Prstojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Poetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire de la forme en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 676, pp.35--47. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.676.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète et le ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172, pp.56--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEdipe au Japon, ou ce que le nô fait à la tragédie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.3--23. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20634/ellf.103.0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la réponse de C. W. Veloso sur la catharsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique littéraire et critique yaourtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 672, pp.47--52. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.672.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La majorité des tragédies finissaient bien !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pujas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grèce et ses mythes (40), pp.86--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation anthologique de l'histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euresis : cahiers roumains d'études littéraires et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1-4, pp.247--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs étoiles noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manies et lubies des érudits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 524, pp.76--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle poétique de Valéry pour la revue &amp;quot;Poétique&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ci-gît et renaît la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.78--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non à une Église qui agit en lobby contre le mariage homosexuel !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiction de la prostitution est une chimère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eliacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Obs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2494, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry: une poétique du sensible [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aisthesis. Pratiche, linguaggi e saperi dell'estetico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.95--109. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Aisthesis-11050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler de paradigmes collectifs, entretien de Pierre Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.15--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry au Collège de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matilde manara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Collège de France, pp.304, 2025, Faire savoir, 978-2-7226-0827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libraries of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Princeton University Press, 2025, 9780691267425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un’estate con Don Chisciotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimosa Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDT, pp.216, 2025, Piccola biblioteca di Ulisse, 978-88-592-3325-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">돈키호테와 함께하는 여름</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">선희 백</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mujintree, pp.268, 2025, 979-11-6111-150-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un été avec don Quichotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equateurs; France Inter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.238, 2024, Équateurs parallèles, 978-2-38284-729-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">العيش في مكتبة العالم</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Al-Khadrawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dar Al-Jadid, 2023, 9789959297471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ο τάφος του Οιδίποδα: Για μια τραγωδία χωρίς τραγικό</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Βασίλειος Πατσογιάννης</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plethron, 2023, 9789603483854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienawiść do literatury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Stróżyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Słowo/obraz terytoria – Wydawnictwo Uniwersytetu Łódzkiego, 2023, 9788383313405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de poétique, tome II : Le langage, la société, l'histoire (1940-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bibliothèque des Idées, 9782073000156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de poétique, tome I : Le corps et l’esprit (1937-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bibliothèque des idées, 9782072907067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tomb of Oedipus. Why Greek Tragedies Were not Tragic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas B Elliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verso Books, 2022, 9781788736138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étoiles nouvelles. Quand la littérature découvre le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions de Minuit, 2021, 9782707346834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans la bibliothèque du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France, 2020, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.10102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">オイディプスの墓–––悲劇的ならざる悲劇のために</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuo Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2019, 9784801003965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Το μίσος για τη λογοτεχνία</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Athanasopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polis, 2019, 9789604356164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文学との訣別―近代文学はいかにして死んだのか</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Tsukamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2019, 9784801003958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ódio à literatura : uma história da antiliteratura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Pereira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paco Editorial, 2019, 9788546219681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文人伝</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suiseisha, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hatred of Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Press of Harvard University Press, 2017, Belknap</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El odio a la literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad del Valle, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions de Minuit, 2015, 978-2-7073-2916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomba di Edipo : per una tragedia senza tragico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni ETS, 2014, Mélange</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerisier, Alban and Germain, Marie-Odile and Hermetet, Anne-Rachel and Marx, William and Mercier, Pascal and Paulhan, Claire. Gallimard, 2013, Les Cahiers de la NRF, 978-2-07-013652-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry: en théorie, revue Littérature, n°172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marx, William. Larousse : Armand Colin, 2013, 978-2-200-92857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau d'Oedipe: pour une tragédie sans tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions de Minuit, 2012, 978-2-7073-2201-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous remercie d’avoir suivi ces leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valéry au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Collège de France, pp.11-16, 2025, 9782722608276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihil obstat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louée soit la lecture : lettre sur le rôle de la littérature dans la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Equateurs, pp.7-20, 2024, 9782382848173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub signo Valerii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire Leprince-Ringuet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rumeur libre, pp.11-15, 2024, 9782355773280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peuple de bibliothécaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliothèque imaginaire : Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dumerchez, pp.9-10., 2022, 9782847912067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe et le nom d’Europe : un sens à (ré)inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samantha Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2022, Travaux du Collège de France, 978-2-415-00325-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et valeurs démocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères de la littérature. Ou la démocratisation des lettres, de Balzac à Houellebecq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2022, 9782200633073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Canonization Transformed Greek Tragedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canonisation as Innovation : Anchoring Cultural Formation in the First Millennium BCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brill, pp.164-177, 2022, 978-90-04-52026-4. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004520264_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echenoz et le clinamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Faerber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Jean Echenoz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, Editions de L'Herne, pp.22-24, 2022, 9791031903569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je voudrais tant pouvoir dire...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour quoi vous levez-vous le matin ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2022, 9782410026559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Devésa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, voir, penser l’œuvre de Jean-Philippe Toussaint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, 2020, 9782874497780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1913, the Year of the Arrière-garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effie Rentzou; André Benhaïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1913 : The year of french modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.109-120, 2020, 978-1-5261-4503-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Hyppolite; Marc Perelman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corbusier : l’art de se loger et de le dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Nanterre, pp.31-36, 2020, 978-2-84016-435-7. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.20380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et Einstein, ou le poème de la relativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Einstein au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2020, 978-2-7226-0550-3. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.9398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des notes de T.S. Eliot : “My Words Echo Thus” : T.S. Eliot et la leçon de Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud François; Clément Girardi; Camille Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales bergsoniennes. IX, Bergson et les écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses universitaires de France, pp.13-29, 2020, Épiméthée, 978-2-13-079541-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire, penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Valéry et l'acte de traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.11-14, 2019, 9782406084174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einstein en Orient, ou l’expérience de la rélativité. Preface et note éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidia Breda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Einstein, Journal de voyage : Extrême-Orient, Palestine, Espagne (1922-1923), trad. fr. par Stéphane Zékian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Payot &amp; Rivages, pp.7-36, 2019, 9782743647551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la génétique : Valéry, Duchamp et les économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Biasi, Pierre-Marc and Herschberg-Pierrot, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' oeuvre comme processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.45--52, 2017, 978-2-271-07969-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard, Mathilde and Gefen, Alexandre and Talon-Hugon, Carole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.63--69, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot and France, France and Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stayer, Jayme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. S. Eliot, France, and the Mind of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.X--XIV, 2015, 978-1-4438-7738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pureté poétique et modernité : Valéry, Maurras, Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier and Roger, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puretés et impuretés de la littérature, 1860-1940</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.291--303, 2015, 978-2-8124-3297-2. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3299-6.p.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modernisme entre internationalisme et nationalisme. T. S. Eliot : Paris aller-retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hunkeler, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxes de l'avant-garde: la modernité artistique à l'épreuve de sa nationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.37--48, 2014, 978-2-8124-3195-1. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3197-5.p.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avant-gardisme est-il caduc ? D'une double palinodie de Hans Robert Jauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Asholt, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avantgarde und modernismus: dezentrierung, subversion und transformation im literarisch-kunstlerischen feld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.35--46, 2014, 978-3-11-034833-0. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110348613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot and Maurras on Classicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. S. Eliot and Christian Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rowman and Littlefield, pp.77--88, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on connaître la vérité sur la tragédie grecque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guerrier, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Saint-Étienne, pp.197--206, 2014, Les colloques de l'Institut universitaire de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre : La NRF, naissance d'un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermetet, Anne-Rachel and Marx, William. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.103--104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La NRF et l'idée de littérature, conclusion au chapitre : Positions de La NRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerisier, Alban and Germain, Marie-Odile and Hermetet, Anne-Rachel and Marx, William and Mercier, Pascal and Paulhan, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue française: les colloques du centenaire : Paris, Bourges, Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.97--100, 2013, Les Cahiers de la NRF, 978-2-07-013652-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeannelle, Jean-Louis and Macé, Marielle and Murat, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire littéraire des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.125--137, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible de parler de la fin de la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique and Demanze, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome II : Historicité de la littérature contemporaine, Armand Colin, pp.25--34, 2012, 978-2-200-28047-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il &amp;quot;mistero&amp;quot; Leonardo : Valéry e Freud tra occultismo e razionalismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanni; Romano and Sanna; Antonietta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci : interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. S. Olschki, pp.169--183, 2012, 978-88-222-6114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FF4F335"/>
+    <w:nsid w:val="77647F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-marx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9125-2884" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.marx@college-de-france.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/10102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/sommaire1408.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-silene.com/f/index.php?sp=colloque&amp;colloque_id=16" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire18451.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/atelier.php?Catharsis._Reponse_a_Claudio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vox-poetica.com/entretiens/intMarx.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diacritik.com/2016/01/29/le-grand-entretien-william-marx-la-litterature-est-lennemie-preferee/#more-7348" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rief.revues.org/1549" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document10648.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithub.com/when-rousseau-advocated-for-book-burning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/atelier.php?Ce_que_la_litterature_fait_a_l_epidemie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telerama.fr/livre/william-marx,-du-college-de-france-dans-le-cas-des-pandemies,-lhumanite-devient-un-personnage,n6639202.php" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatorcultural.ro/articol/cultura-franceza-cultura-romana-dupa-douazeci-de-ani/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rief/14073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/lht/10/index.php?id=447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/5709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/9398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-cdf.fr/2022/02/08/le-cours-de-poetique-de-valery-enfin-publie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.literatuurplein.nl/mededeling.jsp?medId=2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telerama.fr/livre/de-platon-a-sarkozy-ces-attaques-contre-la-litterature,132677.php" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.romanischestudien.de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/lht/18/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-silene.com/f/index.php?sp=comm&amp;comm_id" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rief/6222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/acta/document13507.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritik.com/2021/03/05/william-marx-la-bibliotheque-deploie-une-cinquieme-dimension-invisible-a-loeil-nu-des-etoiles-nouvelles/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.jp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/carnets/14239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2014/01/29/l-autorite-morale-perdue-de-l-eglise_4356371_3232.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritik.com/2018/01/11/william-marx-lhomosexualite-nest-pas-prevue-par-lordre-social" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2016/08/18/pour-lutter-contre-l-islamisme-radical-affichons-la-liberation-des-corps_4984586_3232.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/actualites/article28628.php" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qsf.fr/2013/01/20/note-de-qsf-sur-levaluation-pour-une-autre-reforme-de-levaluation-de-la-recherche-et-de-lenseignement-superieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesgrandsdebats.fr/Debats/Ou-sont-passes-les-intellectuels/Trop-d-intellectuels-devalorisent-l-intellectuel-501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bbf.enssib.fr/consulter/bbf-2010-06-0032-007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.m-e-l.fr/,re,363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.m-e-l.fr/medias/extraits-textes/texte%20w.%20marx%20-%20p.%20valery.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e0y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou H&#233;liot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Goldman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monti-Lalaubie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#225;vi&#353; &#352;uman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;nabent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guezodje" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Bousenna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarthou-Lajus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ku5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ccs.2024.0505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20634/littera.8.0_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18360" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saviana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassan Aylaj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/gragoata.v27i57.51384" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichir&#244; Hirano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pellegrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.377.0073" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.6222" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magri Dirceu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9036.i126p99-110" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora20191710" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Roberto Lucas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2525-8133.opiniaes.2019.158640" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0902" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611900v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2281-6658/636" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611898v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.676.0035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20634/ellf.103.0_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.672.0047" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badinter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Deforges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Aisthesis-11050" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965486v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matilde manara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimosa Martini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#49440;&#55148; &#48177;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368939v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdesequateurs.fr/livre/Un-ete-avec-Don-Quichotte/330" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Str&#243;&#380;y&#324;ski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Belaid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#914;&#945;&#963;&#943;&#955;&#949;&#953;&#959;&#962; &#928;&#945;&#964;&#963;&#959;&#947;&#953;&#940;&#957;&#957;&#951;&#962;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Val&#233;ry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Idees/Cours-de-poetique" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368920v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/cours-de-poetique-2-le-langage-la-societe-l-histoire-1940-1945/9782073000156" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Al-Khadrawi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369159v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas B Elliot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368927v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.10102" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tsukamoto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Athanasopoulos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Pereira da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Morimoto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611880v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611876v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611893v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611905v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611908v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611913v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cerisier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368242v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520264_007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369220v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370447v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372404v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/sciences-politiques/inventer-l-europe_9782415003258.php" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368205v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372410v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.20380" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794426v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.9398" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372407v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370462v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370512v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611895v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3299-6.p.0291" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611904v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348613" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611901v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611903v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3197-5.p.0037" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611914v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611912v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611926v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611932v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-marx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9125-2884" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.marx@college-de-france.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/10102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/sommaire1408.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-silene.com/f/index.php?sp=colloque&amp;colloque_id=16" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire18451.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/atelier.php?Catharsis._Reponse_a_Claudio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vox-poetica.com/entretiens/intMarx.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diacritik.com/2016/01/29/le-grand-entretien-william-marx-la-litterature-est-lennemie-preferee/#more-7348" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rief.revues.org/1549" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document10648.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithub.com/when-rousseau-advocated-for-book-burning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/atelier.php?Ce_que_la_litterature_fait_a_l_epidemie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telerama.fr/livre/william-marx,-du-college-de-france-dans-le-cas-des-pandemies,-lhumanite-devient-un-personnage,n6639202.php" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatorcultural.ro/articol/cultura-franceza-cultura-romana-dupa-douazeci-de-ani/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rief/14073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/lht/10/index.php?id=447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/5709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/9398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-cdf.fr/2022/02/08/le-cours-de-poetique-de-valery-enfin-publie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.literatuurplein.nl/mededeling.jsp?medId=2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telerama.fr/livre/de-platon-a-sarkozy-ces-attaques-contre-la-litterature,132677.php" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.romanischestudien.de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/lht/18/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-silene.com/f/index.php?sp=comm&amp;comm_id" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rief/6222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/acta/document13507.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritik.com/2021/03/05/william-marx-la-bibliotheque-deploie-une-cinquieme-dimension-invisible-a-loeil-nu-des-etoiles-nouvelles/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.jp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/carnets/14239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2014/01/29/l-autorite-morale-perdue-de-l-eglise_4356371_3232.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritik.com/2018/01/11/william-marx-lhomosexualite-nest-pas-prevue-par-lordre-social" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2016/08/18/pour-lutter-contre-l-islamisme-radical-affichons-la-liberation-des-corps_4984586_3232.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/actualites/article28628.php" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qsf.fr/2013/01/20/note-de-qsf-sur-levaluation-pour-une-autre-reforme-de-levaluation-de-la-recherche-et-de-lenseignement-superieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesgrandsdebats.fr/Debats/Ou-sont-passes-les-intellectuels/Trop-d-intellectuels-devalorisent-l-intellectuel-501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bbf.enssib.fr/consulter/bbf-2010-06-0032-007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.m-e-l.fr/,re,363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.m-e-l.fr/medias/extraits-textes/texte%20w.%20marx%20-%20p.%20valery.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e0y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;nabent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guezodje" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou H&#233;liot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Goldman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monti-Lalaubie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#225;vi&#353; &#352;uman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370369v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412150v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarthou-Lajus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Bousenna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ku5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ccs.2024.0505" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368452v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20634/littera.8.0_7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roussel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18360" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichir&#244; Hirano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368383v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassan Aylaj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/gragoata.v27i57.51384" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saviana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pellegrini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.377.0073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magri Dirceu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9036.i126p99-110" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794348v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.6222" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Roberto Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2525-8133.opiniaes.2019.158640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora20191710" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0902" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611899v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2281-6658/636" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.676.0035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20634/ellf.103.0_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.672.0047" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611931v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611922v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611923v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611921v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badinter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Deforges" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Aisthesis-11050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matilde manara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373938v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimosa Martini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#49440;&#55148; &#48177;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368939v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdesequateurs.fr/livre/Un-ete-avec-Don-Quichotte/330" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369083v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Al-Khadrawi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#914;&#945;&#963;&#943;&#955;&#949;&#953;&#959;&#962; &#928;&#945;&#964;&#963;&#959;&#947;&#953;&#940;&#957;&#957;&#951;&#962;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Str&#243;&#380;y&#324;ski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Belaid" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/cours-de-poetique-2-le-langage-la-societe-l-histoire-1940-1945/9782073000156" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Val&#233;ry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Idees/Cours-de-poetique" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369159v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas B Elliot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368927v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.10102" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Morimoto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Athanasopoulos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369102v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tsukamoto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Pereira da Silva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611876v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611879v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611893v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611905v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611913v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cerisier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370620v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372404v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/sciences-politiques/inventer-l-europe_9782415003258.php" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369207v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520264_007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370481v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372407v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.20380" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794426v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.9398" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368205v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370462v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370512v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611895v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3299-6.p.0291" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611903v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3197-5.p.0037" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611907v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348613" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611904v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611909v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611912v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611914v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611932v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611926v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>