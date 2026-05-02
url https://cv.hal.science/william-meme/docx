--- v0 (2026-03-29)
+++ v1 (2026-05-02)
@@ -636,713 +636,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting HER2-breast tumors with scFv-decorated bimodal nanoprobes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestational and lactational exposure to dichlorinated bisphenol A induces early alterations of hepatic lipid composition in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Alric</w:t>
+                <w:t xml:space="preserve">Amandine Chepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katel Hervé-Aubert</w:t>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Aubrey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurie Lajoie</w:t>
+                <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12951-018-0341-6⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.565-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-018-0679-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808604v1</w:t>
+                <w:t xml:space="preserve">hal-01966111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative determination of placental perfusion by magnetic resonance imaging and contrast-enhanced ultrasound in a murine model of intrauterine growth restriction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting HER2-breast tumors with scFv-decorated bimodal nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katel Hervé-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Arthuis</w:t>
+                <w:t xml:space="preserve">Nicolas Aubrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Mendes</w:t>
+                <w:t xml:space="preserve">Souad Melouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Même</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Rousselot</w:t>
+                <w:t xml:space="preserve">Laurie Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (18), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12951-018-0341-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079394v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestational and lactational exposure to dichlorinated bisphenol A induces early alterations of hepatic lipid composition in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
+                <w:t xml:space="preserve">Comparative determination of placental perfusion by magnetic resonance imaging and contrast-enhanced ultrasound in a murine model of intrauterine growth restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chepied</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Même</w:t>
+                <w:t xml:space="preserve">S. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mesnil</w:t>
+                <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norah Defamie</w:t>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (4), pp.565-576. </w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.74-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10334-018-0679-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966111v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IL-33 Receptor ST2 Regulates Pulmonary Inflammation and Fibrosis to Bleomycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoussa Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Schricke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin/poly(2-methyl-2-oxazoline-b-tetrahydrofuran-b-2-methyl-2-oxazoline) formulation: An improved penetration and biological effect of curcumin in F508del-CFTR cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bazoly Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117, pp.168-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of TIEG1 on the structural properties of fast- and slow-twitch skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1351,397 +1363,397 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannam Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (3), pp.410-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mus.25252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-33 receptor ST2 regulates the cognitive impairments associated with experimental cerebral malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mortaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëliss Sivoyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laugeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3L-Phosphinothricin modulation of inwardly rectifying K+ channels increased excitability in striatal medium-sized spiny neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90 (7), pp.1719 - 1727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00204-016-1721-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Sensing of Neurotransmitters with a Crown Ether Appended Gd3+ Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Oukhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,2843 +1761,2843 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos K. Logothetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (2), pp.219-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cn500289y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(2-methyl-2-oxazoline)-b-poly(tetrahydrofuran)-b-poly(2-methyl-2-oxazoline) Amphiphilic Triblock Copolymers: Synthesis, Physicochemical Characterizations, and Hydrosolubilizing Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bazoly Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (3), pp.748-756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm5016656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo 9.4T MRI and 1H MRS for Evaluation of Brain Structural and Metabolic Changes in the Ts65Dn Mouse Model for Down Syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joudiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lopes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 04 (02), pp.152-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/wjns.2014.42018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI characterization of structural mouse brain changes in response to chronic exposure to the glufosinate ammonium herbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Guilhem Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Montecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 111, pp.321-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical coupling between hippocampal astrocytes in rat brain slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63 (4), pp.236-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neures.2008.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous two-voxel localized H-1-observed C-13-edited spectroscopy for in vivo MRS on rat brain at 9.4 T: Application to the investigation of excitotoxic lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhael Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Mispelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 198 (1), pp.94-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmr.2009.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure to glufosinate-ammonium induces spatial memory impairments, hippocampal MRI modifications and glutamine synthetase activation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Guilhem Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Beloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroToxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29, pp.740-747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo MRI assessment of a novel GdIII-based contrast agent designed for high magnetic field applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Bruno Livramento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lothar Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André E Merbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (2), pp.78 - 85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmmi.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of human monocyte-derived microglia-like cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Pavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Porcheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54, pp.183-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S1P inhibits gap junctions in astrocytes: involvement of G i and Rho GTPase/ROCK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pébay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (6), pp.1453-1464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proinflammatory cytokines released from microglia inhibit gap junctions in astrocytes: potentiation by β-amyloid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Félix Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Amigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (3), pp.494-496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.05-4297fje⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP-induced inhibition of gap junctional communication is enhanced by interleukin-1 β treatment in cultured astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Glowinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 126 (1), pp.95-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2004.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurons and brain macrophages regulate connexin expression in cultured astrocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Koulakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Félix Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Communication and Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10 (4-6), pp.407-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methyl jasmonate-induced stimulation of sarcoplasmic reticulum Ca(2+)-ATPase affects contractile responses in rat slow-twitch skeletal muscle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Joumaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Léoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 300 (2), pp.638-646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1124/jpet.300.2.638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap junctions and connexin expression in the normal and pathological central nervous system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Avignone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Koulakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Venance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 94 (7-8), pp.457-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0248-4900(02)00016-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap junctions and connexin expression in the normal and pathological central nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Avignone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koulakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 94 (7-8), pp.457-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0248-4900(02)00016-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low sodium inotropy is accompanied by diastolic Ca 2+ gain and systolic loss in isolated guinea-pig ventricular myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eisner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 530 (3), pp.487-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-7793.2001.0487k.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclopiazonic acid and thapsigargin reduce Ca2+ influx in frog skeletal muscle fibres as a result of Ca2+ store depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Léoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 173 (4), pp.391-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-201X.2001.00918.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of sarcomere length during fast contraction of muscle fibers by digital image analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Léoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 32 (7), pp.737-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0021-9290(99)00035-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na(+)-Ca2+ exchange induces low Na+ contracture in frog skeletal muscle fibers after partial inhibition of sarcoplasmic reticulum Ca(2+)-ATPase.</w:t>
+                <w:t xml:space="preserve">Changes in voltage activation of contraction in frog skeletal muscle fibres as a result of sarcoplasmic reticulum Ca2+-ATPase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Léoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physiologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 166 (3), pp.209-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-201x.1999.00555.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s004249900142⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02149088v1</w:t>
+                <w:t xml:space="preserve">hal-02149259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in voltage activation of contraction in frog skeletal muscle fibres as a result of sarcoplasmic reticulum Ca2+-ATPase activity</w:t>
+                <w:t xml:space="preserve">Na(+)-Ca2+ exchange induces low Na+ contracture in frog skeletal muscle fibers after partial inhibition of sarcoplasmic reticulum Ca(2+)-ATPase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Léoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica Scandinavica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 438 (6), pp.851-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004249900142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-201x.1999.00555.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02149259v1</w:t>
+                <w:t xml:space="preserve">hal-02149088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclopiazonic acid-induced changes in the contraction and Ca 2+ transient of frog fast-twitch skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Huchet-Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Léoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 274 (1), pp.C253-C261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpcell.1998.274.1.C253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypogravity increases cyclopiazonic acid sensitivity of rat soleus muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huchet-Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Léoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 80 (4), pp.1100-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jappl.1996.80.4.1100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4595,91 +4607,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular imaging: New zinc finger peptides MRI probes for in vivo zinc detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,73 +4710,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Meeting of the Institute of Metals in Biology of Grenoble-IMBG : Metal Complexes in Biology: Imaging and Detection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villard de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in vivo (IRM) et in vitro (SRM) du cervelet de la souris TIEG1 KO : analyse structurale et métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4823,73 +4835,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomics of TIEG1 KO muscle mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4948,73 +4960,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgique. https://11-js-rfmf-2018.sciencesconf.org/data/p./Programme_11JSRFMF_2025.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and in vitro muscle metabolic profiles of TIEG1 KO muscle mice using spectroscopy techniques (MRS / NMR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5063,570 +5075,570 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th European Muscle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Muscle Research, Aug 2018, Budapest, Hungary. pp.S9-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10974-018-9500-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to dichloro-bisphenol A alters lipid composition of mouse liver</w:t>
+                <w:t xml:space="preserve">Perinatal exposure to dichloro-bisphenol A alters hepatic lipid composition in mouse: a study by MRI and 1H MRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Defamie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd ESMRMB Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Studium conference: “Being Smart in Coordination Chemistry: Medical Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498227v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to dichloro-bisphenol A alters hepatic lipid composition in mouse: a study by MRI and 1H MRS</w:t>
+                <w:t xml:space="preserve">Perinatal exposure to dichloro-bisphenol A alters lipid composition of mouse liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Defamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studium conference: “Being Smart in Coordination Chemistry: Medical Applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">33rd ESMRMB Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498232v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI texture analysis as a non invasive tool to show cerebral structural changes after herbicide treatment in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Guilhem Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Montecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th annual meeting, ESMRMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par IRM de l'impact de l'ingestion chronique d'un herbicide sur le système nerveux central chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Guilhem Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Montecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Congrès du GRAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5636,535 +5648,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des injections répétées de gadodiamide sur le métabolisme cérébelleux chez le rat mesuré in vivo par 1H SRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exposition périnatale aux dérivés dichlorés du Bisphénol A altère le métabolisme et la microarchitecture hippocampique : étude par IRM et 1H SRM chez la souris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Characterization of TIEG1 KO muscle structure with diffusion weighted-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norah Defamie</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453480v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of TIEG1 KO muscle structure with diffusion weighted-MRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Une exposition périnatale aux dérivés dichlorés du Bisphénol A altère le métabolisme et la microarchitecture hippocampique : étude par IRM et 1H SRM chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. El Hamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.R. Hawse</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453476v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of cerebellar hyperintensity on unenhanced MR images at 7T after cumulative injections of gadodiamide in healthy rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès section 28 CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6311,51 +6323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El Hamrani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vives" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buchholz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Factor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000000621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01808604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Melouk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0341-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mendes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#234;me" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.07.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chepied" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-018-0679-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoussa Fanny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Nascimento" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Baron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schricke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01476" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Sivoyon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laugeray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006322" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Domingos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desrus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1721-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos K. Logothetis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500289y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016656" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joudiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szeremeta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes-Pereira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjns.2014.42018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Guilhem Calas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montecot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandecasteele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giaume" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venance" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2008.12.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mispelter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.01.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4340SN9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beloeil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059411v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bruno Livramento" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; E Merbach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.233" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pavec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcheray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149156v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice P&#233;bay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cordier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ezan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04671.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG6JPVHR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-F&#233;lix Calvo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amigou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-4297fje" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876767v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glowinski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giaume" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2004.03.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25TFLBN9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Joumaa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bouhlel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;oty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.300.2.638" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149139v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rouach" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Avignone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Koulakoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venance" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(02)00016-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2B88QM4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avignone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koulakoff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venance" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(02)00016-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Neill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eisner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.0487k.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L&#233;oty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201X.2001.00918.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B77450WR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147853v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hajjar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(99)00035-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVW2S7XB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004249900142" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A29DC17F46CDFF83B800E74475627D33D9920A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149259v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201x.1999.00555.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPWXSRL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet-Cadiou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.1998.274.1.C253" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchet-Cadiou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jappl.1996.80.4.1100" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lefroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345726v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Hamrani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vives" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453480v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepied" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453476v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subramaniam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hawse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El Hamrani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vives" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buchholz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Factor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000000621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chepied" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-018-0679-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01808604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubrey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Melouk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0341-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mendes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#234;me" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.07.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXVRJDPR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoussa Fanny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Nascimento" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Baron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schricke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01476" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Sivoyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laugeray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006322" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Domingos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desrus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1721-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos K. Logothetis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500289y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016656" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joudiou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szeremeta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes-Pereira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjns.2014.42018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Guilhem Calas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montecot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandecasteele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venance" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2008.12.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mispelter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.01.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4340SN9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beloeil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bruno Livramento" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; E Merbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.233" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pavec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcheray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice P&#233;bay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cordier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ezan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04671.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG6JPVHR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-F&#233;lix Calvo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amigou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-4297fje" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glowinski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2004.03.031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25TFLBN9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Joumaa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bouhlel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;oty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.300.2.638" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149139v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rouach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Avignone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Koulakoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venance" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(02)00016-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2B88QM4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876772v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avignone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koulakoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venance" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(02)00016-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Neill" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eisner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.0487k.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L&#233;oty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201X.2001.00918.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B77450WR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147853v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hajjar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(99)00035-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVW2S7XB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149259v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201x.1999.00555.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPWXSRL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004249900142" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A29DC17F46CDFF83B800E74475627D33D9920A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet-Cadiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.1998.274.1.C253" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147834v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchet-Cadiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jappl.1996.80.4.1100" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lefroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345612v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Hamrani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vives" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453476v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subramaniam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hawse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453480v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepied" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>