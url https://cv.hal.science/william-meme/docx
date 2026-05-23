--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -636,441 +636,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestational and lactational exposure to dichlorinated bisphenol A induces early alterations of hepatic lipid composition in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative determination of placental perfusion by magnetic resonance imaging and contrast-enhanced ultrasound in a murine model of intrauterine growth restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chepied</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Même</w:t>
+                <w:t xml:space="preserve">Chloé Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mesnil</w:t>
+                <w:t xml:space="preserve">V Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norah Defamie</w:t>
+                <w:t xml:space="preserve">S. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10334-018-0679-7⟩</w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.74-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966111v1</w:t>
+                <w:t xml:space="preserve">hal-02079394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting HER2-breast tumors with scFv-decorated bimodal nanoprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katel Hervé-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Melouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (18), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12951-018-0341-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative determination of placental perfusion by magnetic resonance imaging and contrast-enhanced ultrasound in a murine model of intrauterine growth restriction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Même</w:t>
+                <w:t xml:space="preserve">Gestational and lactational exposure to dichlorinated bisphenol A induces early alterations of hepatic lipid composition in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Même</w:t>
+                <w:t xml:space="preserve">Amandine Chepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rousselot</w:t>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.565-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-018-0679-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02079394v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IL-33 Receptor ST2 Regulates Pulmonary Inflammation and Fibrosis to Bleomycin</w:t>
               </w:r>
@@ -1977,51 +1977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo 9.4T MRI and 1H MRS for Evaluation of Brain Structural and Metabolic Changes in the Ts65Dn Mouse Model for Down Syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joudiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP-induced inhibition of gap junctional communication is enhanced by interleukin-1 β treatment in cultured astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Avignone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Koulakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Avignone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koulakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3943,51 +3943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclopiazonic acid and thapsigargin reduce Ca2+ influx in frog skeletal muscle fibres as a result of Ca2+ store depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Léoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4059,51 +4059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of sarcomere length during fast contraction of muscle fibers by digital image analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Léoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4156,233 +4156,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in voltage activation of contraction in frog skeletal muscle fibres as a result of sarcoplasmic reticulum Ca2+-ATPase activity</w:t>
+                <w:t xml:space="preserve">Na(+)-Ca2+ exchange induces low Na+ contracture in frog skeletal muscle fibers after partial inhibition of sarcoplasmic reticulum Ca(2+)-ATPase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Léoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 166 (3), pp.209-216. </w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 438 (6), pp.851-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-201x.1999.00555.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s004249900142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149259v1</w:t>
+                <w:t xml:space="preserve">hal-02149088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na(+)-Ca2+ exchange induces low Na+ contracture in frog skeletal muscle fibers after partial inhibition of sarcoplasmic reticulum Ca(2+)-ATPase.</w:t>
+                <w:t xml:space="preserve">Changes in voltage activation of contraction in frog skeletal muscle fibres as a result of sarcoplasmic reticulum Ca2+-ATPase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Léoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 438 (6), pp.851-859. </w:t>
+              <w:t xml:space="preserve">Acta Physiologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 166 (3), pp.209-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s004249900142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-201x.1999.00555.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149088v1</w:t>
+                <w:t xml:space="preserve">hal-02149259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclopiazonic acid-induced changes in the contraction and Ca 2+ transient of frog fast-twitch skeletal muscle</w:t>
               </w:r>
@@ -4498,51 +4498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huchet-Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Léoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4615,277 +4615,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular imaging: New zinc finger peptides MRI probes for in vivo zinc detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Pallier</w:t>
+                <w:t xml:space="preserve">Caractérisation in vivo (IRM) et in vitro (SRM) du cervelet de la souris TIEG1 KO : analyse structurale et métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Même</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Meeting of the Institute of Metals in Biology of Grenoble-IMBG : Metal Complexes in Biology: Imaging and Detection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villard de Lans, France</w:t>
+              <w:t xml:space="preserve">4e congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995866v1</w:t>
+                <w:t xml:space="preserve">hal-02069873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation in vivo (IRM) et in vitro (SRM) du cervelet de la souris TIEG1 KO : analyse structurale et métabolique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+                <w:t xml:space="preserve">Molecular imaging: New zinc finger peptides MRI probes for in vivo zinc detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8th International Meeting of the Institute of Metals in Biology of Grenoble-IMBG : Metal Complexes in Biology: Imaging and Detection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villard de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069873v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomics of TIEG1 KO muscle mice</w:t>
               </w:r>
@@ -5143,90 +5143,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal exposure to dichloro-bisphenol A alters hepatic lipid composition in mouse: a study by MRI and 1H MRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studium conference: “Being Smart in Coordination Chemistry: Medical Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
@@ -5268,90 +5268,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal exposure to dichloro-bisphenol A alters lipid composition of mouse liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd ESMRMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
@@ -5374,51 +5374,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI texture analysis as a non invasive tool to show cerebral structural changes after herbicide treatment in mice</w:t>
+                <w:t xml:space="preserve">Etude par IRM de l'impact de l'ingestion chronique d'un herbicide sur le système nerveux central chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Guilhem Calas</w:t>
@@ -5453,97 +5453,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting, ESMRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Valence, France</w:t>
+              <w:t xml:space="preserve">XIIe Congrès du GRAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345726v1</w:t>
+                <w:t xml:space="preserve">hal-00345612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par IRM de l'impact de l'ingestion chronique d'un herbicide sur le système nerveux central chez la souris</w:t>
+                <w:t xml:space="preserve">MRI texture analysis as a non invasive tool to show cerebral structural changes after herbicide treatment in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Guilhem Calas</w:t>
@@ -5578,73 +5578,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Congrès du GRAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">25th annual meeting, ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345612v1</w:t>
+                <w:t xml:space="preserve">hal-00345726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5656,467 +5656,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des injections répétées de gadodiamide sur le métabolisme cérébelleux chez le rat mesuré in vivo par 1H SRM</w:t>
+                <w:t xml:space="preserve">Une exposition périnatale aux dérivés dichlorés du Bisphénol A altère le métabolisme et la microarchitecture hippocampique : étude par IRM et 1H SRM chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Robert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A. Chepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Defamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453479v1</w:t>
+                <w:t xml:space="preserve">hal-02453480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of TIEG1 KO muscle structure with diffusion weighted-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kammoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Même</w:t>
+                <w:t xml:space="preserve">M. Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exposition périnatale aux dérivés dichlorés du Bisphénol A altère le métabolisme et la microarchitecture hippocampique : étude par IRM et 1H SRM chez la souris</w:t>
+                <w:t xml:space="preserve">Effet des injections répétées de gadodiamide sur le métabolisme cérébelleux chez le rat mesuré in vivo par 1H SRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chepied</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">V. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norah Defamie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Même</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453480v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of cerebellar hyperintensity on unenhanced MR images at 7T after cumulative injections of gadodiamide in healthy rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6323,51 +6323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El Hamrani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vives" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buchholz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Factor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000000621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chepied" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-018-0679-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01808604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubrey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Melouk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0341-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mendes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#234;me" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.07.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXVRJDPR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoussa Fanny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Nascimento" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Baron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schricke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01476" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Sivoyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laugeray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006322" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Domingos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desrus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1721-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos K. Logothetis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500289y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016656" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joudiou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szeremeta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes-Pereira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjns.2014.42018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Guilhem Calas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montecot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandecasteele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venance" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2008.12.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mispelter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.01.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4340SN9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beloeil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bruno Livramento" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; E Merbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.233" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pavec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcheray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice P&#233;bay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cordier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ezan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04671.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG6JPVHR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-F&#233;lix Calvo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amigou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-4297fje" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glowinski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2004.03.031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25TFLBN9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Joumaa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bouhlel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;oty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.300.2.638" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149139v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rouach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Avignone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Koulakoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venance" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(02)00016-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2B88QM4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876772v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avignone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koulakoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venance" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(02)00016-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Neill" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eisner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.0487k.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L&#233;oty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201X.2001.00918.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B77450WR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147853v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hajjar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(99)00035-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVW2S7XB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149259v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201x.1999.00555.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPWXSRL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004249900142" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A29DC17F46CDFF83B800E74475627D33D9920A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet-Cadiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.1998.274.1.C253" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147834v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchet-Cadiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jappl.1996.80.4.1100" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lefroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345612v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Hamrani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vives" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453476v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subramaniam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hawse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453480v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepied" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El Hamrani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vives" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buchholz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Factor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000000621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mendes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#234;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.07.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXVRJDPR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01808604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Melouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0341-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chepied" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-018-0679-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoussa Fanny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Nascimento" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Baron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schricke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01476" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Sivoyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laugeray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006322" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Domingos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desrus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1721-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos K. Logothetis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500289y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016656" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joudiou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szeremeta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes-Pereira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjns.2014.42018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Guilhem Calas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montecot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandecasteele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venance" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2008.12.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mispelter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.01.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4340SN9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beloeil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bruno Livramento" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; E Merbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.233" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pavec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcheray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice P&#233;bay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cordier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ezan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04671.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG6JPVHR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-F&#233;lix Calvo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amigou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-4297fje" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glowinski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2004.03.031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25TFLBN9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Joumaa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bouhlel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;oty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.300.2.638" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149139v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rouach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Avignone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Koulakoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venance" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(02)00016-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2B88QM4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876772v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avignone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koulakoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venance" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(02)00016-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O'Neill" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eisner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.0487k.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L&#233;oty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201X.2001.00918.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B77450WR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147853v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hajjar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(99)00035-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVW2S7XB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149088v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004249900142" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A29DC17F46CDFF83B800E74475627D33D9920A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149259v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-201x.1999.00555.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPWXSRL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet-Cadiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.1998.274.1.C253" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147834v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchet-Cadiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jappl.1996.80.4.1100" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lefroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345612v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Hamrani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepied" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453476v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subramaniam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hawse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453479v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vives" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>