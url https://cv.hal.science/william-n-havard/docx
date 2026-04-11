--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -395,51 +395,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles auto-supervisés de traitement de la parole pour le Créole Haitien</w:t>
+                <w:t xml:space="preserve">Self-Supervised Models of Speech Processing for Haitian Creole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renauld Govain</w:t>
@@ -457,97 +457,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.4018-4022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330617v1</w:t>
+                <w:t xml:space="preserve">hal-05074823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Technologies with Fieldwork Recordings : the Case of Haitian Creole</w:t>
+                <w:t xml:space="preserve">Modèles auto-supervisés de traitement de la parole pour le Créole Haitien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renauld Govain</w:t>
@@ -565,315 +574,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Honolulu (Hawaï), United States</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.542-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059590v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la séparation en langues dans les modèles de traitement de la parole auto-supervisés multilingues préentraînés avec des données écologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speech Technologies with Fieldwork Recordings : the Case of Haitian Creole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William N Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renauld Govain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.390-403</w:t>
+              <w:t xml:space="preserve">ComputEL 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Honolulu (Hawaï), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330610v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Models of Speech Processing for Haitian Creole</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration de la séparation en langues dans les modèles de traitement de la parole auto-supervisés multilingues préentraînés avec des données écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William N. Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrita Hassamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhsina Alleesaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Florigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fon Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.390-403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074823v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilising the Archive : Training Modern Speech Technology Models with Digitalised Fieldwork Recordings</w:t>
               </w:r>
@@ -1265,73 +1265,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Peurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandrina Cristia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche \emph{Linguistique Informatique, Formelle et de Terrain} (LIFT) et \\ \emph{Traitement Automatique des Langues} (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Marseille, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846840v1</w:t>
+                <w:t xml:space="preserve">hal-03852211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the production and perception of ' in Tsimane</w:t>
               </w:r>
@@ -1373,73 +1373,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Peurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandrina Cristia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche \emph{Linguistique Informatique, Formelle et de Terrain} (LIFT) et \\ \emph{Traitement Automatique des Langues} (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Marseille, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852211v1</w:t>
+                <w:t xml:space="preserve">hal-03846840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution d'informations syntaxiques aux capacités de généralisation compositionelle des modèles seq2seq convolutifs</w:t>
               </w:r>
@@ -1756,235 +1756,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of Visually Grounded Speech Signal Pay Attention to Nouns: A Bilingual Experiment on English and Japanese</w:t>
+                <w:t xml:space="preserve">Word Recognition, Competition, and Activation in a Model of Visually Grounded Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8618-8622, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd Conference on Computational Natural Language Learning (CoNLL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.339-348, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/K19-1032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013984v1</w:t>
+                <w:t xml:space="preserve">hal-02359540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Recognition, Competition, and Activation in a Model of Visually Grounded Speech</w:t>
+                <w:t xml:space="preserve">Models of Visually Grounded Speech Signal Pay Attention to Nouns: A Bilingual Experiment on English and Japanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd Conference on Computational Natural Language Learning (CoNLL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.339-348, </w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8618-8622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/K19-1032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359540v1</w:t>
+                <w:t xml:space="preserve">hal-02013984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Textual and Speech information in Dialogue Act Classification with Speaker Domain Adaptation</w:t>
               </w:r>
@@ -2618,51 +2618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADDACDE8"/>
+    <w:nsid w:val="307B67DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2849,51 +2849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-n-havard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1226-4156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256938954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/havard_w_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874563v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandrina Cristia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gautheron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixing Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Schuller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Scaff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02493-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Havard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Florigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1852" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Pierre-Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoran Dong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Gon&#231;alves-Teixeira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Peurey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-431" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Havard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Ferrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683069" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K19-1032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanli He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Quan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zukerman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Hitczenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03355571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALL010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-n-havard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1226-4156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256938954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/havard_w_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874563v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandrina Cristia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gautheron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixing Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Schuller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Scaff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02493-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1852" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Havard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Florigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Pierre-Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoran Dong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Gon&#231;alves-Teixeira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Peurey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-431" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Havard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Ferrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K19-1032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanli He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Quan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zukerman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Hitczenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03355571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALL010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>