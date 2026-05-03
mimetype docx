--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2618,51 +2618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="307B67DC"/>
+    <w:nsid w:val="AF547FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>