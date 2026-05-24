--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -136,50 +136,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">havard_w_1.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=BG9anNgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -221,1984 +242,2118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the reliability of metrics extracted from long-form recordings using LENA and the ACLEW pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandrina Cristia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Scaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56, pp.8588-8607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13428-024-02493-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Models of Speech Processing for Haitian Creole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Radio Haiti-Inter: A Large-Scale Annotated Corpus of Spoken Haitian Creole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rayan Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Menclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1852⟩</w:t>
+              <w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma, Spain. pp.3083-3093, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/5kk3h4p3mp5d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074823v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles auto-supervisés de traitement de la parole pour le Créole Haitien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renauld Govain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Marseille, France. pp.542-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Technologies with Fieldwork Recordings : the Case of Haitian Creole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renauld Govain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComputEL 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Honolulu (Hawaï), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la séparation en langues dans les modèles de traitement de la parole auto-supervisés multilingues préentraînés avec des données écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N. Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrita Hassamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhsina Alleesaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Florigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fon Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Marseille, France. pp.390-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilising the Archive : Training Modern Speech Technology Models with Digitalised Fieldwork Recordings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Self-Supervised Models of Speech Processing for Haitian Creole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renauld Govain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Language Documentation and Archiving (LD&amp;A’24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.4018-4022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059842v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outiller la documentation des langues créoles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mobilising the Archive : Training Modern Speech Technology Models with Digitalised Fieldwork Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William N Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFT 2023 : journées scientifiques du GdR Linguistique Informatique, Formelle et de Terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Vandoeuvre-Lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">Recent Advances in Language Documentation and Archiving (LD&amp;A’24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302623v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">〈'〉 in Tsimane': a Preliminary Investigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outiller la documentation des langues créoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loann Peurey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Le Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudel Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoran Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Gonçalves-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LIFT 2023 : journées scientifiques du GdR Linguistique Informatique, Formelle et de Terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Vandoeuvre-Lès-Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04294814v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the production and perception of ' in Tsimane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">〈'〉 in Tsimane': a Preliminary Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William N Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Scaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Peurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandrina Cristia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.1813-1817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2023-431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852211v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04294814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the production and perception of ' in Tsimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Scaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Peurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandrina Cristia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche \emph{Linguistique Informatique, Formelle et de Terrain} (LIFT) et \\ \emph{Traitement Automatique des Langues} (TAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Marseille, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution d'informations syntaxiques aux capacités de généralisation compositionelle des modèles seq2seq convolutifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the production and perception of ' in Tsimane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Scaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Nicoleta Popa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Éric Gaussier</w:t>
+                <w:t xml:space="preserve">Loann Peurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandrina Cristia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.134-141</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265890v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catplayinginthesnow: Impact of Prior Segmentation on a Model of Visually Grounded Speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Contribution d'informations syntaxiques aux capacités de généralisation compositionelle des modèles seq2seq convolutifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nicoleta Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Natural Language Learning (CoNLL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.134-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962275v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaSS: A Large and Clean Multilingual Corpus of Sentence-aligned Spoken Utterances Extracted from the Bible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catplayinginthesnow: Impact of Prior Segmentation on a Model of Visually Grounded Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William N Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6486 - 6493</w:t>
+              <w:t xml:space="preserve">Conference on Natural Language Learning (CoNLL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611059v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Recognition, Competition, and Activation in a Model of Visually Grounded Speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">MaSS: A Large and Clean Multilingual Corpus of Sentence-aligned Spoken Utterances Extracted from the Bible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahault Garnerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd Conference on Computational Natural Language Learning (CoNLL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of The 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6486 - 6493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/K19-1032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359540v1</w:t>
+                <w:t xml:space="preserve">hal-02611059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of Visually Grounded Speech Signal Pay Attention to Nouns: A Bilingual Experiment on English and Japanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8618-8622, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Textual and Speech information in Dialogue Act Classification with Speaker Domain Adaptation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Word Recognition, Competition, and Activation in a Model of Visually Grounded Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Language Technology Association Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 23rd Conference on Computational Natural Language Learning (CoNLL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.339-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/K19-1032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962571v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring Textual and Speech information in Dialogue Act Classification with Speaker Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanli He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William N Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Zukerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australasian Language Technology Association Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dunedin, New Zealand. pp.61-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SPEECH-COCO: 600k Visually Grounded Spoken Captions Aligned to MSCOCO Data Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grounding Language Understanding GLU2017 Workshop (Satellite of Interspeech 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2208,232 +2363,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Maturity Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Peurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasia Hitczenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandrina Cristia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Many Paths to Language (MPaL) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nijmegen, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of attention in a neural model of visually grounded speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Language in Humans and in Machines 2018 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2443,114 +2598,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical emergence from context : exploring unsupervised learning approaches on large multimodal language corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Université Grenoble Alpes [2020-..], 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021GRALL010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03355571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2618,51 +2773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF547FC2"/>
+    <w:nsid w:val="23D6652D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2849,51 +3004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-n-havard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1226-4156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256938954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/havard_w_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874563v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandrina Cristia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gautheron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixing Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Schuller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Scaff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02493-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1852" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Havard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Florigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Pierre-Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoran Dong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Gon&#231;alves-Teixeira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Peurey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-431" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Havard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Ferrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K19-1032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanli He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Quan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zukerman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Hitczenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03355571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALL010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-n-havard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1226-4156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256938954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/havard_w_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=BG9anNgAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandrina Cristia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gautheron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixing Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Schuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Scaff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02493-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Ziane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mencl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/5kk3h4p3mp5d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Havard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Florigny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1852" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Pierre-Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoran Dong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Gon&#231;alves-Teixeira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Peurey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-431" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Havard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Ferrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K19-1032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanli He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Quan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zukerman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Hitczenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03355571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALL010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>