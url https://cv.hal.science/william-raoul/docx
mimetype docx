--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -1842,295 +1842,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03186974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent losses of skeletal muscle mass, adipose tissue and bone mineral density during bevacizumab / cytotoxic chemotherapy treatment for metastatic colorectal cancer</w:t>
+                <w:t xml:space="preserve">CD36 Deficiency Inhibits Retinal Inflammation and Retinal Degeneration in Cx3cr1 Knockout Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Dolly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Borg</w:t>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Terrebonne</w:t>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.02.017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02735513v1</w:t>
+                <w:t xml:space="preserve">hal-02438587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD36 Deficiency Inhibits Retinal Inflammation and Retinal Degeneration in Cx3cr1 Knockout Mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrent losses of skeletal muscle mass, adipose tissue and bone mineral density during bevacizumab / cytotoxic chemotherapy treatment for metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Houssier</w:t>
+                <w:t xml:space="preserve">Adeline Dolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Augustin</w:t>
+                <w:t xml:space="preserve">Eric Terrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, S0261-5614 (20), pp.30080-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438587v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02735513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium and Calcium Channel Complexes as Novel Targets for Cancer Research</w:t>
               </w:r>
@@ -2648,51 +2648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo-derived perivascular macrophage recruitment protects against endothelial cell death in retinal vein occlusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3036,312 +3036,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01755511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Efficacy Monitoring in Pharmacotherapy of Multiple Sclerosis with Biological Agents</w:t>
+                <w:t xml:space="preserve">Méthodes d'évaluation de la cicatrisation muqueuse des maladies inflammatoires chroniques de l'intestin (MICI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Caldano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+                <w:t xml:space="preserve">Julie Auzoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Rispens</w:t>
+                <w:t xml:space="preserve">Gilles Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bertolotto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Widad Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01755556v1</w:t>
+                <w:t xml:space="preserve">hal-02438672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation de la cicatrisation muqueuse des maladies inflammatoires chroniques de l'intestin (MICI)</w:t>
+                <w:t xml:space="preserve">Drug Efficacy Monitoring in Pharmacotherapy of Multiple Sclerosis with Biological Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Auzoux</w:t>
+                <w:t xml:space="preserve">Marzia Caldano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boschetti</w:t>
+                <w:t xml:space="preserve">Theo Rispens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widad Lahlou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Bertolotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.350 - 355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438672v1</w:t>
+                <w:t xml:space="preserve">inserm-01755556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complement Factor H Inhibits CD47-Mediated Resolution of Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Calippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Beguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3565,51 +3565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of choroidal IL-17-producing T lymphocytes and macrophages with geographic atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4097,51 +4097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APOE Isoforms Control Pathogenic Subretinal Inflammation in Age-Related Macular Degeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shulong Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Calippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4369,51 +4369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Calippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shulong J Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4650,51 +4650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Auvynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Calippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Poupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4771,51 +4771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Christophe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,51 +5035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Poupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Alexandre Tregouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5156,51 +5156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Calippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,77 +5264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-1β inhibition prevents choroidal neovascularization and does not exacerbate photoreceptor degeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5392,177 +5392,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00690746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii: Flat-mounting of retina as a new tool for the observation of ocular infection in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôles des chimiokines dans le développement de la dégénérescence maculaire liée à l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Escoffier</w:t>
+                <w:t xml:space="preserve">Elise C. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Auvynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Jeanny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+                <w:t xml:space="preserve">Charles Feumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2010.04.006⟩</w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 204 (4), pp.311-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2010024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01094666v1</w:t>
+                <w:t xml:space="preserve">hal-02301154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCL2/CCR2 and CX3CL1/CX3CR1 chemokine axes and their possible involvement in age-related macular degeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5584,815 +5596,803 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Feumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-2094-7-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00610572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des chimiokines dans le développement de la dégénérescence maculaire liée à l’âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasma gondii: Flat-mounting of retina as a new tool for the observation of ocular infection in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jeanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marinach-Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2010024⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.259-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301154v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01094666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-bloated subretinal microglial cells are at the origin of drusen appearance in CX3CR1-deficient mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD36 Deficiency Leads to Choroidal Involution via COX2 Down-Regulation in Rodents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Feumi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Houssier</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (3-4), pp.115-9. </w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.e39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000119860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.0050039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00315944v1</w:t>
+                <w:t xml:space="preserve">inserm-00258554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the chemokine receptor CX3CR1 in the mobilization of phagocytic retinal microglial cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Netrin-4 inhibits angiogenesis via binding to neogenin and recruitment of Unc5B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Lejmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pédron-Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Sennlaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2008.04.014⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (34), pp.12491-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0804008105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00311574v1</w:t>
+                <w:t xml:space="preserve">inserm-00315946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD36 Deficiency Leads to Choroidal Involution via COX2 Down-Regulation in Rodents.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the chemokine receptor CX3CR1 in the mobilization of phagocytic retinal microglial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Guillonneau</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rodéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sennlaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.0050039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 198 (1-2), pp.56-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2008.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00258554v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00311574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netrin-4 inhibits angiogenesis via binding to neogenin and recruitment of Unc5B.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid-bloated subretinal microglial cells are at the origin of drusen appearance in CX3CR1-deficient mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Feumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 105 (34), pp.12491-6. </w:t>
+              <w:t xml:space="preserve">Ophthalmic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3-4), pp.115-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0804008105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000119860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00315946v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00315944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism in the Microglial Cell-Mobilizing CX3CR1 Gene Is Associated With Survival in Patients With Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,90 +6629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CX3CR1-dependent subretinal microglia cell accumulation is associated with cardinal features of age-related macular degeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Feumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 117 (10), pp.2920-2928. </w:t>
@@ -6878,295 +6878,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00499643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenovirus-mediated fibroblast growth factor 1 expression in the lung induces epithelial cell proliferation: consequences to hyperoxic lung injury in rats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of vascular endothelial growth factor on isolated fetal alveolar type II cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Louzier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+                <w:t xml:space="preserve">Bernadette Chailley-Heu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Leroux</w:t>
+                <w:t xml:space="preserve">Anne-Marie Barlier-Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Branellec</w:t>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Caillaud</w:t>
+                <w:t xml:space="preserve">Bernard Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 15 (8), pp.793-804. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 286 (6), pp.L1293 - L1301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/1043034041648390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00157.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00990784v1</w:t>
+                <w:t xml:space="preserve">inserm-01755344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vascular endothelial growth factor on isolated fetal alveolar type II cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adenovirus-mediated fibroblast growth factor 1 expression in the lung induces epithelial cell proliferation: consequences to hyperoxic lung injury in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Louzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Barlier-Mur</w:t>
+                <w:t xml:space="preserve">Aude Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">Didier Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Maitre</w:t>
+                <w:t xml:space="preserve">Jean-Michel Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 286 (6), pp.L1293 - L1301. </w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (8), pp.793-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00157.2003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/1043034041648390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01755344v1</w:t>
+                <w:t xml:space="preserve">inserm-00990784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung Overexpression of Angiostatin Aggravates Pulmonary Hypertension in Chronically Hypoxic Mice</w:t>
               </w:r>
@@ -7593,57 +7593,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crottès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naig Gueguen</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
@@ -7658,51 +7658,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin and NCLX Inhibitors Share Anti-Tumoral Mechanisms in Microsatellite-Instability-Driven Colorectal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7742,203 +7742,203 @@
                 <w:t xml:space="preserve">Alison Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trayambak Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of lung VEGF-A transduction during hyperoxia-induced injury in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Louzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Eddahibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Adnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Dose Monocrotaline Pyrrole Injection as a Model of Pulmonary Endothelial Injury In Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7947,94 +7947,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guitanouch Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Eddahibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8044,114 +8044,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des facteurs angiogéniques et des cellules progénitrices dans la réparation de la barrière alvéolo-capillaire au cours des agressions pulmonaires aiguës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris XII Créteil, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05449212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8298,51 +8298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04888278v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chautard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2024.07.022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04887868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Victoir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pertegaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfi Ducrocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polomski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2024.102015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04374054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00921" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04887845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002854" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Vil&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vigouroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Corset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00334" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trayambak Pathak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04311-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03884267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Champion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2022.102673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03158756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chaigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dakik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fourbon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102384" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03272360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desvignes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/bmm-2020-0520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03272339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040867" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03186974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohresser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio-2020-0199" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02735513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dolly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrebonne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.02.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavalette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02921492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Weber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mah&#233;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_24" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bressand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont-Hankard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00416" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguinou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2019.1896" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02152189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040561" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-019-1547-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-018-0680-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.12.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Caldano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rispens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bertolotto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000393" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auzoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boschetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Lahlou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beguier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Charles-Messance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.01.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01661759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lereclus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clcc.2017.10.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01499605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sennlaub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000446587" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01661765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3210-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231103v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132644.g006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231082v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Selbonne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Francois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulaftali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1972-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulong Hu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Housset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2468-15.2015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulong J Hu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404524" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00990132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cavallero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Barbe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096494" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00912837v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Auvynet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302692" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant-Duchemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Christophe Pinel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079545" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00990798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2013.02.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690728v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tregouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033244" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Cristofaro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9290-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690746v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.01.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094666v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Escoffier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jeanny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marinach-Patrice" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2010.04.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00610572v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Feumi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-7-87" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise C. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4HNQC9XT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315944v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Keller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000119860" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2008.04.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258554v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0050039" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Lejmi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leconte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;dron-Mazoyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ropert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0804008105" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coudert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Blondet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2008.17.2833" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130570v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Wagner-Ballon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitanouch Saber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-8-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176389v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI31692" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guignabert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Raffestin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benferhat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zadigue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.104.524926" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00990784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Louzier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leroux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Branellec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Caillaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1043034041648390" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755344v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chailley-Heu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barlier-Mur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maitre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00157.2003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Pascaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Griscelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2002-0120OC" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448677v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448702v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Eddahibi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adnot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05449212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04888278v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chautard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2024.07.022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04887868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Victoir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pertegaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfi Ducrocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polomski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2024.102015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04374054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00921" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04887845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002854" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Vil&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vigouroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Corset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00334" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trayambak Pathak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04311-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03884267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Champion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2022.102673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03158756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chaigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dakik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fourbon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102384" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03272360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desvignes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/bmm-2020-0520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03272339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040867" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03186974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohresser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio-2020-0199" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavalette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02735513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dolly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrebonne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.02.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02921492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Weber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mah&#233;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_24" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bressand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont-Hankard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00416" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguinou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2019.1896" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02152189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040561" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-019-1547-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-018-0680-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.12.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auzoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boschetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Lahlou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Caldano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rispens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bertolotto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000393" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beguier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Charles-Messance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.01.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01661759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lereclus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clcc.2017.10.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01499605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sennlaub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000446587" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01661765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3210-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231103v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132644.g006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231082v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Selbonne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Francois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulaftali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1972-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulong Hu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Housset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2468-15.2015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulong J Hu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404524" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00990132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cavallero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Barbe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096494" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00912837v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Auvynet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302692" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant-Duchemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Christophe Pinel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079545" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00990798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2013.02.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690728v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tregouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033244" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Cristofaro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9290-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690746v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.01.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise C. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Feumi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010024" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4HNQC9XT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00610572v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-7-87" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Escoffier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jeanny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marinach-Patrice" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2010.04.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Keller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0050039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Lejmi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leconte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;dron-Mazoyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ropert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0804008105" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311574v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2008.04.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315944v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000119860" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coudert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Blondet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2008.17.2833" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130570v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Wagner-Ballon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitanouch Saber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-8-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176389v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI31692" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guignabert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Raffestin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benferhat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zadigue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.104.524926" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755344v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chailley-Heu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barlier-Mur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maitre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00157.2003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00990784v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Louzier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leroux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Branellec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Caillaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1043034041648390" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Pascaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Griscelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2002-0120OC" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448677v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448749v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Eddahibi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adnot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05449212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>