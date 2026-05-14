--- v1 (2026-04-16)
+++ v2 (2026-05-14)
@@ -334,2681 +334,2685 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of serum mid-infrared spectroscopy as new prognostic marker for first-line bevacizumab-based chemotherapy in metastatic colorectal cancer</w:t>
+                <w:t xml:space="preserve">Data on microRNA transcriptomic signatures, predicted gene targets and pathway analysis in response to cetuximab or panitumumab in colorectal cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laetitia Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Picou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Beilstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajida Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Chautard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (1), pp.141 - 148. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, pp.112753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2024.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888278v1</w:t>
+                <w:t xml:space="preserve">hal-05612022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of new tri-heterocyclic derivatives as anti-colorectal cancer agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of serum mid-infrared spectroscopy as new prognostic marker for first-line bevacizumab-based chemotherapy in metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Victoir</w:t>
+                <w:t xml:space="preserve">Morgane Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Pertegaz</w:t>
+                <w:t xml:space="preserve">Olivier Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfi Ducrocq</w:t>
+                <w:t xml:space="preserve">Christophe Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Polomski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rechem.2024.102015⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.141 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2024.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887868v1</w:t>
+                <w:t xml:space="preserve">hal-04888278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery of Anticancer Drugs Using Microbubble-Assisted Ultrasound in a 3D Spheroid Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of new tri-heterocyclic derivatives as anti-colorectal cancer agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Victoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Roy</w:t>
+                <w:t xml:space="preserve">Océane Pertegaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Alix</w:t>
+                <w:t xml:space="preserve">Elfi Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t>
+                <w:t xml:space="preserve">Marion Polomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fouan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00921⟩</w:t>
+              <w:t xml:space="preserve">Results in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.102015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rechem.2024.102015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04374054v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICU2 up-regulation enhances tumor aggressiveness and metabolic reprogramming during colorectal cancer development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Robert</w:t>
+                <w:t xml:space="preserve">David Crottès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Crottès</w:t>
+                <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
+                <w:t xml:space="preserve">Naig Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (10), pp.e3002854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe3O4-Based Magnetic Nanoprobes for miRNA-484 Capture in Human Serum: Implications for Colorectal Cancer Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iveta Vilímová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iveta Vilímová</w:t>
+                <w:t xml:space="preserve">Stephanie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie David</w:t>
+                <w:t xml:space="preserve">Clément Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Vigouroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (8), pp.8854-8861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.4c00334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin and NCLX inhibitors share anti-tumoral mechanisms in microsatellite-instability-driven colorectal cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+                <w:t xml:space="preserve">Delivery of Anticancer Drugs Using Microbubble-Assisted Ultrasound in a 3D Spheroid Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajida Ibrahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alison Robert</w:t>
+                <w:t xml:space="preserve">Corentin Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trayambak Pathak</w:t>
+                <w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-022-04311-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668944v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04374054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium signaling: A therapeutic target to overcome resistance to therapies in cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 108, pp.102673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceca.2022.102673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03884267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SK4 oncochannels regulate calcium entry and promote cell migration in KRAS-mutated colorectal cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Curcumin and NCLX inhibitors share anti-tumoral mechanisms in microsatellite-instability-driven colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajida Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Chaigne</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Dakik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Corset</w:t>
+                <w:t xml:space="preserve">Trayambak Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2021.102384⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (6), pp.article n° 284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-022-04311-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03158756v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panitumumab and cetuximab affect differently miRNA expression in colorectal cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Chautard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajida Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomarkers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2217/bmm-2020-0520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03272360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Quinoxaline Derivatives as Dual Pim-1/2 Kinase Inhibitors: Design, Synthesis and Biological Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SK4 oncochannels regulate calcium entry and promote cell migration in KRAS-mutated colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajida Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Oyallon</w:t>
+                <w:t xml:space="preserve">Hassan Dakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Brachet-Botineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Yann Fourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26040867⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.102384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2021.102384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03272339v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03158756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust enzyme-linked immunosorbent assay to measure serum ramucirumab concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Quinoxaline Derivatives as Dual Pim-1/2 Kinase Inhibitors: Design, Synthesis and Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Oyallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brachet-Botineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Desvignes</w:t>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ternant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Ohresser</w:t>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/bio-2020-0199⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26040867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03186974v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03272339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD36 Deficiency Inhibits Retinal Inflammation and Retinal Degeneration in Cx3cr1 Knockout Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust enzyme-linked immunosorbent assay to measure serum ramucirumab concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+                <w:t xml:space="preserve">Astrid Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Touhami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Augustin</w:t>
+                <w:t xml:space="preserve">Marc Ohresser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03032⟩</w:t>
+              <w:t xml:space="preserve">Bioanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.565-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4155/bio-2020-0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438587v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03186974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent losses of skeletal muscle mass, adipose tissue and bone mineral density during bevacizumab / cytotoxic chemotherapy treatment for metastatic colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Terrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, S0261-5614 (20), pp.30080-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02735513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium and Calcium Channel Complexes as Novel Targets for Cancer Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD36 Deficiency Inhibits Retinal Inflammation and Retinal Degeneration in Cx3cr1 Knockout Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günther Weber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Rapetti-Mauss</w:t>
+                <w:t xml:space="preserve">Sébastien Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Physiology Biochemistry and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/112_2020_24⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02921492v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Nab-Paclitaxel Delivery Using Microbubble-Assisted Ultrasound in a Pancreatic Cancer Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potassium and Calcium Channel Complexes as Novel Targets for Cancer Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Bressand</w:t>
+                <w:t xml:space="preserve">Karine Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Novell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Fromont-Hankard</w:t>
+                <w:t xml:space="preserve">Raphaël Rapetti-Mauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00416⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Physiology Biochemistry and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Epub 2020 - 08 August. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/112_2020_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301225v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02921492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">micro-ARN et cancer colorectal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sajida Ibrahim</w:t>
+                <w:t xml:space="preserve">Mo-derived perivascular macrophage recruitment protects against endothelial cell death in retinal vein occlusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gueguinou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/hpg.2019.1896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12974-019-1547-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438640v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02279956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression Profiling of Calcium Channels and Calcium-Activated Potassium Channels in Colorectal Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">micro-ARN et cancer colorectal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajida Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vandier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Gueguinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (4), pp.561. </w:t>
+              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers11040561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/hpg.2019.1896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02152189v1</w:t>
+                <w:t xml:space="preserve">hal-02438640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo-derived perivascular macrophage recruitment protects against endothelial cell death in retinal vein occlusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Nab-Paclitaxel Delivery Using Microbubble-Assisted Ultrasound in a Pancreatic Cancer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Dominguez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Diane Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Paques</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fromont-Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-019-1547-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (9), pp.3814-3822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02279956v1</w:t>
+                <w:t xml:space="preserve">hal-02301225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Antigen Mass on the Pharmacokinetics of Therapeutic Antibodies in Humans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+                <w:t xml:space="preserve">Expression Profiling of Calcium Channels and Calcium-Activated Potassium Channels in Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajida Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Dakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Christophe Vandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-018-0680-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers11040561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821717v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02152189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics partly explains the relationship between carcinoembryonic antigen level and survival of colorectal cancer patients treated with ramucirumab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajida Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92, pp.119 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3036,749 +3040,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01755511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation de la cicatrisation muqueuse des maladies inflammatoires chroniques de l'intestin (MICI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Antigen Mass on the Pharmacokinetics of Therapeutic Antibodies in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Auzoux</w:t>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boschetti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-018-0680-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438672v1</w:t>
+                <w:t xml:space="preserve">hal-01821717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug Efficacy Monitoring in Pharmacotherapy of Multiple Sclerosis with Biological Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Caldano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Caldano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+                <w:t xml:space="preserve">Theo Rispens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bertolotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (4), pp.350 - 355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01755556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complement Factor H Inhibits CD47-Mediated Resolution of Inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d'évaluation de la cicatrisation muqueuse des maladies inflammatoires chroniques de l'intestin (MICI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Calippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Augustin</w:t>
+                <w:t xml:space="preserve">Gilles Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Beguier</w:t>
+                <w:t xml:space="preserve">Widad Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Charles-Messance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Poupel</w:t>
+                <w:t xml:space="preserve">Alexandre Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01755551v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoclonal Antibodies Targeting the IL-17/IL-17RA Axis: An Opportunity to Improve the Efficiency of Anti-VEGF Therapy in Fighting Metastatic Colorectal Cancer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajida Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ohresser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Colorectal Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clcc.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01661759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of choroidal IL-17-producing T lymphocytes and macrophages with geographic atrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complement Factor H Inhibits CD47-Mediated Resolution of Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Calippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Beguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Camelo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+                <w:t xml:space="preserve">Hugo Charles-Messance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Sennlaub</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 236 (1), pp.53-58. </w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.261 - 272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000446587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01499605v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01755551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible association of baseline serum IL-17A concentrations with progression-free survival of metastatic colorectal cancer patients treated with a bevacizumab-based regimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Tout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.220. </w:t>
@@ -3810,1883 +3814,1867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01661765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Branch Retinal Vein Occlusion Induces Upstream Pericyte Loss and Vascular Destabilization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Association of choroidal IL-17-producing T lymphocytes and macrophages with geographic atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sennlaub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132644.g006⟩</w:t>
+              <w:t xml:space="preserve">Ophthalmologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 236 (1), pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000446587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01231103v1</w:t>
+                <w:t xml:space="preserve">inserm-01499605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protease nexin-1 regulates retinal vascular development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apolipoprotein E promotes subretinal mononuclear phagocyte survival and chronic inflammation in age-related macular degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Francois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Olivier Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Calippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shulong J Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Sennlaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72 (20), pp.3999-4011. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.211-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-015-1972-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201404524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01231082v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01231055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APOE Isoforms Control Pathogenic Subretinal Inflammation in Age-Related Macular Degeneration</w:t>
+                <w:t xml:space="preserve">Protease nexin-1 regulates retinal vascular development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Levy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+                <w:t xml:space="preserve">Sonia Selbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shulong Hu</w:t>
+                <w:t xml:space="preserve">Deborah Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Housset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+                <w:t xml:space="preserve">Yacine Boulaftali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sennlaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (40), pp.13568-13576. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (20), pp.3999-4011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2468-15.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-015-1972-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301206v1</w:t>
+                <w:t xml:space="preserve">inserm-01231082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinning of the RPE and choroid associated with T lymphocyte recruitment in aged and light-challenged mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Experimental Branch Retinal Vein Occlusion Induces Upstream Pericyte Loss and Vascular Destabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Calippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Hur</w:t>
+                <w:t xml:space="preserve">José-Alain Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132644.g006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01231077v1</w:t>
+                <w:t xml:space="preserve">inserm-01231103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolipoprotein E promotes subretinal mononuclear phagocyte survival and chronic inflammation in age-related macular degeneration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Thinning of the RPE and choroid associated with T lymphocyte recruitment in aged and light-challenged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Calippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Hur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.1051-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01231055v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01231077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-domain optical coherence tomography of the rodent eye: highlighting layers of the outer retina using signal averaging and comparison with histology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">APOE Isoforms Control Pathogenic Subretinal Inflammation in Age-Related Macular Degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Berger</w:t>
+                <w:t xml:space="preserve">Shulong Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cavallero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Simonutti</w:t>
+                <w:t xml:space="preserve">Michael Housset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (40), pp.13568-13576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2468-15.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990132v1</w:t>
+                <w:t xml:space="preserve">hal-02301206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCR2(+) monocytes infiltrate atrophic lesions in age-related macular disease and mediate photoreceptor degeneration in experimental subretinal inflammation in Cx3cr1 deficient mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Sennlaub</w:t>
+                <w:t xml:space="preserve">Spectral-domain optical coherence tomography of the rodent eye: highlighting layers of the outer retina using signal averaging and comparison with histology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cavallero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Auvynet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Poupel</w:t>
+                <w:t xml:space="preserve">Peggy Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Simonutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/emmm.201302692⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e96494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00912837v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal Hyperglycemia Inhibits Angiogenesis and Induces Inflammation and Neuronal Degeneration in the Retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kermorvant-Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Christophe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (11), pp.e79545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0079545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Ccl2, Cx3cr1 and Ccl2/Cx3cr1 chemokine deficiencies are not sufficient to cause age-related retinal degeneration&amp;quot; by Luhmann et al. (Exp. Eye Res. 2013; 107: 80.doi: 10.1016).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Guillonneau</w:t>
+                <w:t xml:space="preserve">CCR2(+) monocytes infiltrate atrophic lesions in age-related macular disease and mediate photoreceptor degeneration in experimental subretinal inflammation in Cx3cr1 deficient mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sennlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Auvynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Calippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Sennlaub</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Eye Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exer.2013.02.002⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (11), pp.1775-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/emmm.201302692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00990798v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00912837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MFGE8 Does Not Influence Chorio-Retinal Homeostasis or Choroidal Neovascularization in vivo.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;Ccl2, Cx3cr1 and Ccl2/Cx3cr1 chemokine deficiencies are not sufficient to cause age-related retinal degeneration&amp;quot; by Luhmann et al. (Exp. Eye Res. 2013; 107: 80.doi: 10.1016).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sennlaub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033244⟩</w:t>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.134-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00690728v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00990798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta-like 4 inhibits choroidal neovascularization despite opposing effects on vascular endothelium and macrophages.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">MFGE8 Does Not Influence Chorio-Retinal Homeostasis or Choroidal Neovascularization in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Alexandre Tregouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Camelo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brunella Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-012-9290-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00853034v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00690728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1β inhibition prevents choroidal neovascularization and does not exacerbate photoreceptor degeneration.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Delta-like 4 inhibits choroidal neovascularization despite opposing effects on vascular endothelium and macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Levy</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Calippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunella Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.609-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-012-9290-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2011.01.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00690746v1</w:t>
+                <w:t xml:space="preserve">inserm-00853034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des chimiokines dans le développement de la dégénérescence maculaire liée à l’âge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interleukin-1β inhibition prevents choroidal neovascularization and does not exacerbate photoreceptor degeneration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combadière</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 204 (4), pp.311-319. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 178 (5), pp.2416-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jbio/2010024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2011.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301154v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00690746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCL2/CCR2 and CX3CL1/CX3CR1 chemokine axes and their possible involvement in age-related macular degeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Auvynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Feumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-2094-7-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00610572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -5730,51 +5718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marinach-Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.259-262. </w:t>
@@ -5806,1495 +5794,1641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01094666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD36 Deficiency Leads to Choroidal Involution via COX2 Down-Regulation in Rodents.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Rôles des chimiokines dans le développement de la dégénérescence maculaire liée à l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Keller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Guillonneau</w:t>
+                <w:t xml:space="preserve">Elise C. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Auvynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Feumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (2), pp.e39. </w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 204 (4), pp.311-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.0050039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2010024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00258554v1</w:t>
+                <w:t xml:space="preserve">hal-02301154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netrin-4 inhibits angiogenesis via binding to neogenin and recruitment of Unc5B.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esma Lejmi</w:t>
+                <w:t xml:space="preserve">Role of the chemokine receptor CX3CR1 in the mobilization of phagocytic retinal microglial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Leconte</w:t>
+                <w:t xml:space="preserve">Nicole Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pédron-Mazoyer</w:t>
+                <w:t xml:space="preserve">Mathieu Rodéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Ropert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sennlaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 105 (34), pp.12491-6. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 198 (1-2), pp.56-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0804008105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2008.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00315946v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00311574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the chemokine receptor CX3CR1 in the mobilization of phagocytic retinal microglial cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Lipid-bloated subretinal microglial cells are at the origin of drusen appearance in CX3CR1-deficient mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Feumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Sennlaub</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2008.04.014⟩</w:t>
+              <w:t xml:space="preserve">Ophthalmic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3-4), pp.115-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000119860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00311574v1</w:t>
+                <w:t xml:space="preserve">inserm-00315944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-bloated subretinal microglial cells are at the origin of drusen appearance in CX3CR1-deficient mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">CD36 Deficiency Leads to Choroidal Involution via COX2 Down-Regulation in Rodents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Houssier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000119860⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.e39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.0050039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00315944v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00258554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism in the Microglial Cell-Mobilizing CX3CR1 Gene Is Associated With Survival in Patients With Glioblastoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rodéro</w:t>
+                <w:t xml:space="preserve">Netrin-4 inhibits angiogenesis via binding to neogenin and recruitment of Unc5B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Lejmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Marie</w:t>
+                <w:t xml:space="preserve">Sandrine Pédron-Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Coudert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karima Mokhtari</w:t>
+                <w:t xml:space="preserve">Stanislas Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2008.17.2833⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (34), pp.12491-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0804008105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301138v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00315946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bone marrow-derived cells on monocrotaline- and hypoxia-induced pulmonary hypertension in mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+                <w:t xml:space="preserve">Polymorphism in the Microglial Cell-Mobilizing CX3CR1 Gene Is Associated With Survival in Patients With Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rodéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Wagner-Ballon</w:t>
+                <w:t xml:space="preserve">Emmeline Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guitanouch Saber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Marcos</w:t>
+                <w:t xml:space="preserve">Karima Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1465-9921-8-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (36), pp.5957-5964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2008.17.2833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00130570v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CX3CR1-dependent subretinal microglia cell accumulation is associated with cardinal features of age-related macular degeneration.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of bone marrow-derived cells on monocrotaline- and hypoxia-induced pulmonary hypertension in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rodéro</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Wagner-Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guitanouch Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI31692⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1465-9921-8-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00176389v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00130570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin transporter inhibition prevents and reverses monocrotaline-induced pulmonary hypertension in rats.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">CX3CR1-dependent subretinal microglia cell accumulation is associated with cardinal features of age-related macular degeneration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Feumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Zadigue</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rodéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.104.524926⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117 (10), pp.2920-2928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI31692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00499643v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00176389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vascular endothelial growth factor on isolated fetal alveolar type II cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Serotonin transporter inhibition prevents and reverses monocrotaline-induced pulmonary hypertension in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Raffestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Barlier-Mur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maitre</w:t>
+                <w:t xml:space="preserve">Patricia Zadigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00157.2003⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111 (21), pp.2812-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.104.524926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01755344v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00499643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenovirus-mediated fibroblast growth factor 1 expression in the lung induces epithelial cell proliferation: consequences to hyperoxic lung injury in rats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of vascular endothelial growth factor on isolated fetal alveolar type II cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Chailley-Heu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barlier-Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Louzier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Raoul</w:t>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Leroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Caillaud</w:t>
+                <w:t xml:space="preserve">Bernard Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/1043034041648390⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 286 (6), pp.L1293 - L1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00157.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00990784v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01755344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adenovirus-mediated fibroblast growth factor 1 expression in the lung induces epithelial cell proliferation: consequences to hyperoxic lung injury in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Louzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (8), pp.793-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/1043034041648390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00990784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lung Overexpression of Angiostatin Aggravates Pulmonary Hypertension in Chronically Hypoxic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Griscelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Opolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 29, pp.449 - 457. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2002-0120OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01094673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7304,737 +7438,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of circulating biomarkers of colorectal cancer combining mid-infrared spectroscopy and targeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Biological Evaluation of New Inhibitors of Jak/Stat Pathway in Colorectal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Victoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Pertegaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfi Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding of the colorectal cancer metabolic program through MICU2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Robert</w:t>
+                <w:t xml:space="preserve">David Crottès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Crottès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin and NCLX Inhibitors Share Anti-Tumoral Mechanisms in Microsatellite-Instability-Driven Colorectal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajida Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trayambak Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of lung VEGF-A transduction during hyperoxia-induced injury in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Louzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Eddahibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Adnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Dose Monocrotaline Pyrrole Injection as a Model of Pulmonary Endothelial Injury In Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guitanouch Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Eddahibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8044,114 +8178,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des facteurs angiogéniques et des cellules progénitrices dans la réparation de la barrière alvéolo-capillaire au cours des agressions pulmonaires aiguës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris XII Créteil, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05449212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8298,51 +8432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04888278v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chautard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2024.07.022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04887868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Victoir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pertegaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfi Ducrocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polomski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2024.102015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04374054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00921" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04887845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002854" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Vil&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vigouroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Corset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00334" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trayambak Pathak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04311-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03884267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Champion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2022.102673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03158756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chaigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dakik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fourbon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102384" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03272360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desvignes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/bmm-2020-0520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03272339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040867" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03186974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohresser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio-2020-0199" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavalette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02735513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dolly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrebonne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.02.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02921492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Weber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mah&#233;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_24" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bressand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont-Hankard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00416" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguinou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2019.1896" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02152189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040561" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-019-1547-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-018-0680-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.12.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auzoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boschetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Lahlou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Caldano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rispens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bertolotto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000393" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beguier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Charles-Messance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.01.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01661759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lereclus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clcc.2017.10.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01499605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sennlaub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000446587" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01661765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3210-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231103v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132644.g006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231082v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Selbonne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Francois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulaftali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1972-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulong Hu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Housset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2468-15.2015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulong J Hu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404524" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00990132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cavallero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Barbe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096494" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00912837v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Auvynet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302692" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant-Duchemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Christophe Pinel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079545" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00990798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2013.02.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690728v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tregouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033244" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Cristofaro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9290-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690746v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.01.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise C. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Feumi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010024" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4HNQC9XT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00610572v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-7-87" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Escoffier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jeanny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marinach-Patrice" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2010.04.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Keller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0050039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Lejmi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leconte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;dron-Mazoyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ropert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0804008105" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311574v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2008.04.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315944v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000119860" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coudert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Blondet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2008.17.2833" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130570v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Wagner-Ballon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitanouch Saber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-8-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176389v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI31692" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guignabert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Raffestin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benferhat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zadigue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.104.524926" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755344v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chailley-Heu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barlier-Mur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maitre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00157.2003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00990784v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Louzier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leroux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Branellec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Caillaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1043034041648390" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Pascaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Griscelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2002-0120OC" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448677v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448749v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Eddahibi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adnot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05449212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612022v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Corset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Beilstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chautard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112753" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04888278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2024.07.022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04887868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Victoir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pertegaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfi Ducrocq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polomski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2024.102015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04887845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002854" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Vil&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vigouroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00334" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04374054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Alix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00921" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03884267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Champion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2022.102673" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trayambak Pathak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04311-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03272360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desvignes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/bmm-2020-0520" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03158756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chaigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dakik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fourbon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102384" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03272339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040867" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03186974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohresser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio-2020-0199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02735513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dolly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrebonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.02.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavalette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02921492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Weber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mah&#233;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_24" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-019-1547-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguinou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2019.1896" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bressand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont-Hankard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00416" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02152189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040561" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.12.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-018-0680-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Caldano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rispens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bertolotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000393" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auzoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boschetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Lahlou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01661759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lereclus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clcc.2017.10.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beguier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Charles-Messance" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.01.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01661765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3210-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01499605v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sennlaub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000446587" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulong J Hu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404524" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231082v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Selbonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Francois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulaftali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1972-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132644.g006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01231077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulong Hu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Housset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2468-15.2015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00990132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cavallero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Barbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096494" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant-Duchemin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Christophe Pinel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lenne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079545" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00912837v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Auvynet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302692" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00990798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2013.02.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tregouet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033244" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Cristofaro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9290-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690746v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.01.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00610572v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Feumi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-7-87" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Escoffier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jeanny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marinach-Patrice" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2010.04.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise C. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4HNQC9XT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Keller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2008.04.014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000119860" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258554v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0050039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315946v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Lejmi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leconte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;dron-Mazoyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ropert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0804008105" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coudert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Blondet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2008.17.2833" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130570v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Wagner-Ballon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitanouch Saber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-8-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176389v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI31692" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499643v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guignabert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Raffestin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benferhat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zadigue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.104.524926" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01755344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chailley-Heu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barlier-Mur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maitre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00157.2003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00990784v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Louzier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leroux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Branellec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Caillaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1043034041648390" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Pascaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Griscelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2002-0120OC" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448677v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448690v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448749v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Eddahibi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adnot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05449212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>