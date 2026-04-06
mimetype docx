--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William RAPUC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-Doctorant CNRS Université Savoie Mont Blanc,Laboratoire EDYTEM&Durham University </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Doctorant - Sciences de la Terre et de l’Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sédimentologie – Géochimie – Paléoclimatologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**William RAPUC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Nores,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">04400 Enchastrayes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)6 13 72 01 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 12. 21. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : Française</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.rapuc@univ-smb.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES ET STAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTACHE TEMPORAIRE D'ENSEIGNEMENT ET DE RECHERCHE Sep 2021 – Août 2022 (en cours)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes, Institut des sciences de la terre, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Enseignement en Licence et Master Science de la Terre et de l’Environnement. Activité de recherche : Evaluation de l’impact de l’homme et du climat sur l’érosion et l’altération dans les Alpes au cours de l’Holocène, IsTerre Grenoble, Institut de Physique du Globe de Paris, Laboratoire EDYTEM, France ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POST-DOCTORANT  Juin 2021 – Août 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique du Globe de Paris, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’une méthode d’extraction et de mesure du Lithium provenant de sédiment lacustre. Evaluation de l’évolution de l’altération dans les Alpes françaises au cours de l’Holocène. Sous la direction de Julien Bouchez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Chargé de recherches, IPGP, Université de Paris, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Jérôme Gaillardet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Professeur des universités, IPGP, Université de Paris, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORANT CONTRACTUEL Oct 2017 – Juin 2021 Laboratoire EDYTEM/Institut de Physique du Globe de Paris, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les grands lacs périalpins : archives du fonctionnement de la zone critique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat, spé. Sciences Terre, Univers et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Fabien Arnaud *(Directeur de Recherche, EDYTEM, CNRS, France), Pierre Sabatier *(Maître de conférences, EDYTEM, USMB, France) et Jérôme Gaillardet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Professeur des universités, IPGP, Université de Paris, CNRS, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Fev 2017 – Juin 2017</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Reconstitution de la circulation océanique en utilisant les isotopes du néodyme pendant le dernier million d’années. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage recherche de Master 2éme année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Kazuyo Tachikawa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Directeur de Recherche, CEREGE, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Abel Guihou </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(BIATSS, CEREGE, CNRS, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Mai 2016 – Juil 2016</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Reconstitution de la variabilité hydrologique dans le Moyen-Atlas marocain par l’analyse géochimique des sédiments lacustres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage d’initiation à la recherche de Master 1ére année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Laurence Vidal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Maître de conférences, AIX-MARSEILLE UNIVERSITE, CEREGE, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Mars 2015 – Juil 2015</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire EDYTEM, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des dépôts liés aux activités sismiques et aux apports détritiques dans les lacs de Bohinj et Bled (Slovénie). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Pierre Sabatier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Maître de conférences, Université De Savoie, EDYTEM, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTANT DE RECHERCHE  Oct 2014 – Jan 2015 University of Melbourne, Australia :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Comptage de Micro-charbon et traçage des sources de précipitations dans des lacs d’altitudes (Tasmanie). Sous la direction de Mickael-S Fletcher et Russell Drysdale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Associate Professor, University of Melbourne, Resource Management and Geography, Australia).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">spé Sciences Terre, Univers et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017/2021</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat soutenue le 11/06/21 à l’Université Savoie Mont Blanc, France, Sujet : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands lacs périalpins : archives du fonctionnement de la zone critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Encadrants : Fabien Arnaud et Pierre Sabatier (EDYTEM), Jérôme Gaillardet (IPGP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">spé Sciences Environnements Terrestres :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Master SET, spécialité SYSTER, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Major des Master SET, Mention Très Bien,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Prix du Jeune Scientifique de la ville d’Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICENCE (éq. BACHELOR), spé Sciences de la Terre et de l’Environnement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011/2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Licence STE, Université de Savoie, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Major de la Licence STE, Mention Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BACCALAUREAT SCIENTIFIQUE (éq. MATURITE), spé Sciences de la Vie et de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LYCEE ANDRE HONNORAT, Alpes de Hautes Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention SVT Assez Bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES PEDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTACHE TEMPORAIRE D'ENSEIGNEMENT ET DE RECHERCHE Sep 2021 – Août 2022 (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes, UFR Phitem :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 192 h d’enseignement équivalent travaux dirigés (ETD) à réaliser en Licence et Master Sciences de la Terre et de l’Environnement et Sciences de la Vie et de la Terre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Disciplines enseignées : Sédimentologie / Géochimie magmatique / Pétrologie / Géochimie générale / Géologie générale / Géodynamique / Stages de terrain de cartographie, sédimentologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT, MISSION D’ENSEIGNEMENT Oct 2017 – Oct 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Savoie Mont Blanc, UFR Scem :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2019/2020 : 58 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE de Géodynamique Externe - Sédimentologie (L2 SVT/ST) : CM (16h), TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (4h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2018/2019 : 62 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE de Géodynamique Externe - Sédimentologie (L2 SVT/ST) : TD (8h), TP (16h de Terrain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géomorphologie du Quaternaire (L2 & L3 SVT/ST) : TD (12h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Intervention École d’été en écologie aquatique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléolimnologie des lacs Alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, promotion de Master de Québec (Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2017/2018 : 64 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géodynamique Externe - de Sédimentologie (L2 SVT/ST) : TD (8h), TP (16h de Terrain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géomorphologie du Quaternaire (L2 & L3 SVT/ST) : TD (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Pétrologie, Minéralogie (L1 SVT/ST) : TD (8h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERVENANT Oct 2015 – Mai 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité scolaire A. Honnorat à Barcelonnette, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions et Tutorat dans le cadre des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cordées de la Réussite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUTEUR  Oct 2013 – Dec 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Sciences, Technologies et Santé, Université de Savoie-Mont Blanc</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chambéry, France :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tutorat de Physique t Chimie appliquée aux sciences de l’Environnement (20 h ETD).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu du Bureau de l’Ecole Doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambéry, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dec 2018 – Août 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentant élu des doctorants au Conseil de l’Ecole Doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2018 – Août 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentant élu des doctorants du laboratoire EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2018 – Oct 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du laboratoire d’analyses sédimentologique (EDYTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct 2017 – Oct 2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMPETENCES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences analytiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyse par Spectrométrie de Masse à ratio Isotopiques (MC-ICPMS Neptune Plus Thermo-Scientific), composition isotopique du Lithium, du Strontium, et du Néodyme ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses géochimiques par Spectrométrie de Masse pour Isotopes Stables (Thermo-Finnigan) composition isotopique de l’Oxygène et du Carbone ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses élémentaires par fluorescence X sur banc de mesure automatisé de type Avaatech/Itrax</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Observation sur lame mince au Microscope Electronique à Balayage et analyse élémentaire grâce à une sonde EDS ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Granulométrie sur microgranulomètre Malvern Mastersizer et Coulter LS ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses des propriétés magnétiques des sédiments (anisotropie de susceptibilité).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences techniques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Séparation des Isotopes du Sr, Nd et Li sur résine échangeuse d’ions en salle blanche ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Identification, piquage, comptage de Foraminifères, d’Ostracodes et de Micro-Charbons ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chef de mission carottage lacs Iseo et du Bourget avec plateforme Uwitec et marteau fond de trou ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mission de carottage de lacs d’altitude en Tasmanie (Australie), carottage sur plateforme Uwitec ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mission de carottage dans les lacs du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triglav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Slovénie), d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egorgéou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foréant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France), carottage gravitaire Uwitec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Traitements statistiques et de données (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matlab, Analyseries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• SIG (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qgis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Bureautique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsoft office)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Création graphique vectorielle et traitement d’images (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adobe Illustrator, Adobe Photoshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveau de langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Français : Langue maternelle / Anglais : Courant (C1) / Italien : Niveau scolaire (B1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOISIRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Activités en Montagne : Alpinisme, ski de randonnée, parapente, trail, randonnée, escalade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Activités sportives en compétition : Cyclisme, trail, ski de fond, ski alpinisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Voyages : Islande, Norvège, Nouvelle-Zélande, Australie, Pérou, Croatie, Slovénie, Grèce, Irlande, Italie, Suède, Ukraine, Espagne, Maroc, …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Construction en bois et menuiserie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Lecture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (29), pp.e2506030122. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2506030122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary landscape evolution of the river Seine (France): Synthesis and new results from ESR dating and magnetostratigraphy of fluvial and cave deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.109063. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling earthquake-induced seiche processes and subsequent homogenite deposition in lacustrine settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.119348. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1246. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant sedimentation in a deep Alpine lake (Iseo, Italy) controlled by climate, human and geodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.1816-1840. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-from-motion, multi-view stereo photogrammetry applied to line-scan sediment core images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.249-260. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-021-00204-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.107127. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Atlantic deep-water circulation and carbon storage inferred from neodymium and carbon isotopic compositions over the past 1.1 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Westerhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities disturb lake-sediment records of past flood frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.42-43. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Ocean Circulation Based on Neodymium Isotopic Composition: Potential Limitations and Application to the Mid-Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Skonieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2020.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human and climate impacts on lake-catchment and vegetation in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.106043. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-long record of flood frequency in the Southern Alps (Lake Iseo, Italy) under human and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle Atlas Mountains inferred from microscale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (1), pp.414-430. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2018.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1777-1799. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA analyses from river sediments to investigate its potential to trace erosion hot spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023-Time for change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXI Congrès de l'Union Internationale pour la Recherche QUAternaire (INQUA) 2023, Jul 2023, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de l'impact des activités humaines et des fluctuations climatiques sur l'érosion de la Zone Critique dans les Alpes depuis 10000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hyperspectral and XRF analyses to reconstruct high-resolution past flood frequency from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle-Atlas Mountains inferred from micro-scale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene vegetation dynamics and human influence on the alpine environment in the Julian Alps, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Smuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human impact on lake-catchment and vegetation at Lake Bohinj (Julian Alps, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Andrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 kyr record of flood and environmental changes in Southern Alps (Lake Iseo, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Atlantic deep-water circulation inferred from neodymium and carbon isotopic compositions over the past 1200 thousand years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological Research in the Triglav National Park (Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Research in Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple CoreBook / Cyber-Carothèque Nationale : un système de collecte et de gestion d’information dédié aux carottes sédimentaires marines et continentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Godinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Calvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imaging for lake sediment cores analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. 5 (3), pp.735 - 743, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 years of earthquake record in Julian ALps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Neodymium isotopic ratio to reconstruct North-eastern Atlantic deepwater mass sources over the last 1Myr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observing and understanding the Atlantic Meridional Overturning Circulation (AMOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brest, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'activité sismique au cours de l'Holocène enregistrée dans les sédiments du lac Bohinj (Slovénie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands lacs périalpins : archives du fonctionnement de la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université Savoie Mont blanc, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03518283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William RAPUC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-Doctorant CNRS Université Savoie Mont Blanc,Laboratoire EDYTEM&Durham University </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Doctorant - Sciences de la Terre et de l’Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sédimentologie – Géochimie – Paléoclimatologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**William RAPUC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Nores,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">04400 Enchastrayes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)6 13 72 01 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 12. 21. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : Française</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.rapuc@univ-smb.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES ET STAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTACHE TEMPORAIRE D'ENSEIGNEMENT ET DE RECHERCHE Sep 2021 – Août 2022 (en cours)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes, Institut des sciences de la terre, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Enseignement en Licence et Master Science de la Terre et de l’Environnement. Activité de recherche : Evaluation de l’impact de l’homme et du climat sur l’érosion et l’altération dans les Alpes au cours de l’Holocène, IsTerre Grenoble, Institut de Physique du Globe de Paris, Laboratoire EDYTEM, France ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POST-DOCTORANT  Juin 2021 – Août 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique du Globe de Paris, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’une méthode d’extraction et de mesure du Lithium provenant de sédiment lacustre. Evaluation de l’évolution de l’altération dans les Alpes françaises au cours de l’Holocène. Sous la direction de Julien Bouchez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Chargé de recherches, IPGP, Université de Paris, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Jérôme Gaillardet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Professeur des universités, IPGP, Université de Paris, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORANT CONTRACTUEL Oct 2017 – Juin 2021 Laboratoire EDYTEM/Institut de Physique du Globe de Paris, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les grands lacs périalpins : archives du fonctionnement de la zone critique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat, spé. Sciences Terre, Univers et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Fabien Arnaud *(Directeur de Recherche, EDYTEM, CNRS, France), Pierre Sabatier *(Maître de conférences, EDYTEM, USMB, France) et Jérôme Gaillardet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Professeur des universités, IPGP, Université de Paris, CNRS, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Fev 2017 – Juin 2017</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Reconstitution de la circulation océanique en utilisant les isotopes du néodyme pendant le dernier million d’années. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage recherche de Master 2éme année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Kazuyo Tachikawa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Directeur de Recherche, CEREGE, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Abel Guihou </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(BIATSS, CEREGE, CNRS, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Mai 2016 – Juil 2016</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Reconstitution de la variabilité hydrologique dans le Moyen-Atlas marocain par l’analyse géochimique des sédiments lacustres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage d’initiation à la recherche de Master 1ére année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Laurence Vidal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Maître de conférences, AIX-MARSEILLE UNIVERSITE, CEREGE, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Mars 2015 – Juil 2015</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire EDYTEM, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des dépôts liés aux activités sismiques et aux apports détritiques dans les lacs de Bohinj et Bled (Slovénie). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Pierre Sabatier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Maître de conférences, Université De Savoie, EDYTEM, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTANT DE RECHERCHE  Oct 2014 – Jan 2015 University of Melbourne, Australia :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Comptage de Micro-charbon et traçage des sources de précipitations dans des lacs d’altitudes (Tasmanie). Sous la direction de Mickael-S Fletcher et Russell Drysdale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Associate Professor, University of Melbourne, Resource Management and Geography, Australia).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">spé Sciences Terre, Univers et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017/2021</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat soutenue le 11/06/21 à l’Université Savoie Mont Blanc, France, Sujet : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands lacs périalpins : archives du fonctionnement de la zone critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Encadrants : Fabien Arnaud et Pierre Sabatier (EDYTEM), Jérôme Gaillardet (IPGP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">spé Sciences Environnements Terrestres :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Master SET, spécialité SYSTER, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Major des Master SET, Mention Très Bien,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Prix du Jeune Scientifique de la ville d’Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICENCE (éq. BACHELOR), spé Sciences de la Terre et de l’Environnement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011/2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Licence STE, Université de Savoie, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Major de la Licence STE, Mention Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BACCALAUREAT SCIENTIFIQUE (éq. MATURITE), spé Sciences de la Vie et de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LYCEE ANDRE HONNORAT, Alpes de Hautes Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention SVT Assez Bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES PEDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTACHE TEMPORAIRE D'ENSEIGNEMENT ET DE RECHERCHE Sep 2021 – Août 2022 (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes, UFR Phitem :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 192 h d’enseignement équivalent travaux dirigés (ETD) à réaliser en Licence et Master Sciences de la Terre et de l’Environnement et Sciences de la Vie et de la Terre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Disciplines enseignées : Sédimentologie / Géochimie magmatique / Pétrologie / Géochimie générale / Géologie générale / Géodynamique / Stages de terrain de cartographie, sédimentologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT, MISSION D’ENSEIGNEMENT Oct 2017 – Oct 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Savoie Mont Blanc, UFR Scem :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2019/2020 : 58 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE de Géodynamique Externe - Sédimentologie (L2 SVT/ST) : CM (16h), TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (4h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2018/2019 : 62 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE de Géodynamique Externe - Sédimentologie (L2 SVT/ST) : TD (8h), TP (16h de Terrain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géomorphologie du Quaternaire (L2 & L3 SVT/ST) : TD (12h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Intervention École d’été en écologie aquatique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléolimnologie des lacs Alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, promotion de Master de Québec (Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2017/2018 : 64 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géodynamique Externe - de Sédimentologie (L2 SVT/ST) : TD (8h), TP (16h de Terrain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géomorphologie du Quaternaire (L2 & L3 SVT/ST) : TD (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Pétrologie, Minéralogie (L1 SVT/ST) : TD (8h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERVENANT Oct 2015 – Mai 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité scolaire A. Honnorat à Barcelonnette, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions et Tutorat dans le cadre des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cordées de la Réussite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUTEUR  Oct 2013 – Dec 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Sciences, Technologies et Santé, Université de Savoie-Mont Blanc</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chambéry, France :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tutorat de Physique t Chimie appliquée aux sciences de l’Environnement (20 h ETD).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu du Bureau de l’Ecole Doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambéry, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dec 2018 – Août 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentant élu des doctorants au Conseil de l’Ecole Doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2018 – Août 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentant élu des doctorants du laboratoire EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2018 – Oct 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du laboratoire d’analyses sédimentologique (EDYTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct 2017 – Oct 2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMPETENCES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences analytiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyse par Spectrométrie de Masse à ratio Isotopiques (MC-ICPMS Neptune Plus Thermo-Scientific), composition isotopique du Lithium, du Strontium, et du Néodyme ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses géochimiques par Spectrométrie de Masse pour Isotopes Stables (Thermo-Finnigan) composition isotopique de l’Oxygène et du Carbone ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses élémentaires par fluorescence X sur banc de mesure automatisé de type Avaatech/Itrax</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Observation sur lame mince au Microscope Electronique à Balayage et analyse élémentaire grâce à une sonde EDS ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Granulométrie sur microgranulomètre Malvern Mastersizer et Coulter LS ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses des propriétés magnétiques des sédiments (anisotropie de susceptibilité).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences techniques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Séparation des Isotopes du Sr, Nd et Li sur résine échangeuse d’ions en salle blanche ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Identification, piquage, comptage de Foraminifères, d’Ostracodes et de Micro-Charbons ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chef de mission carottage lacs Iseo et du Bourget avec plateforme Uwitec et marteau fond de trou ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mission de carottage de lacs d’altitude en Tasmanie (Australie), carottage sur plateforme Uwitec ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mission de carottage dans les lacs du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triglav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Slovénie), d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egorgéou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foréant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France), carottage gravitaire Uwitec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Traitements statistiques et de données (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matlab, Analyseries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• SIG (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qgis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Bureautique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsoft office)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Création graphique vectorielle et traitement d’images (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adobe Illustrator, Adobe Photoshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveau de langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Français : Langue maternelle / Anglais : Courant (C1) / Italien : Niveau scolaire (B1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOISIRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Activités en Montagne : Alpinisme, ski de randonnée, parapente, trail, randonnée, escalade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Activités sportives en compétition : Cyclisme, trail, ski de fond, ski alpinisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Voyages : Islande, Norvège, Nouvelle-Zélande, Australie, Pérou, Croatie, Slovénie, Grèce, Irlande, Italie, Suède, Ukraine, Espagne, Maroc, …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Construction en bois et menuiserie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Lecture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on membrane lipids of Pseudomonas veronii isolated from French alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.105189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary landscape evolution of the river Seine (France): Synthesis and new results from ESR dating and magnetostratigraphy of fluvial and cave deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.109063. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling earthquake-induced seiche processes and subsequent homogenite deposition in lacustrine settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.119348. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (29), pp.e2506030122. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2506030122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1246. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant sedimentation in a deep Alpine lake (Iseo, Italy) controlled by climate, human and geodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.1816-1840. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-from-motion, multi-view stereo photogrammetry applied to line-scan sediment core images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.249-260. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-021-00204-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.107127. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Atlantic deep-water circulation and carbon storage inferred from neodymium and carbon isotopic compositions over the past 1.1 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Westerhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities disturb lake-sediment records of past flood frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.42-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human and climate impacts on lake-catchment and vegetation in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.106043. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Ocean Circulation Based on Neodymium Isotopic Composition: Potential Limitations and Application to the Mid-Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Skonieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2020.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-long record of flood frequency in the Southern Alps (Lake Iseo, Italy) under human and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle Atlas Mountains inferred from microscale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (1), pp.414-430. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2018.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1777-1799. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA analyses from river sediments to investigate its potential to trace erosion hot spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023-Time for change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXI Congrès de l'Union Internationale pour la Recherche QUAternaire (INQUA) 2023, Jul 2023, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de l'impact des activités humaines et des fluctuations climatiques sur l'érosion de la Zone Critique dans les Alpes depuis 10000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hyperspectral and XRF analyses to reconstruct high-resolution past flood frequency from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle-Atlas Mountains inferred from micro-scale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene vegetation dynamics and human influence on the alpine environment in the Julian Alps, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Smuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human impact on lake-catchment and vegetation at Lake Bohinj (Julian Alps, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Andrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 kyr record of flood and environmental changes in Southern Alps (Lake Iseo, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Atlantic deep-water circulation inferred from neodymium and carbon isotopic compositions over the past 1200 thousand years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological Research in the Triglav National Park (Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Research in Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple CoreBook / Cyber-Carothèque Nationale : un système de collecte et de gestion d’information dédié aux carottes sédimentaires marines et continentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Godinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Calvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imaging for lake sediment cores analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. 5 (3), pp.735 - 743, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 years of earthquake record in Julian ALps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Neodymium isotopic ratio to reconstruct North-eastern Atlantic deepwater mass sources over the last 1Myr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observing and understanding the Atlantic Meridional Overturning Circulation (AMOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brest, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'activité sismique au cours de l'Holocène enregistrée dans les sédiments du lac Bohinj (Slovénie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands lacs périalpins : archives du fonctionnement de la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université Savoie Mont blanc, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03518283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.rapuc@univ-smb.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piccin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12972" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03257581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00204-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106752" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.1.42" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2020.205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andri&#269;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Ogrinc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Dolenec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106043" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palumbo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12446" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Smuc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andri&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andric" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andria" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Godinho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Calvat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03518283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.rapuc@univ-smb.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119348" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piccin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12972" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03257581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00204-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106752" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.1.42" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andri&#269;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Ogrinc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Dolenec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2020.205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palumbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12446" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Smuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andri&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848777v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Godinho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Calvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03518283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>