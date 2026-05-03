--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William RAPUC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-Doctorant CNRS Université Savoie Mont Blanc,Laboratoire EDYTEM&Durham University </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Doctorant - Sciences de la Terre et de l’Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sédimentologie – Géochimie – Paléoclimatologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**William RAPUC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Nores,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">04400 Enchastrayes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)6 13 72 01 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 12. 21. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : Française</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.rapuc@univ-smb.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES ET STAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTACHE TEMPORAIRE D'ENSEIGNEMENT ET DE RECHERCHE Sep 2021 – Août 2022 (en cours)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes, Institut des sciences de la terre, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Enseignement en Licence et Master Science de la Terre et de l’Environnement. Activité de recherche : Evaluation de l’impact de l’homme et du climat sur l’érosion et l’altération dans les Alpes au cours de l’Holocène, IsTerre Grenoble, Institut de Physique du Globe de Paris, Laboratoire EDYTEM, France ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POST-DOCTORANT  Juin 2021 – Août 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique du Globe de Paris, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’une méthode d’extraction et de mesure du Lithium provenant de sédiment lacustre. Evaluation de l’évolution de l’altération dans les Alpes françaises au cours de l’Holocène. Sous la direction de Julien Bouchez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Chargé de recherches, IPGP, Université de Paris, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Jérôme Gaillardet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Professeur des universités, IPGP, Université de Paris, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORANT CONTRACTUEL Oct 2017 – Juin 2021 Laboratoire EDYTEM/Institut de Physique du Globe de Paris, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les grands lacs périalpins : archives du fonctionnement de la zone critique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat, spé. Sciences Terre, Univers et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Fabien Arnaud *(Directeur de Recherche, EDYTEM, CNRS, France), Pierre Sabatier *(Maître de conférences, EDYTEM, USMB, France) et Jérôme Gaillardet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Professeur des universités, IPGP, Université de Paris, CNRS, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Fev 2017 – Juin 2017</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Reconstitution de la circulation océanique en utilisant les isotopes du néodyme pendant le dernier million d’années. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage recherche de Master 2éme année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Kazuyo Tachikawa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Directeur de Recherche, CEREGE, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Abel Guihou </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(BIATSS, CEREGE, CNRS, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Mai 2016 – Juil 2016</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Reconstitution de la variabilité hydrologique dans le Moyen-Atlas marocain par l’analyse géochimique des sédiments lacustres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage d’initiation à la recherche de Master 1ére année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Laurence Vidal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Maître de conférences, AIX-MARSEILLE UNIVERSITE, CEREGE, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Mars 2015 – Juil 2015</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire EDYTEM, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des dépôts liés aux activités sismiques et aux apports détritiques dans les lacs de Bohinj et Bled (Slovénie). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Pierre Sabatier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Maître de conférences, Université De Savoie, EDYTEM, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTANT DE RECHERCHE  Oct 2014 – Jan 2015 University of Melbourne, Australia :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Comptage de Micro-charbon et traçage des sources de précipitations dans des lacs d’altitudes (Tasmanie). Sous la direction de Mickael-S Fletcher et Russell Drysdale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Associate Professor, University of Melbourne, Resource Management and Geography, Australia).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">spé Sciences Terre, Univers et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017/2021</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat soutenue le 11/06/21 à l’Université Savoie Mont Blanc, France, Sujet : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands lacs périalpins : archives du fonctionnement de la zone critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Encadrants : Fabien Arnaud et Pierre Sabatier (EDYTEM), Jérôme Gaillardet (IPGP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">spé Sciences Environnements Terrestres :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Master SET, spécialité SYSTER, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Major des Master SET, Mention Très Bien,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Prix du Jeune Scientifique de la ville d’Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICENCE (éq. BACHELOR), spé Sciences de la Terre et de l’Environnement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011/2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Licence STE, Université de Savoie, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Major de la Licence STE, Mention Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BACCALAUREAT SCIENTIFIQUE (éq. MATURITE), spé Sciences de la Vie et de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LYCEE ANDRE HONNORAT, Alpes de Hautes Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention SVT Assez Bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES PEDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTACHE TEMPORAIRE D'ENSEIGNEMENT ET DE RECHERCHE Sep 2021 – Août 2022 (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes, UFR Phitem :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 192 h d’enseignement équivalent travaux dirigés (ETD) à réaliser en Licence et Master Sciences de la Terre et de l’Environnement et Sciences de la Vie et de la Terre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Disciplines enseignées : Sédimentologie / Géochimie magmatique / Pétrologie / Géochimie générale / Géologie générale / Géodynamique / Stages de terrain de cartographie, sédimentologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT, MISSION D’ENSEIGNEMENT Oct 2017 – Oct 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Savoie Mont Blanc, UFR Scem :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2019/2020 : 58 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE de Géodynamique Externe - Sédimentologie (L2 SVT/ST) : CM (16h), TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (4h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2018/2019 : 62 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE de Géodynamique Externe - Sédimentologie (L2 SVT/ST) : TD (8h), TP (16h de Terrain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géomorphologie du Quaternaire (L2 & L3 SVT/ST) : TD (12h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Intervention École d’été en écologie aquatique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléolimnologie des lacs Alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, promotion de Master de Québec (Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2017/2018 : 64 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géodynamique Externe - de Sédimentologie (L2 SVT/ST) : TD (8h), TP (16h de Terrain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géomorphologie du Quaternaire (L2 & L3 SVT/ST) : TD (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Pétrologie, Minéralogie (L1 SVT/ST) : TD (8h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERVENANT Oct 2015 – Mai 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité scolaire A. Honnorat à Barcelonnette, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions et Tutorat dans le cadre des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cordées de la Réussite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUTEUR  Oct 2013 – Dec 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Sciences, Technologies et Santé, Université de Savoie-Mont Blanc</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chambéry, France :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tutorat de Physique t Chimie appliquée aux sciences de l’Environnement (20 h ETD).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu du Bureau de l’Ecole Doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambéry, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dec 2018 – Août 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentant élu des doctorants au Conseil de l’Ecole Doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2018 – Août 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentant élu des doctorants du laboratoire EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2018 – Oct 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du laboratoire d’analyses sédimentologique (EDYTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct 2017 – Oct 2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMPETENCES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences analytiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyse par Spectrométrie de Masse à ratio Isotopiques (MC-ICPMS Neptune Plus Thermo-Scientific), composition isotopique du Lithium, du Strontium, et du Néodyme ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses géochimiques par Spectrométrie de Masse pour Isotopes Stables (Thermo-Finnigan) composition isotopique de l’Oxygène et du Carbone ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses élémentaires par fluorescence X sur banc de mesure automatisé de type Avaatech/Itrax</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Observation sur lame mince au Microscope Electronique à Balayage et analyse élémentaire grâce à une sonde EDS ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Granulométrie sur microgranulomètre Malvern Mastersizer et Coulter LS ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses des propriétés magnétiques des sédiments (anisotropie de susceptibilité).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences techniques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Séparation des Isotopes du Sr, Nd et Li sur résine échangeuse d’ions en salle blanche ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Identification, piquage, comptage de Foraminifères, d’Ostracodes et de Micro-Charbons ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chef de mission carottage lacs Iseo et du Bourget avec plateforme Uwitec et marteau fond de trou ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mission de carottage de lacs d’altitude en Tasmanie (Australie), carottage sur plateforme Uwitec ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mission de carottage dans les lacs du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triglav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Slovénie), d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egorgéou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foréant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France), carottage gravitaire Uwitec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Traitements statistiques et de données (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matlab, Analyseries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• SIG (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qgis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Bureautique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsoft office)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Création graphique vectorielle et traitement d’images (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adobe Illustrator, Adobe Photoshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveau de langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Français : Langue maternelle / Anglais : Courant (C1) / Italien : Niveau scolaire (B1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOISIRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Activités en Montagne : Alpinisme, ski de randonnée, parapente, trail, randonnée, escalade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Activités sportives en compétition : Cyclisme, trail, ski de fond, ski alpinisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Voyages : Islande, Norvège, Nouvelle-Zélande, Australie, Pérou, Croatie, Slovénie, Grèce, Irlande, Italie, Suède, Ukraine, Espagne, Maroc, …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Construction en bois et menuiserie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Lecture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on membrane lipids of Pseudomonas veronii isolated from French alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.105189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary landscape evolution of the river Seine (France): Synthesis and new results from ESR dating and magnetostratigraphy of fluvial and cave deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.109063. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling earthquake-induced seiche processes and subsequent homogenite deposition in lacustrine settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.119348. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (29), pp.e2506030122. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2506030122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1246. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant sedimentation in a deep Alpine lake (Iseo, Italy) controlled by climate, human and geodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.1816-1840. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-from-motion, multi-view stereo photogrammetry applied to line-scan sediment core images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.249-260. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-021-00204-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.107127. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Atlantic deep-water circulation and carbon storage inferred from neodymium and carbon isotopic compositions over the past 1.1 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Westerhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities disturb lake-sediment records of past flood frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.42-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human and climate impacts on lake-catchment and vegetation in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.106043. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Ocean Circulation Based on Neodymium Isotopic Composition: Potential Limitations and Application to the Mid-Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Skonieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2020.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-long record of flood frequency in the Southern Alps (Lake Iseo, Italy) under human and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle Atlas Mountains inferred from microscale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (1), pp.414-430. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2018.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1777-1799. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA analyses from river sediments to investigate its potential to trace erosion hot spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023-Time for change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXI Congrès de l'Union Internationale pour la Recherche QUAternaire (INQUA) 2023, Jul 2023, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de l'impact des activités humaines et des fluctuations climatiques sur l'érosion de la Zone Critique dans les Alpes depuis 10000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hyperspectral and XRF analyses to reconstruct high-resolution past flood frequency from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle-Atlas Mountains inferred from micro-scale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene vegetation dynamics and human influence on the alpine environment in the Julian Alps, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Smuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human impact on lake-catchment and vegetation at Lake Bohinj (Julian Alps, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Andrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 kyr record of flood and environmental changes in Southern Alps (Lake Iseo, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Atlantic deep-water circulation inferred from neodymium and carbon isotopic compositions over the past 1200 thousand years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological Research in the Triglav National Park (Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Research in Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple CoreBook / Cyber-Carothèque Nationale : un système de collecte et de gestion d’information dédié aux carottes sédimentaires marines et continentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Godinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Calvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imaging for lake sediment cores analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. 5 (3), pp.735 - 743, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 years of earthquake record in Julian ALps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Neodymium isotopic ratio to reconstruct North-eastern Atlantic deepwater mass sources over the last 1Myr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observing and understanding the Atlantic Meridional Overturning Circulation (AMOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brest, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'activité sismique au cours de l'Holocène enregistrée dans les sédiments du lac Bohinj (Slovénie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands lacs périalpins : archives du fonctionnement de la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université Savoie Mont blanc, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03518283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William RAPUC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-Doctorant CNRS Université Savoie Mont Blanc,Laboratoire EDYTEM&Durham University </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Doctorant - Sciences de la Terre et de l’Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sédimentologie – Géochimie – Paléoclimatologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**William RAPUC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Nores,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">04400 Enchastrayes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)6 13 72 01 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 12. 21. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : Française</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.rapuc@univ-smb.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES ET STAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTACHE TEMPORAIRE D'ENSEIGNEMENT ET DE RECHERCHE Sep 2021 – Août 2022 (en cours)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes, Institut des sciences de la terre, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Enseignement en Licence et Master Science de la Terre et de l’Environnement. Activité de recherche : Evaluation de l’impact de l’homme et du climat sur l’érosion et l’altération dans les Alpes au cours de l’Holocène, IsTerre Grenoble, Institut de Physique du Globe de Paris, Laboratoire EDYTEM, France ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POST-DOCTORANT  Juin 2021 – Août 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique du Globe de Paris, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’une méthode d’extraction et de mesure du Lithium provenant de sédiment lacustre. Evaluation de l’évolution de l’altération dans les Alpes françaises au cours de l’Holocène. Sous la direction de Julien Bouchez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Chargé de recherches, IPGP, Université de Paris, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Jérôme Gaillardet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Professeur des universités, IPGP, Université de Paris, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORANT CONTRACTUEL Oct 2017 – Juin 2021 Laboratoire EDYTEM/Institut de Physique du Globe de Paris, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les grands lacs périalpins : archives du fonctionnement de la zone critique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat, spé. Sciences Terre, Univers et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Fabien Arnaud *(Directeur de Recherche, EDYTEM, CNRS, France), Pierre Sabatier *(Maître de conférences, EDYTEM, USMB, France) et Jérôme Gaillardet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Professeur des universités, IPGP, Université de Paris, CNRS, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Fev 2017 – Juin 2017</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Reconstitution de la circulation océanique en utilisant les isotopes du néodyme pendant le dernier million d’années. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage recherche de Master 2éme année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Kazuyo Tachikawa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Directeur de Recherche, CEREGE, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Abel Guihou </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(BIATSS, CEREGE, CNRS, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Mai 2016 – Juil 2016</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Reconstitution de la variabilité hydrologique dans le Moyen-Atlas marocain par l’analyse géochimique des sédiments lacustres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage d’initiation à la recherche de Master 1ére année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Laurence Vidal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Maître de conférences, AIX-MARSEILLE UNIVERSITE, CEREGE, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Mars 2015 – Juil 2015</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire EDYTEM, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des dépôts liés aux activités sismiques et aux apports détritiques dans les lacs de Bohinj et Bled (Slovénie). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Pierre Sabatier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Maître de conférences, Université De Savoie, EDYTEM, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTANT DE RECHERCHE  Oct 2014 – Jan 2015 University of Melbourne, Australia :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Comptage de Micro-charbon et traçage des sources de précipitations dans des lacs d’altitudes (Tasmanie). Sous la direction de Mickael-S Fletcher et Russell Drysdale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Associate Professor, University of Melbourne, Resource Management and Geography, Australia).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">spé Sciences Terre, Univers et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017/2021</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat soutenue le 11/06/21 à l’Université Savoie Mont Blanc, France, Sujet : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands lacs périalpins : archives du fonctionnement de la zone critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Encadrants : Fabien Arnaud et Pierre Sabatier (EDYTEM), Jérôme Gaillardet (IPGP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">spé Sciences Environnements Terrestres :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Master SET, spécialité SYSTER, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Major des Master SET, Mention Très Bien,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Prix du Jeune Scientifique de la ville d’Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICENCE (éq. BACHELOR), spé Sciences de la Terre et de l’Environnement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011/2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Licence STE, Université de Savoie, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Major de la Licence STE, Mention Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BACCALAUREAT SCIENTIFIQUE (éq. MATURITE), spé Sciences de la Vie et de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LYCEE ANDRE HONNORAT, Alpes de Hautes Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention SVT Assez Bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES PEDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTACHE TEMPORAIRE D'ENSEIGNEMENT ET DE RECHERCHE Sep 2021 – Août 2022 (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes, UFR Phitem :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 192 h d’enseignement équivalent travaux dirigés (ETD) à réaliser en Licence et Master Sciences de la Terre et de l’Environnement et Sciences de la Vie et de la Terre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Disciplines enseignées : Sédimentologie / Géochimie magmatique / Pétrologie / Géochimie générale / Géologie générale / Géodynamique / Stages de terrain de cartographie, sédimentologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT, MISSION D’ENSEIGNEMENT Oct 2017 – Oct 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Savoie Mont Blanc, UFR Scem :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2019/2020 : 58 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE de Géodynamique Externe - Sédimentologie (L2 SVT/ST) : CM (16h), TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (4h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2018/2019 : 62 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE de Géodynamique Externe - Sédimentologie (L2 SVT/ST) : TD (8h), TP (16h de Terrain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géomorphologie du Quaternaire (L2 & L3 SVT/ST) : TD (12h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Intervention École d’été en écologie aquatique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléolimnologie des lacs Alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, promotion de Master de Québec (Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2017/2018 : 64 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géodynamique Externe - de Sédimentologie (L2 SVT/ST) : TD (8h), TP (16h de Terrain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géomorphologie du Quaternaire (L2 & L3 SVT/ST) : TD (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Pétrologie, Minéralogie (L1 SVT/ST) : TD (8h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERVENANT Oct 2015 – Mai 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité scolaire A. Honnorat à Barcelonnette, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions et Tutorat dans le cadre des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cordées de la Réussite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUTEUR  Oct 2013 – Dec 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Sciences, Technologies et Santé, Université de Savoie-Mont Blanc</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chambéry, France :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tutorat de Physique t Chimie appliquée aux sciences de l’Environnement (20 h ETD).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu du Bureau de l’Ecole Doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambéry, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dec 2018 – Août 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentant élu des doctorants au Conseil de l’Ecole Doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2018 – Août 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentant élu des doctorants du laboratoire EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2018 – Oct 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du laboratoire d’analyses sédimentologique (EDYTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct 2017 – Oct 2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMPETENCES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences analytiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyse par Spectrométrie de Masse à ratio Isotopiques (MC-ICPMS Neptune Plus Thermo-Scientific), composition isotopique du Lithium, du Strontium, et du Néodyme ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses géochimiques par Spectrométrie de Masse pour Isotopes Stables (Thermo-Finnigan) composition isotopique de l’Oxygène et du Carbone ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses élémentaires par fluorescence X sur banc de mesure automatisé de type Avaatech/Itrax</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Observation sur lame mince au Microscope Electronique à Balayage et analyse élémentaire grâce à une sonde EDS ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Granulométrie sur microgranulomètre Malvern Mastersizer et Coulter LS ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses des propriétés magnétiques des sédiments (anisotropie de susceptibilité).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences techniques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Séparation des Isotopes du Sr, Nd et Li sur résine échangeuse d’ions en salle blanche ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Identification, piquage, comptage de Foraminifères, d’Ostracodes et de Micro-Charbons ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chef de mission carottage lacs Iseo et du Bourget avec plateforme Uwitec et marteau fond de trou ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mission de carottage de lacs d’altitude en Tasmanie (Australie), carottage sur plateforme Uwitec ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mission de carottage dans les lacs du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triglav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Slovénie), d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egorgéou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foréant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France), carottage gravitaire Uwitec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Traitements statistiques et de données (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matlab, Analyseries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• SIG (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qgis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Bureautique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsoft office)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Création graphique vectorielle et traitement d’images (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adobe Illustrator, Adobe Photoshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveau de langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Français : Langue maternelle / Anglais : Courant (C1) / Italien : Niveau scolaire (B1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOISIRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Activités en Montagne : Alpinisme, ski de randonnée, parapente, trail, randonnée, escalade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Activités sportives en compétition : Cyclisme, trail, ski de fond, ski alpinisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Voyages : Islande, Norvège, Nouvelle-Zélande, Australie, Pérou, Croatie, Slovénie, Grèce, Irlande, Italie, Suède, Ukraine, Espagne, Maroc, …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Construction en bois et menuiserie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Lecture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on membrane lipids of Pseudomonas veronii isolated from French alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.105189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary landscape evolution of the river Seine (France): Synthesis and new results from ESR dating and magnetostratigraphy of fluvial and cave deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.109063. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling earthquake-induced seiche processes and subsequent homogenite deposition in lacustrine settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.119348. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (29), pp.e2506030122. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2506030122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1246. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐proxy reconstruction of the Holocene vegetation and land use dynamics in the Julian Alps, north‐west Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Šmuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant sedimentation in a deep Alpine lake (Iseo, Italy) controlled by climate, human and geodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.1816-1840. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-from-motion, multi-view stereo photogrammetry applied to line-scan sediment core images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.249-260. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-021-00204-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.107127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities disturb lake-sediment records of past flood frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.42-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Atlantic deep-water circulation and carbon storage inferred from neodymium and carbon isotopic compositions over the past 1.1 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Westerhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human and climate impacts on lake-catchment and vegetation in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.106043. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Ocean Circulation Based on Neodymium Isotopic Composition: Potential Limitations and Application to the Mid-Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Skonieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2020.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-long record of flood frequency in the Southern Alps (Lake Iseo, Italy) under human and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle Atlas Mountains inferred from microscale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (1), pp.414-430. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2018.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1777-1799. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of hydrology on chemical weathering in the European Alps with Li and Sr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akanksha Praharaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Ogric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.19530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA analyses from river sediments to investigate its potential to trace erosion hot spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023-Time for change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXI Congrès de l'Union Internationale pour la Recherche QUAternaire (INQUA) 2023, Jul 2023, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the Critical Zone dynamic over the past 10,000 years in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.19395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de l'impact des activités humaines et des fluctuations climatiques sur l'érosion de la Zone Critique dans les Alpes depuis 10000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hyperspectral and XRF analyses to reconstruct high-resolution past flood frequency from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle-Atlas Mountains inferred from micro-scale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene vegetation dynamics and human influence on the alpine environment in the Julian Alps, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Smuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human impact on lake-catchment and vegetation at Lake Bohinj (Julian Alps, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Andrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 kyr record of flood and environmental changes in Southern Alps (Lake Iseo, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Atlantic deep-water circulation inferred from neodymium and carbon isotopic compositions over the past 1200 thousand years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological Research in the Triglav National Park (Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Research in Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple CoreBook / Cyber-Carothèque Nationale : un système de collecte et de gestion d’information dédié aux carottes sédimentaires marines et continentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Godinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Calvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imaging for lake sediment cores analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. 5 (3), pp.735 - 743, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 years of earthquake record in Julian ALps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Neodymium isotopic ratio to reconstruct North-eastern Atlantic deepwater mass sources over the last 1Myr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observing and understanding the Atlantic Meridional Overturning Circulation (AMOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brest, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'activité sismique au cours de l'Holocène enregistrée dans les sédiments du lac Bohinj (Slovénie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands lacs périalpins : archives du fonctionnement de la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université Savoie Mont blanc, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03518283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.rapuc@univ-smb.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119348" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piccin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12972" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03257581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00204-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106752" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.1.42" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andri&#269;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Ogrinc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Dolenec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2020.205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palumbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12446" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Smuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andri&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848777v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Godinho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Calvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03518283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.rapuc@univ-smb.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119348" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#352;muc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Ogrinc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Dolenec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3461" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piccin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03257581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00204-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.1.42" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106752" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andri&#269;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2020.205" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palumbo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12446" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Praharaj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Ogric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19530" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19395" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Smuc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andri&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Godinho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Calvat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03518283v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>