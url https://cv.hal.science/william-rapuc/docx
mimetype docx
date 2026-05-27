--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William RAPUC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-Doctorant CNRS Université Savoie Mont Blanc,Laboratoire EDYTEM&Durham University </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Doctorant - Sciences de la Terre et de l’Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sédimentologie – Géochimie – Paléoclimatologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**William RAPUC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Nores,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">04400 Enchastrayes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)6 13 72 01 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 12. 21. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : Française</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.rapuc@univ-smb.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES ET STAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTACHE TEMPORAIRE D'ENSEIGNEMENT ET DE RECHERCHE Sep 2021 – Août 2022 (en cours)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes, Institut des sciences de la terre, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Enseignement en Licence et Master Science de la Terre et de l’Environnement. Activité de recherche : Evaluation de l’impact de l’homme et du climat sur l’érosion et l’altération dans les Alpes au cours de l’Holocène, IsTerre Grenoble, Institut de Physique du Globe de Paris, Laboratoire EDYTEM, France ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POST-DOCTORANT  Juin 2021 – Août 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique du Globe de Paris, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’une méthode d’extraction et de mesure du Lithium provenant de sédiment lacustre. Evaluation de l’évolution de l’altération dans les Alpes françaises au cours de l’Holocène. Sous la direction de Julien Bouchez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Chargé de recherches, IPGP, Université de Paris, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Jérôme Gaillardet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Professeur des universités, IPGP, Université de Paris, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORANT CONTRACTUEL Oct 2017 – Juin 2021 Laboratoire EDYTEM/Institut de Physique du Globe de Paris, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les grands lacs périalpins : archives du fonctionnement de la zone critique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat, spé. Sciences Terre, Univers et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Fabien Arnaud *(Directeur de Recherche, EDYTEM, CNRS, France), Pierre Sabatier *(Maître de conférences, EDYTEM, USMB, France) et Jérôme Gaillardet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Professeur des universités, IPGP, Université de Paris, CNRS, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Fev 2017 – Juin 2017</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Reconstitution de la circulation océanique en utilisant les isotopes du néodyme pendant le dernier million d’années. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage recherche de Master 2éme année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Kazuyo Tachikawa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Directeur de Recherche, CEREGE, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Abel Guihou </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(BIATSS, CEREGE, CNRS, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Mai 2016 – Juil 2016</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Reconstitution de la variabilité hydrologique dans le Moyen-Atlas marocain par l’analyse géochimique des sédiments lacustres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage d’initiation à la recherche de Master 1ére année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Laurence Vidal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Maître de conférences, AIX-MARSEILLE UNIVERSITE, CEREGE, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Mars 2015 – Juil 2015</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire EDYTEM, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des dépôts liés aux activités sismiques et aux apports détritiques dans les lacs de Bohinj et Bled (Slovénie). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Pierre Sabatier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Maître de conférences, Université De Savoie, EDYTEM, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTANT DE RECHERCHE  Oct 2014 – Jan 2015 University of Melbourne, Australia :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Comptage de Micro-charbon et traçage des sources de précipitations dans des lacs d’altitudes (Tasmanie). Sous la direction de Mickael-S Fletcher et Russell Drysdale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Associate Professor, University of Melbourne, Resource Management and Geography, Australia).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">spé Sciences Terre, Univers et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017/2021</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat soutenue le 11/06/21 à l’Université Savoie Mont Blanc, France, Sujet : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands lacs périalpins : archives du fonctionnement de la zone critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Encadrants : Fabien Arnaud et Pierre Sabatier (EDYTEM), Jérôme Gaillardet (IPGP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">spé Sciences Environnements Terrestres :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Master SET, spécialité SYSTER, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Major des Master SET, Mention Très Bien,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Prix du Jeune Scientifique de la ville d’Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICENCE (éq. BACHELOR), spé Sciences de la Terre et de l’Environnement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011/2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Licence STE, Université de Savoie, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Major de la Licence STE, Mention Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BACCALAUREAT SCIENTIFIQUE (éq. MATURITE), spé Sciences de la Vie et de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LYCEE ANDRE HONNORAT, Alpes de Hautes Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention SVT Assez Bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES PEDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTACHE TEMPORAIRE D'ENSEIGNEMENT ET DE RECHERCHE Sep 2021 – Août 2022 (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes, UFR Phitem :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 192 h d’enseignement équivalent travaux dirigés (ETD) à réaliser en Licence et Master Sciences de la Terre et de l’Environnement et Sciences de la Vie et de la Terre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Disciplines enseignées : Sédimentologie / Géochimie magmatique / Pétrologie / Géochimie générale / Géologie générale / Géodynamique / Stages de terrain de cartographie, sédimentologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT, MISSION D’ENSEIGNEMENT Oct 2017 – Oct 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Savoie Mont Blanc, UFR Scem :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2019/2020 : 58 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE de Géodynamique Externe - Sédimentologie (L2 SVT/ST) : CM (16h), TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (4h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2018/2019 : 62 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE de Géodynamique Externe - Sédimentologie (L2 SVT/ST) : TD (8h), TP (16h de Terrain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géomorphologie du Quaternaire (L2 & L3 SVT/ST) : TD (12h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Intervention École d’été en écologie aquatique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléolimnologie des lacs Alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, promotion de Master de Québec (Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2017/2018 : 64 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géodynamique Externe - de Sédimentologie (L2 SVT/ST) : TD (8h), TP (16h de Terrain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géomorphologie du Quaternaire (L2 & L3 SVT/ST) : TD (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Pétrologie, Minéralogie (L1 SVT/ST) : TD (8h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERVENANT Oct 2015 – Mai 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité scolaire A. Honnorat à Barcelonnette, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions et Tutorat dans le cadre des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cordées de la Réussite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUTEUR  Oct 2013 – Dec 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Sciences, Technologies et Santé, Université de Savoie-Mont Blanc</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chambéry, France :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tutorat de Physique t Chimie appliquée aux sciences de l’Environnement (20 h ETD).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu du Bureau de l’Ecole Doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambéry, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dec 2018 – Août 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentant élu des doctorants au Conseil de l’Ecole Doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2018 – Août 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentant élu des doctorants du laboratoire EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2018 – Oct 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du laboratoire d’analyses sédimentologique (EDYTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct 2017 – Oct 2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMPETENCES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences analytiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyse par Spectrométrie de Masse à ratio Isotopiques (MC-ICPMS Neptune Plus Thermo-Scientific), composition isotopique du Lithium, du Strontium, et du Néodyme ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses géochimiques par Spectrométrie de Masse pour Isotopes Stables (Thermo-Finnigan) composition isotopique de l’Oxygène et du Carbone ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses élémentaires par fluorescence X sur banc de mesure automatisé de type Avaatech/Itrax</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Observation sur lame mince au Microscope Electronique à Balayage et analyse élémentaire grâce à une sonde EDS ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Granulométrie sur microgranulomètre Malvern Mastersizer et Coulter LS ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses des propriétés magnétiques des sédiments (anisotropie de susceptibilité).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences techniques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Séparation des Isotopes du Sr, Nd et Li sur résine échangeuse d’ions en salle blanche ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Identification, piquage, comptage de Foraminifères, d’Ostracodes et de Micro-Charbons ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chef de mission carottage lacs Iseo et du Bourget avec plateforme Uwitec et marteau fond de trou ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mission de carottage de lacs d’altitude en Tasmanie (Australie), carottage sur plateforme Uwitec ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mission de carottage dans les lacs du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triglav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Slovénie), d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egorgéou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foréant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France), carottage gravitaire Uwitec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Traitements statistiques et de données (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matlab, Analyseries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• SIG (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qgis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Bureautique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsoft office)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Création graphique vectorielle et traitement d’images (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adobe Illustrator, Adobe Photoshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveau de langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Français : Langue maternelle / Anglais : Courant (C1) / Italien : Niveau scolaire (B1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOISIRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Activités en Montagne : Alpinisme, ski de randonnée, parapente, trail, randonnée, escalade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Activités sportives en compétition : Cyclisme, trail, ski de fond, ski alpinisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Voyages : Islande, Norvège, Nouvelle-Zélande, Australie, Pérou, Croatie, Slovénie, Grèce, Irlande, Italie, Suède, Ukraine, Espagne, Maroc, …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Construction en bois et menuiserie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Lecture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on membrane lipids of Pseudomonas veronii isolated from French alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.105189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary landscape evolution of the river Seine (France): Synthesis and new results from ESR dating and magnetostratigraphy of fluvial and cave deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.109063. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling earthquake-induced seiche processes and subsequent homogenite deposition in lacustrine settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.119348. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (29), pp.e2506030122. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2506030122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1246. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐proxy reconstruction of the Holocene vegetation and land use dynamics in the Julian Alps, north‐west Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Šmuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant sedimentation in a deep Alpine lake (Iseo, Italy) controlled by climate, human and geodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.1816-1840. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-from-motion, multi-view stereo photogrammetry applied to line-scan sediment core images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.249-260. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-021-00204-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.107127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities disturb lake-sediment records of past flood frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.42-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Atlantic deep-water circulation and carbon storage inferred from neodymium and carbon isotopic compositions over the past 1.1 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Westerhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human and climate impacts on lake-catchment and vegetation in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.106043. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Ocean Circulation Based on Neodymium Isotopic Composition: Potential Limitations and Application to the Mid-Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Skonieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2020.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-long record of flood frequency in the Southern Alps (Lake Iseo, Italy) under human and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle Atlas Mountains inferred from microscale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (1), pp.414-430. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2018.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1777-1799. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of hydrology on chemical weathering in the European Alps with Li and Sr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akanksha Praharaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Ogric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.19530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA analyses from river sediments to investigate its potential to trace erosion hot spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023-Time for change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXI Congrès de l'Union Internationale pour la Recherche QUAternaire (INQUA) 2023, Jul 2023, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the Critical Zone dynamic over the past 10,000 years in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.19395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de l'impact des activités humaines et des fluctuations climatiques sur l'érosion de la Zone Critique dans les Alpes depuis 10000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hyperspectral and XRF analyses to reconstruct high-resolution past flood frequency from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle-Atlas Mountains inferred from micro-scale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene vegetation dynamics and human influence on the alpine environment in the Julian Alps, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Smuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human impact on lake-catchment and vegetation at Lake Bohinj (Julian Alps, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Andrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 kyr record of flood and environmental changes in Southern Alps (Lake Iseo, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Atlantic deep-water circulation inferred from neodymium and carbon isotopic compositions over the past 1200 thousand years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological Research in the Triglav National Park (Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Research in Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple CoreBook / Cyber-Carothèque Nationale : un système de collecte et de gestion d’information dédié aux carottes sédimentaires marines et continentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Godinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Calvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imaging for lake sediment cores analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. 5 (3), pp.735 - 743, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 years of earthquake record in Julian ALps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Neodymium isotopic ratio to reconstruct North-eastern Atlantic deepwater mass sources over the last 1Myr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observing and understanding the Atlantic Meridional Overturning Circulation (AMOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brest, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'activité sismique au cours de l'Holocène enregistrée dans les sédiments du lac Bohinj (Slovénie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands lacs périalpins : archives du fonctionnement de la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université Savoie Mont blanc, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03518283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William RAPUC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-Doctorant CNRS Université Savoie Mont Blanc,Laboratoire EDYTEM&Durham University </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Doctorant - Sciences de la Terre et de l’Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sédimentologie – Géochimie – Paléoclimatologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**William RAPUC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Nores,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">04400 Enchastrayes,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)6 13 72 01 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 12. 21. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : Française</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.rapuc@univ-smb.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES ET STAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTACHE TEMPORAIRE D'ENSEIGNEMENT ET DE RECHERCHE Sep 2021 – Août 2022 (en cours)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes, Institut des sciences de la terre, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Enseignement en Licence et Master Science de la Terre et de l’Environnement. Activité de recherche : Evaluation de l’impact de l’homme et du climat sur l’érosion et l’altération dans les Alpes au cours de l’Holocène, IsTerre Grenoble, Institut de Physique du Globe de Paris, Laboratoire EDYTEM, France ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POST-DOCTORANT  Juin 2021 – Août 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique du Globe de Paris, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’une méthode d’extraction et de mesure du Lithium provenant de sédiment lacustre. Evaluation de l’évolution de l’altération dans les Alpes françaises au cours de l’Holocène. Sous la direction de Julien Bouchez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Chargé de recherches, IPGP, Université de Paris, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Jérôme Gaillardet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Professeur des universités, IPGP, Université de Paris, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORANT CONTRACTUEL Oct 2017 – Juin 2021 Laboratoire EDYTEM/Institut de Physique du Globe de Paris, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les grands lacs périalpins : archives du fonctionnement de la zone critique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat, spé. Sciences Terre, Univers et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Fabien Arnaud *(Directeur de Recherche, EDYTEM, CNRS, France), Pierre Sabatier *(Maître de conférences, EDYTEM, USMB, France) et Jérôme Gaillardet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Professeur des universités, IPGP, Université de Paris, CNRS, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Fev 2017 – Juin 2017</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Reconstitution de la circulation océanique en utilisant les isotopes du néodyme pendant le dernier million d’années. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage recherche de Master 2éme année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Kazuyo Tachikawa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Directeur de Recherche, CEREGE, CNRS, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Abel Guihou </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(BIATSS, CEREGE, CNRS, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Mai 2016 – Juil 2016</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Reconstitution de la variabilité hydrologique dans le Moyen-Atlas marocain par l’analyse géochimique des sédiments lacustres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage d’initiation à la recherche de Master 1ére année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Laurence Vidal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Maître de conférences, AIX-MARSEILLE UNIVERSITE, CEREGE, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAGIAIRE CHARGE DE RECHERCHE Mars 2015 – Juil 2015</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire EDYTEM, France :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des dépôts liés aux activités sismiques et aux apports détritiques dans les lacs de Bohinj et Bled (Slovénie). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectué sous la direction de Pierre Sabatier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Maître de conférences, Université De Savoie, EDYTEM, France) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTANT DE RECHERCHE  Oct 2014 – Jan 2015 University of Melbourne, Australia :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Comptage de Micro-charbon et traçage des sources de précipitations dans des lacs d’altitudes (Tasmanie). Sous la direction de Mickael-S Fletcher et Russell Drysdale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Associate Professor, University of Melbourne, Resource Management and Geography, Australia).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">spé Sciences Terre, Univers et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017/2021</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat soutenue le 11/06/21 à l’Université Savoie Mont Blanc, France, Sujet : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands lacs périalpins : archives du fonctionnement de la zone critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Encadrants : Fabien Arnaud et Pierre Sabatier (EDYTEM), Jérôme Gaillardet (IPGP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">spé Sciences Environnements Terrestres :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Master SET, spécialité SYSTER, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Major des Master SET, Mention Très Bien,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Prix du Jeune Scientifique de la ville d’Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICENCE (éq. BACHELOR), spé Sciences de la Terre et de l’Environnement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011/2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Licence STE, Université de Savoie, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Major de la Licence STE, Mention Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BACCALAUREAT SCIENTIFIQUE (éq. MATURITE), spé Sciences de la Vie et de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LYCEE ANDRE HONNORAT, Alpes de Hautes Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention SVT Assez Bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES PEDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTACHE TEMPORAIRE D'ENSEIGNEMENT ET DE RECHERCHE Sep 2021 – Août 2022 (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes, UFR Phitem :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 192 h d’enseignement équivalent travaux dirigés (ETD) à réaliser en Licence et Master Sciences de la Terre et de l’Environnement et Sciences de la Vie et de la Terre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Disciplines enseignées : Sédimentologie / Géochimie magmatique / Pétrologie / Géochimie générale / Géologie générale / Géodynamique / Stages de terrain de cartographie, sédimentologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT, MISSION D’ENSEIGNEMENT Oct 2017 – Oct 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Savoie Mont Blanc, UFR Scem :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2019/2020 : 58 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE de Géodynamique Externe - Sédimentologie (L2 SVT/ST) : CM (16h), TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (4h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2018/2019 : 62 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE de Géodynamique Externe - Sédimentologie (L2 SVT/ST) : TD (8h), TP (16h de Terrain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géomorphologie du Quaternaire (L2 & L3 SVT/ST) : TD (12h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Intervention École d’été en écologie aquatique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléolimnologie des lacs Alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, promotion de Master de Québec (Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Année 2017/2018 : 64 h ETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géodynamique Externe - de Sédimentologie (L2 SVT/ST) : TD (8h), TP (16h de Terrain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Outils de Terrain, Géologie générale (L1 SVT/ST) : TP (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Sortie Terrain Sédimentologie/Tectonique (Montbrun-les-bains, L2 ST) : TP (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Géomorphologie du Quaternaire (L2 & L3 SVT/ST) : TD (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o UE Pétrologie, Minéralogie (L1 SVT/ST) : TD (8h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERVENANT Oct 2015 – Mai 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité scolaire A. Honnorat à Barcelonnette, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions et Tutorat dans le cadre des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cordées de la Réussite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUTEUR  Oct 2013 – Dec 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Sciences, Technologies et Santé, Université de Savoie-Mont Blanc</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chambéry, France :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tutorat de Physique t Chimie appliquée aux sciences de l’Environnement (20 h ETD).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu du Bureau de l’Ecole Doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambéry, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dec 2018 – Août 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentant élu des doctorants au Conseil de l’Ecole Doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2018 – Août 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentant élu des doctorants du laboratoire EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2018 – Oct 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du laboratoire d’analyses sédimentologique (EDYTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct 2017 – Oct 2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMPETENCES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences analytiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyse par Spectrométrie de Masse à ratio Isotopiques (MC-ICPMS Neptune Plus Thermo-Scientific), composition isotopique du Lithium, du Strontium, et du Néodyme ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses géochimiques par Spectrométrie de Masse pour Isotopes Stables (Thermo-Finnigan) composition isotopique de l’Oxygène et du Carbone ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses élémentaires par fluorescence X sur banc de mesure automatisé de type Avaatech/Itrax</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Observation sur lame mince au Microscope Electronique à Balayage et analyse élémentaire grâce à une sonde EDS ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Granulométrie sur microgranulomètre Malvern Mastersizer et Coulter LS ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyses des propriétés magnétiques des sédiments (anisotropie de susceptibilité).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences techniques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Séparation des Isotopes du Sr, Nd et Li sur résine échangeuse d’ions en salle blanche ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Identification, piquage, comptage de Foraminifères, d’Ostracodes et de Micro-Charbons ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chef de mission carottage lacs Iseo et du Bourget avec plateforme Uwitec et marteau fond de trou ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mission de carottage de lacs d’altitude en Tasmanie (Australie), carottage sur plateforme Uwitec ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Mission de carottage dans les lacs du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triglav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Slovénie), d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egorgéou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foréant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France), carottage gravitaire Uwitec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Traitements statistiques et de données (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matlab, Analyseries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• SIG (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qgis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Bureautique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsoft office)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Création graphique vectorielle et traitement d’images (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adobe Illustrator, Adobe Photoshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveau de langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Français : Langue maternelle / Anglais : Courant (C1) / Italien : Niveau scolaire (B1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOISIRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Activités en Montagne : Alpinisme, ski de randonnée, parapente, trail, randonnée, escalade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Activités sportives en compétition : Cyclisme, trail, ski de fond, ski alpinisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Voyages : Islande, Norvège, Nouvelle-Zélande, Australie, Pérou, Croatie, Slovénie, Grèce, Irlande, Italie, Suède, Ukraine, Espagne, Maroc, …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Construction en bois et menuiserie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Lecture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on membrane lipids of Pseudomonas veronii isolated from French alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.105189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (29), pp.e2506030122. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2506030122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary landscape evolution of the river Seine (France): Synthesis and new results from ESR dating and magnetostratigraphy of fluvial and cave deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.109063. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling earthquake-induced seiche processes and subsequent homogenite deposition in lacustrine settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.119348. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1246. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐proxy reconstruction of the Holocene vegetation and land use dynamics in the Julian Alps, north‐west Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Šmuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant sedimentation in a deep Alpine lake (Iseo, Italy) controlled by climate, human and geodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.1816-1840. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-from-motion, multi-view stereo photogrammetry applied to line-scan sediment core images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.249-260. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-021-00204-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.107127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities disturb lake-sediment records of past flood frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.42-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Atlantic deep-water circulation and carbon storage inferred from neodymium and carbon isotopic compositions over the past 1.1 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Westerhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Ocean Circulation Based on Neodymium Isotopic Composition: Potential Limitations and Application to the Mid-Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Skonieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2020.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human and climate impacts on lake-catchment and vegetation in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.106043. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-long record of flood frequency in the Southern Alps (Lake Iseo, Italy) under human and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle Atlas Mountains inferred from microscale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (1), pp.414-430. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2018.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1777-1799. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of hydrology on chemical weathering in the European Alps with Li and Sr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akanksha Praharaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Ogric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.19530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the Critical Zone dynamic over the past 10,000 years in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.19395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA analyses from river sediments to investigate its potential to trace erosion hot spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023-Time for change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXI Congrès de l'Union Internationale pour la Recherche QUAternaire (INQUA) 2023, Jul 2023, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de l'impact des activités humaines et des fluctuations climatiques sur l'érosion de la Zone Critique dans les Alpes depuis 10000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hyperspectral and XRF analyses to reconstruct high-resolution past flood frequency from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle-Atlas Mountains inferred from micro-scale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene vegetation dynamics and human influence on the alpine environment in the Julian Alps, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Smuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human impact on lake-catchment and vegetation at Lake Bohinj (Julian Alps, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Andrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 kyr record of flood and environmental changes in Southern Alps (Lake Iseo, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Atlantic deep-water circulation inferred from neodymium and carbon isotopic compositions over the past 1200 thousand years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological Research in the Triglav National Park (Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Research in Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple CoreBook / Cyber-Carothèque Nationale : un système de collecte et de gestion d’information dédié aux carottes sédimentaires marines et continentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Godinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Calvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imaging for lake sediment cores analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. 5 (3), pp.735 - 743, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 years of earthquake record in Julian ALps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Neodymium isotopic ratio to reconstruct North-eastern Atlantic deepwater mass sources over the last 1Myr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observing and understanding the Atlantic Meridional Overturning Circulation (AMOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brest, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'activité sismique au cours de l'Holocène enregistrée dans les sédiments du lac Bohinj (Slovénie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands lacs périalpins : archives du fonctionnement de la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université Savoie Mont blanc, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03518283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.rapuc@univ-smb.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119348" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#352;muc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Ogrinc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Dolenec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3461" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piccin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03257581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00204-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.1.42" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106752" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andri&#269;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2020.205" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palumbo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12446" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Praharaj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Ogric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19530" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19395" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Smuc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andri&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Godinho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Calvat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03518283v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.rapuc@univ-smb.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029307v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119348" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#352;muc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Ogrinc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Dolenec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3461" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piccin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12972" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03257581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00204-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.1.42" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106752" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2020.205" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andri&#269;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palumbo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12446" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Praharaj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Ogric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19530" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19395" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Smuc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andri&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Godinho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Calvat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03518283v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>