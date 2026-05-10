--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -286,273 +286,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01995684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Publicize or Perish » : nouvelles formes de circulation et d'évaluation des savoirs scientifiques sur le Web</w:t>
+                <w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t>
+                <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cordonnier</w:t>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Spano</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lafouge</w:t>
+                <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973467v1</w:t>
+                <w:t xml:space="preserve">hal-01979964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Publicize or Perish » : nouvelles formes de circulation et d'évaluation des savoirs scientifiques sur le Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Croissant</w:t>
+                <w:t xml:space="preserve">Sarah Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Spano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+                <w:t xml:space="preserve">Thierry Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orélie Desfriches-Doria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979964v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique dont vous êtes le héros. Quelques nouvelles formes de prescription culturelle à travers l’étude des plateformes musicales sur le web</w:t>
               </w:r>
@@ -633,51 +633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journalisme en miroir dans la presse culturelle lyonnaise au XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Spano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1045,51 +1045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique culturelle lyonnaise en miroir dans la petite presse lyonnaise du XIXème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Spano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une approche interdisciplinaire de la presse de province (1830-1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1297,51 +1297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et complexité des dispositifs médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Spano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, 2020, 978-2-10-080557-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1366,51 +1366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la culture de marque aux marques journalistiques de la culture : Epok le consumer magazine de la Fnac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,51 +1647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dupuy-Salle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dupuy-Salle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>