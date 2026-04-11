--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Wheeler </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur enseignant-chercheur en génie électrique à l'EIGSI La Rochelle - Laboratoire EIGSI Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0734-7168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1995 en France, William Wheeler obtient son diplôme d'ingénieur en mécatronique à l'Université de Technologie de Compiègne en 2018. Le projet expérimental sur le thème des véhicules électriques est un tremplin avant d'entamer une thèse de doctorat dans le domaine des batteries des véhicules électriques. Il obtient son grade de docteur à l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Claude Bernard Lyon 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEPMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. en 2023. Il concentre aujourd'hui ses recherches sur les batteries lithium-ion, l'étude de leurs vieillissements et leur réutilisation dans des applications de seconde vie au laboratoire EIGSI Lab (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIGSI La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aujourd'hui-2023, Enseignant-Chercheur, EIGSI La Rochelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2022, Attaché temporaire d'enseignement et de recherche, IUT Lyon 1, GEII</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2019, Enseignant Vacataire, IUT Lyon1, GEII et GMP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018, Stage Ingénieur de fin d'étude, &amp;quot;Power converters for the integration of renewable energy in future grids&amp;quot;, SUPERGRID institute SAS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016, Stage d'assistant ingénieur R&D, Conception de nouveaux produits et automatismes, SAFIR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2019, Thèse de doctorat en génie électrique, Université Claude Bernard Lyon 1, Laboratoire Ampère, LEPMI, EVE System, &amp;quot;Eligibilité des éléments de batterie lithium-ion de véhicules électriques pour une réutilisation en seconde vie.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018, Diplôme d'ingénieur de l'Université de Technologie de Compiègne en Génie Mécanique : Mécatronique, actionneurs, robotisation et systèmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015, Diplôme Universitaire de Technologie de l'Université Lyon 1 : Génie Mécanique et Productique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013, Baccalauréat en Sciences de l'Ingénieur (S-SI), mention bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of the negative electrode in Graphite/LFP cells during first and second life aging experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.117288. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.117288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ageing study of twenty 18650 lithium-ion Graphite/LFP cells in first and second life use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.392. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04712-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface strain on prismatic Li-ion cells: Thermo-mechanical modelling, calibration and validation with gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 630, pp.236141. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.236141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging in First and Second Life of G/LFP 18650 Cells: Diagnosis and Evolution of the State of Health of the Cell and the Negative Electrode under Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.137. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10040137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postmortem Analysis of 18650 Graphite/LFP Cells in a Long-Term Aging Study for Second-Life Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.119. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10040119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surtension due à la diffusion dans les cellules 18650 Graphite/LFP de type puissance et énergie lors d'une impulsion de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of lithium diffusion between Graphite/LFP 18650 power and energy cells with low and high current pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et pronostic du vieillissement de cellules lithium-ion G/LFP en vue d'une réutilisation en seconde vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement de cellules LFP : diagnostic de l'état de santé de la cellule et des électrodes en vue d'une réutilisation en seconde vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur DC-DC pour la connexion HVDC d’un parc éolien offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Dworakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique ( SGE 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP battery aging study: selecting batteries for reuse in a second life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mESC-IS 2021, 5th Int. Symposium on Materials for Energy Storage and Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Akyaka, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP battery aging behavior: diagnosis of cell materials for second life applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Meeting Lithium Batteries (IMLB2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sydney, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging study on twenty A123 18650 Graphite/LFP 1.1 Ah cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/OLBXKT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eligibilité des éléments de batterie lithium-ion issus de véhicules électriques pour une réutilisation en seconde vie;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Claude Bernard - Lyon I, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023LYO10151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04561534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Wheeler </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur enseignant-chercheur en génie électrique à l'EIGSI La Rochelle - Laboratoire EIGSI Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0734-7168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1995 en France, William Wheeler obtient son diplôme d'ingénieur en mécatronique à l'Université de Technologie de Compiègne en 2018. Le projet expérimental sur le thème des véhicules électriques est un tremplin avant d'entamer une thèse de doctorat dans le domaine des batteries des véhicules électriques. Il obtient son grade de docteur à l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Claude Bernard Lyon 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEPMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. en 2023. Il concentre aujourd'hui ses recherches sur les batteries lithium-ion, l'étude de leurs vieillissements et leur réutilisation dans des applications de seconde vie au laboratoire EIGSI Lab (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIGSI La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aujourd'hui-2023, Enseignant-Chercheur, EIGSI La Rochelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2022, Attaché temporaire d'enseignement et de recherche, IUT Lyon 1, GEII</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2019, Enseignant Vacataire, IUT Lyon1, GEII et GMP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018, Stage Ingénieur de fin d'étude, &amp;quot;Power converters for the integration of renewable energy in future grids&amp;quot;, SUPERGRID institute SAS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016, Stage d'assistant ingénieur R&D, Conception de nouveaux produits et automatismes, SAFIR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2019, Thèse de doctorat en génie électrique, Université Claude Bernard Lyon 1, Laboratoire Ampère, LEPMI, EVE System, &amp;quot;Eligibilité des éléments de batterie lithium-ion de véhicules électriques pour une réutilisation en seconde vie.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018, Diplôme d'ingénieur de l'Université de Technologie de Compiègne en Génie Mécanique : Mécatronique, actionneurs, robotisation et systèmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015, Diplôme Universitaire de Technologie de l'Université Lyon 1 : Génie Mécanique et Productique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013, Baccalauréat en Sciences de l'Ingénieur (S-SI), mention bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface strain on prismatic Li-ion cells: Thermo-mechanical modelling, calibration and validation with gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 630, pp.236141. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.236141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of the negative electrode in Graphite/LFP cells during first and second life aging experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.117288. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.117288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ageing study of twenty 18650 lithium-ion Graphite/LFP cells in first and second life use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.392. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04712-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging in First and Second Life of G/LFP 18650 Cells: Diagnosis and Evolution of the State of Health of the Cell and the Negative Electrode under Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.137. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10040137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postmortem Analysis of 18650 Graphite/LFP Cells in a Long-Term Aging Study for Second-Life Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.119. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10040119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surtension due à la diffusion dans les cellules 18650 Graphite/LFP de type puissance et énergie lors d'une impulsion de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of lithium diffusion between Graphite/LFP 18650 power and energy cells with low and high current pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et pronostic du vieillissement de cellules lithium-ion G/LFP en vue d'une réutilisation en seconde vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement de cellules LFP : diagnostic de l'état de santé de la cellule et des électrodes en vue d'une réutilisation en seconde vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP battery aging study: selecting batteries for reuse in a second life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mESC-IS 2021, 5th Int. Symposium on Materials for Energy Storage and Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Akyaka, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur DC-DC pour la connexion HVDC d’un parc éolien offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Dworakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique ( SGE 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP battery aging behavior: diagnosis of cell materials for second life applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Meeting Lithium Batteries (IMLB2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sydney, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging study on twenty A123 18650 Graphite/LFP 1.1 Ah cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/OLBXKT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eligibilité des éléments de batterie lithium-ion issus de véhicules électriques pour une réutilisation en seconde vie;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Claude Bernard - Lyon I, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023LYO10151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04561534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="732890AD"/>
+    <w:nsid w:val="97B12E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E9B8BA6F"/>
+    <w:nsid w:val="EAEF2C50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A903A2C5"/>
+    <w:nsid w:val="DD3AB2DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-wheeler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-7168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepmi.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eigsi.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wheeler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Riviere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04712-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Barranger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.236141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10040137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10040119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05088271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0248" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maneiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OLBXKT" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04561534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-wheeler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-7168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepmi.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eigsi.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Barranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wheeler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.236141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Riviere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117288" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04712-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10040137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10040119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05088271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0248" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maneiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OLBXKT" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04561534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>