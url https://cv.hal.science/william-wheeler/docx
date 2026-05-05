--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97B12E22"/>
+    <w:nsid w:val="C621D1F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EAEF2C50"/>
+    <w:nsid w:val="2DC107D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DD3AB2DB"/>
+    <w:nsid w:val="E4007C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>