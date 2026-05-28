--- v2 (2026-05-05)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Wheeler </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur enseignant-chercheur en génie électrique à l'EIGSI La Rochelle - Laboratoire EIGSI Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0734-7168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1995 en France, William Wheeler obtient son diplôme d'ingénieur en mécatronique à l'Université de Technologie de Compiègne en 2018. Le projet expérimental sur le thème des véhicules électriques est un tremplin avant d'entamer une thèse de doctorat dans le domaine des batteries des véhicules électriques. Il obtient son grade de docteur à l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Claude Bernard Lyon 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEPMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. en 2023. Il concentre aujourd'hui ses recherches sur les batteries lithium-ion, l'étude de leurs vieillissements et leur réutilisation dans des applications de seconde vie au laboratoire EIGSI Lab (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIGSI La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aujourd'hui-2023, Enseignant-Chercheur, EIGSI La Rochelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2022, Attaché temporaire d'enseignement et de recherche, IUT Lyon 1, GEII</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2019, Enseignant Vacataire, IUT Lyon1, GEII et GMP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018, Stage Ingénieur de fin d'étude, &amp;quot;Power converters for the integration of renewable energy in future grids&amp;quot;, SUPERGRID institute SAS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016, Stage d'assistant ingénieur R&D, Conception de nouveaux produits et automatismes, SAFIR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2019, Thèse de doctorat en génie électrique, Université Claude Bernard Lyon 1, Laboratoire Ampère, LEPMI, EVE System, &amp;quot;Eligibilité des éléments de batterie lithium-ion de véhicules électriques pour une réutilisation en seconde vie.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018, Diplôme d'ingénieur de l'Université de Technologie de Compiègne en Génie Mécanique : Mécatronique, actionneurs, robotisation et systèmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015, Diplôme Universitaire de Technologie de l'Université Lyon 1 : Génie Mécanique et Productique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013, Baccalauréat en Sciences de l'Ingénieur (S-SI), mention bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface strain on prismatic Li-ion cells: Thermo-mechanical modelling, calibration and validation with gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 630, pp.236141. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.236141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of the negative electrode in Graphite/LFP cells during first and second life aging experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.117288. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.117288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ageing study of twenty 18650 lithium-ion Graphite/LFP cells in first and second life use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.392. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04712-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging in First and Second Life of G/LFP 18650 Cells: Diagnosis and Evolution of the State of Health of the Cell and the Negative Electrode under Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.137. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10040137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postmortem Analysis of 18650 Graphite/LFP Cells in a Long-Term Aging Study for Second-Life Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.119. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10040119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surtension due à la diffusion dans les cellules 18650 Graphite/LFP de type puissance et énergie lors d'une impulsion de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of lithium diffusion between Graphite/LFP 18650 power and energy cells with low and high current pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et pronostic du vieillissement de cellules lithium-ion G/LFP en vue d'une réutilisation en seconde vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement de cellules LFP : diagnostic de l'état de santé de la cellule et des électrodes en vue d'une réutilisation en seconde vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP battery aging study: selecting batteries for reuse in a second life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mESC-IS 2021, 5th Int. Symposium on Materials for Energy Storage and Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Akyaka, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur DC-DC pour la connexion HVDC d’un parc éolien offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Dworakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique ( SGE 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP battery aging behavior: diagnosis of cell materials for second life applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Meeting Lithium Batteries (IMLB2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sydney, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging study on twenty A123 18650 Graphite/LFP 1.1 Ah cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/OLBXKT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eligibilité des éléments de batterie lithium-ion issus de véhicules électriques pour une réutilisation en seconde vie;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Claude Bernard - Lyon I, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023LYO10151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04561534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Wheeler </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur enseignant-chercheur en génie électrique à l'EIGSI La Rochelle - Laboratoire EIGSI Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0734-7168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yV_PB9AAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1995 en France, William Wheeler obtient son diplôme d'ingénieur en mécatronique à l'Université de Technologie de Compiègne en 2018. Le projet expérimental sur le thème des véhicules électriques est un tremplin avant d'entamer une thèse de doctorat dans le domaine des batteries des véhicules électriques. Il obtient son grade de docteur à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Claude Bernard Lyon 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au laboratoire </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEPMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. en 2023. Il concentre aujourd'hui ses recherches sur les batteries lithium-ion, l'étude de leurs vieillissements et leur réutilisation dans des applications de seconde vie au laboratoire EIGSI Lab (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIGSI La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aujourd'hui-2023, Enseignant-Chercheur, EIGSI La Rochelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2022, Attaché temporaire d'enseignement et de recherche, IUT Lyon 1, GEII</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2019, Enseignant Vacataire, IUT Lyon1, GEII et GMP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018, Stage Ingénieur de fin d'étude, &amp;quot;Power converters for the integration of renewable energy in future grids&amp;quot;, SUPERGRID institute SAS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016, Stage d'assistant ingénieur R&D, Conception de nouveaux produits et automatismes, SAFIR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2019, Thèse de doctorat en génie électrique, Université Claude Bernard Lyon 1, Laboratoire Ampère, LEPMI, EVE System, &amp;quot;Eligibilité des éléments de batterie lithium-ion de véhicules électriques pour une réutilisation en seconde vie.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018, Diplôme d'ingénieur de l'Université de Technologie de Compiègne en Génie Mécanique : Mécatronique, actionneurs, robotisation et systèmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015, Diplôme Universitaire de Technologie de l'Université Lyon 1 : Génie Mécanique et Productique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013, Baccalauréat en Sciences de l'Ingénieur (S-SI), mention bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of the negative electrode in Graphite/LFP cells during first and second life aging experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.117288. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.117288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ageing study of twenty 18650 lithium-ion Graphite/LFP cells in first and second life use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.392. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04712-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface strain on prismatic Li-ion cells: Thermo-mechanical modelling, calibration and validation with gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Barranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 630, pp.236141. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.236141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging in First and Second Life of G/LFP 18650 Cells: Diagnosis and Evolution of the State of Health of the Cell and the Negative Electrode under Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.137. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10040137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postmortem Analysis of 18650 Graphite/LFP Cells in a Long-Term Aging Study for Second-Life Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.119. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10040119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surtension due à la diffusion dans les cellules 18650 Graphite/LFP de type puissance et énergie lors d'une impulsion de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of lithium diffusion between Graphite/LFP 18650 power and energy cells with low and high current pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et pronostic du vieillissement de cellules lithium-ion G/LFP en vue d'une réutilisation en seconde vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement de cellules LFP : diagnostic de l'état de santé de la cellule et des électrodes en vue d'une réutilisation en seconde vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur DC-DC pour la connexion HVDC d’un parc éolien offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Dworakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique ( SGE 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP battery aging study: selecting batteries for reuse in a second life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mESC-IS 2021, 5th Int. Symposium on Materials for Energy Storage and Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Akyaka, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP battery aging behavior: diagnosis of cell materials for second life applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Meeting Lithium Batteries (IMLB2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sydney, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging study on twenty A123 18650 Graphite/LFP 1.1 Ah cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/OLBXKT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eligibilité des éléments de batterie lithium-ion issus de véhicules électriques pour une réutilisation en seconde vie;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Claude Bernard - Lyon I, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023LYO10151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04561534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C621D1F6"/>
+    <w:nsid w:val="DD3EB1A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DC107D2"/>
+    <w:nsid w:val="DA003FF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E4007C9F"/>
+    <w:nsid w:val="5E10EB81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-wheeler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-7168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepmi.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eigsi.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Barranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wheeler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.236141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Riviere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117288" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04712-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10040137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10040119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05088271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0248" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maneiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OLBXKT" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04561534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-wheeler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-7168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=yV_PB9AAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepmi.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eigsi.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wheeler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Riviere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04712-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Barranger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.236141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10040137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10040119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05088271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maneiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OLBXKT" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04561534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>