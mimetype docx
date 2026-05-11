--- v0 (2026-03-09)
+++ v1 (2026-05-11)
@@ -75,773 +75,927 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IPoP’s Position Paper – Digital Omnibus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Bielova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Robustelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-driven surveillance in emerging AI laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Letrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Cabus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MenschenRechtsMagazin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 30 (2), pp.97-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60935/mrm2025.30.2.26.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit international de la culture au défi des médias synthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Letrône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 6 (1), pp.77-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2026.1406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovica Robustelli</w:t>
+                <w:t xml:space="preserve">Current Developments on Labelling of AI-Generated Content: Comments on the AI Convention and the EU AI Act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Letrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margo Bernelin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Hayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Cooperation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24546/0100498910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501154v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Developments on Labelling of AI-Generated Content: Comments on the AI Convention and the EU AI Act</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Robustelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Letrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Letrone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mika Hayashi</w:t>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Cooperation Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vigilance dans le milieu numérique et normes juridiques, 20, pp.195-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432057v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contenu et limites du contrôle humain dans le droit de l'intelligence artificielle générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Letrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Robustelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Droit Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 323, pp.394-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’AI Act, ou comment encadrer les systèmes d’IA en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Letrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The question of the legality of foreign disinformation campaigns; navigating troubled waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Letrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Cooperation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (85), pp.106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24546/0100477940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-sponsored cyber operations and international law: book review of Henning Lahmann, Unilateral Remedies to Cyber Operations (Cambridge University Press, 2020) and François Delerue, Cyber Operations and International Law (Cambridge University Press, 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Letrône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cybersecurity Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (1), pp.195-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1365/s43439-021-00031-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -851,413 +1005,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI training and its legal basis for the processing of Personal data; Between innovation and legal ambiguity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Letrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Rennes (Couvent des Jacobins), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating AI Risks: Current Developments in the International Regulatory Efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Letrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Management Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAMPUS Asia Plus Program, Oct 2025, Kobé, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anonymity-washing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Lestyán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Letrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Robustelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Biczók</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Privacy Forum 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International privacy and data protection law to the test of agentic AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Letrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 39th annual conference of JSAI, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Japanese society for artificial intelligence, May 2025, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler les agents conversationnels : le droit rattrapé par la science-fiction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Letrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Utopiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1267,118 +1421,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wagner Group and the Question of the Legal Attribution of the Acts of Private Actors to a State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Letrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Cabus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1525,51 +1679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515603v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Letrone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Cabus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60935/mrm2025.30.2.26." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Letr&#244;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2026.1406" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Robustelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Hayashi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24546/0100498910" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797429v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24546/0100477940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s43439-021-00031-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520583v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Lesty&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Bicz&#243;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548016v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Robustelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Letrone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Cabus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60935/mrm2025.30.2.26." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483317v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Letr&#244;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2026.1406" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Hayashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24546/0100498910" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24546/0100477940" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s43439-021-00031-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Lesty&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Bicz&#243;k" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>