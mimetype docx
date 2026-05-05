--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -334,295 +334,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing atom probe tomography to transmission electron microscopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale characterization of Al-4Fe alloy grown by additive manufactoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Pauline Stricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Simon Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Normand</w:t>
+                <w:t xml:space="preserve">Eric Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Vaudolon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aidar Zakirov</w:t>
+                <w:t xml:space="preserve">Maria Tsoutsouva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.9870. </w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Metals and Alloys, 129, pp.23045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54169-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412923045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885414v1</w:t>
+                <w:t xml:space="preserve">hal-04762469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of Al-4Fe alloy grown by additive manufactoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bringing atom probe tomography to transmission electron microscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Stricot</w:t>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fritz</w:t>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Grevin</w:t>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tsoutsouva</w:t>
+                <w:t xml:space="preserve">Charly Vaudolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Metals and Alloys, 129, pp.23045. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412923045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54169-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762469v1</w:t>
+                <w:t xml:space="preserve">hal-04885414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding field evaporation sequences by in-situ correlative microscopy and simulation</w:t>
               </w:r>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olha Nakonechna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaveh Edalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -840,8560 +840,8677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Structure, Chemistry and Properties at the Nanoscale with Correlative Tomography Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the origin of the strain hardening mechanisms of Ni20Cr alloy manufactured by laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.296⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.103610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324995v1</w:t>
+                <w:t xml:space="preserve">hal-05611032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Tensile Properties and Microstructure of Ni20Cr Alloy Fabricated by Laser Powder Bed Fusion</w:t>
+                <w:t xml:space="preserve">Quantifying microstructural contribution to yield stress and strain hardening of Ni20Cr alloy manufactured by laser powder bed fusion with different volumetric energy densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 968, pp.172241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-0wza3s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04311476v1</w:t>
+                <w:t xml:space="preserve">hal-05611069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Structure, Chemistry and Properties at the Nanoscale with Correlative Tomography Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (Supplement_1), pp.611-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448318v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of the ε-Ga 2 O 3 :Sn Evaporation During Laser-Assisted Atom Probe Tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Eickhoff</w:t>
+                <w:t xml:space="preserve">High Temperature Tensile Properties and Microstructure of Ni20Cr Alloy Fabricated by Laser Powder Bed Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Sanjay Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621000544⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 964, pp.97 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-0wza3s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467531v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacancy release upon heating of an ultrafine grain Al-Zr alloy: In-situ observations and theoretical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.V. Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Yu. Gutkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 862, pp.158455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of powder reusing on microstructure and mechanical properties of Inconel 718 obtained by additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Nguejio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 828, pp.142113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale periodic gradients generated by laser powder bed fusion of an AlSi10Mg alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delroisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baustert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 197, pp.109264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.109264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Mg on strengthening mechanisms in ultrafine-grained Al–Mg–Zr alloy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.157775⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (31), pp.17078-17087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260637v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Declemy</w:t>
+                <w:t xml:space="preserve">Behavior of the ε-Ga 2 O 3 :Sn Evaporation During Laser-Assisted Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Karg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Eickhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.687-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621000544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922644v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale investigation of the interface precipitation in a TiB 2 nanoparticles reinforced Al–Zn–Mg–Cu matrix composite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Effects of Mg on strengthening mechanisms in ultrafine-grained Al–Mg–Zr alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Orlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Latynina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Murashkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.11.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 859, pp.157775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.157775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019087v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Declemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260708v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niobium base superalloys: achievement of a coherent ordered precipitate structure in the Nb solid-solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Saint-Antonin</w:t>
+                <w:t xml:space="preserve">Atomic-scale investigation of the interface precipitation in a TiB 2 nanoparticles reinforced Al–Zn–Mg–Cu matrix composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Xing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst9070345⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Acta Materialia, 185, pp.287 - 299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.11.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260704v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928844v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-ageing of an Al-Mg-Si alloy with silicon excess</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Massardier</w:t>
+                <w:t xml:space="preserve">Niobium base superalloys: achievement of a coherent ordered precipitate structure in the Nb solid-solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Perez</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.05.094⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (7), pp.345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst9070345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916317v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (29), pp.16704--16714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765951v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Monte Carlo Reconstruction Algorithm for Discrete Electron Tomography Based on HAADF-STEM Atom Counting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Over-ageing of an Al-Mg-Si alloy with silicon excess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyruey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12464⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 730, pp.92-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.05.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954197v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the atomic structure of two dimensional and three dimensional defects by aberration corrected Scanning Transmission Electron Microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+                <w:t xml:space="preserve">Reverse Monte Carlo Reconstruction Algorithm for Discrete Electron Tomography Based on HAADF-STEM Atom Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265 (1), pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112299v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernàndez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5004417⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.4261 - 4269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766091v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+                <w:t xml:space="preserve">Revealing the atomic structure of two dimensional and three dimensional defects by aberration corrected Scanning Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfiia Akhatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766135v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the metallurgical parameters explaining the corrosion susceptibility in a 2050 aluminium alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lydia Laffont</w:t>
+                <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5004417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264384v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4994659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and controlling the structure and segregation behaviour of AuRh nanocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and Electrical Properties of an Ultrafine Grained Al\textendash8.5 Wt. % RE (RE = 5.4 Wt.% Ce, 3.1 Wt.% La) Alloy Processed by Severe Plastic Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Yu. Murashkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sabirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Medvedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Piccolo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zere Konuspayeva</w:t>
+                <w:t xml:space="preserve">N.A. Enikeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35226⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.433-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.10.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233526v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Electrical Properties of an Ultrafine Grained Al\textendash8.5 Wt. % RE (RE = 5.4 Wt.% Ce, 3.1 Wt.% La) Alloy Processed by Severe Plastic Deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cu atoms suppress misfit dislocations at the β″/Al interface in Al–Mg–Si alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flemming J.H. Ehlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Yu. Murashkin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Ruben Bjørge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.10.163⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954255v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu atoms suppress misfit dislocations at the β″/Al interface in Al–Mg–Si alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the metallurgical parameters explaining the corrosion susceptibility in a 2050 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Saito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flemming J.H. Ehlers</w:t>
+                <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruben Bjørge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.07.033⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687223v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and controlling the structure and segregation behaviour of AuRh nanocatalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35226⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399198v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Understanding and controlling the structure and segregation behaviour of AuRh nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Demiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.35226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954240v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119 (10), pp.105704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, Mechanical Properties and Creep of Magnesium Alloy Elektron21 Reinforced with AlN Nanoparticles by Ultrasound-Assisted Stirring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maher Mounib</w:t>
+                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pavese</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.02.042⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954250v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of minor solute additions on the precipitation path of an AlCuLi alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Gumbmann</w:t>
+                <w:t xml:space="preserve">Microstructure, Mechanical Properties and Creep of Magnesium Alloy Elektron21 Reinforced with AlN Nanoparticles by Ultrasound-Assisted Stirring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Katsarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Mounib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Vorozhtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pavese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.05.050⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 659, pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01367843v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combinatorial approach for studying the effect of Mg concentration on precipitation in an Al–Cu–Li alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gumbmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Robaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Volume Reconstruction and Data Mining Methods in Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">The effect of minor solute additions on the precipitation path of an AlCuLi alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gumbmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/mrs.2015.312⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.104-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954244v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu Atoms Suppress Misfit Dislocations at the B''/Al Interface in Al\textendashMg\textendashSi Alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flemming J.H. Ehlers</w:t>
+                <w:t xml:space="preserve">Advanced Volume Reconstruction and Data Mining Methods in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ruben Bjørge</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cairney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oberdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.07.033⟩</w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (01), pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2015.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954230v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical nanoscale study of localised radiative transitions in GaN/AlGaN quantum wells and AlGaN epitaxial layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Mancini</w:t>
+                <w:t xml:space="preserve">Cu Atoms Suppress Misfit Dislocations at the B''/Al Interface in Al\textendashMg\textendashSi Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flemming J.H. Ehlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Bjørge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/9/095009⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928848v1</w:t>
+                <w:t xml:space="preserve">hal-01954230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution and volume fraction of T1 phase precipitates from TEM images: Direct measurements and related correction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
+                <w:t xml:space="preserve">Statistical nanoscale study of localised radiative transitions in GaN/AlGaN quantum wells and AlGaN epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2015.06.002⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (9), pp.095009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/9/095009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01264142v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAADF–STEM atom counting in atom probe tomography specimens: Towards quantitative correlative microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size distribution and volume fraction of T1 phase precipitates from TEM images: Direct measurements and related correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charly Vaudolon</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.02.011⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107619v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Zn on precipitation in Al–Mg–Si alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sigmund Andersen</w:t>
+                <w:t xml:space="preserve">HAADF–STEM atom counting in atom probe tomography specimens: Towards quantitative correlative microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Vaudolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2014.913819⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.403-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative description of the T-1 formation kinetics in an Al-Cu-Li alloy using differential scanning calorimetry, small-angle X-ray scattering and transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94 (10), pp.1012-1030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786435.2013.878047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the path of dislocations across ordered Al3Zr nano-precipitates in three dimensions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of Zn on precipitation in Al–Mg–Si alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigurd Wenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Osmundsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Marioara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigmund Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.09.014⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (21), pp.2410-2425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2014.913819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02109343v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening mechanisms of T-1 precipitates and their influence on the plasticity of an Al-Cu-Li alloy.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the path of dislocations across ordered Al3Zr nano-precipitates in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2014.03.024⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.43-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073083v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity and Microstructure of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-Reinforced Magnesium-Matrix Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudio Badini</w:t>
+                <w:t xml:space="preserve">Strengthening mechanisms of T-1 precipitates and their influence on the plasticity of an Al-Cu-Li alloy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hajo Dieringa</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/476079⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.119-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2014.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354626v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity and Microstructure of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-Reinforced Magnesium-Matrix Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Mounib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pavese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Badini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajo Dieringa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.476079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/476079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163403v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAADF-STEM and DFT investigations of the Zn-containing β″ phase in Al–Mg–Si alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruben Bjørge</w:t>
+                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Amirifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.06.055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05233531v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of precipitates with Cu and Zn atomic columns in Al-Mg-Si alloys by aberration-corrected HAADF-STEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">HAADF-STEM and DFT investigations of the Zn-containing β″ phase in Al–Mg–Si alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sigmund Andersen</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flemming J.H. Ehlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Bjørge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/522/1/012030⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.245-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.06.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687228v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+                <w:t xml:space="preserve">Structural investigation of precipitates with Cu and Zn atomic columns in Al-Mg-Si alloys by aberration-corrected HAADF-STEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Marioara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigmund Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randi Holmestad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 522, pp.012030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/522/1/012030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986734v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberration-corrected HAADF-STEM investigations of precipitate structures in Al–Mg–Si alloys with low Cu additions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sigmund Andersen</w:t>
+                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2013.857051⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687226v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling assessment of precipitation kinetics in an Al-Li-Mg alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
+                <w:t xml:space="preserve">Aberration-corrected HAADF-STEM investigations of precipitate structures in Al–Mg–Si alloys with low Cu additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sigli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. De geuser</w:t>
+                <w:t xml:space="preserve">Calin Marioara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigmund Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randi Holmestad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.01.010⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (5), pp.520-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2013.857051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00728089v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-precipitates made of atomic pillars revealed by single atom detection in a Mg-Nd alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modelling assessment of precipitation kinetics in an Al-Li-Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. De geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3701272⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (5), pp.1917-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107335v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Delaunay tessellation for the characterization of solute-rich clusters in atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Vurpillot</w:t>
+                <w:t xml:space="preserve">Nano-precipitates made of atomic pillars revealed by single atom detection in a Mg-Nd alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.11.034⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (14), pp.141906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3701272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03035627v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Matrix Composition Based on Solute-Solute Nearest-Neighbor Distances in Atom Probe Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Application of Delaunay tessellation for the characterization of solute-rich clusters in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jemt.20899⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (3), pp.200-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633947v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Mg-Rich Phase Boundary of the Binary Mg-Nd Phase Diagram by Means of Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Kopp</w:t>
+                <w:t xml:space="preserve">Determination of Matrix Composition Based on Solute-Solute Nearest-Neighbor Distances in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11669-011-9882-1⟩</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (3), pp.257-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.20899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107366v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alloy composition and heat treatment on precipitate composition in Al-Zn-Mg-Cu alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Bley</w:t>
+                <w:t xml:space="preserve">Determination of the Mg-Rich Phase Boundary of the Binary Mg-Nd Phase Diagram by Means of Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Baroux</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.298-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11669-011-9882-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456224v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Strength and Ductility of Ultrafine-Grained Ti Processed by Severe Plastic Deformation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Evolution of precipitate microstructures during the retrogression and re-ageing heat treatment of an Al-Zn-Mg-Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruslan Valiev</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201000059⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (14), pp.4814-4826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108169v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of precipitate microstructures during the retrogression and re-ageing heat treatment of an Al-Zn-Mg-Cu alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Bley</w:t>
+                <w:t xml:space="preserve">Enhanced Strength and Ductility of Ultrafine-Grained Ti Processed by Severe Plastic Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnaz Salimgareeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Baroux</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruslan Valiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.05.017⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (8), pp.803-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201000059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517197v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary use of TEM and APT for the investigation of steels nanostructured by severe plastic deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Influence of alloy composition and heat treatment on precipitate composition in Al-Zn-Mg-Cu alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kazuhiro Hono</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.02.019⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.248-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375381v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109, pp.1304-1309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystallized Al92Sm8 amorphous alloy investigated by high-resolution microscopy and 3D atom-probe analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.L. Greer</w:t>
+                <w:t xml:space="preserve">Complementary use of TEM and APT for the investigation of steels nanostructured by severe plastic deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ohsaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Hono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adv. Eng. Mater</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.1056-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496138v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3DAP measurements of Al content in different types of precipitates in aluminium alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanocrystallized Al92Sm8 amorphous alloy investigated by high-resolution microscopy and 3D atom-probe analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gloriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Greer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Adv. Eng. Mater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9-3, pp.151-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02320474v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3DAP measurements of Al content in different types of precipitates in aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Forbord</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 39 (2-3), pp.268--272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.2489⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 39 (2-3), pp.206-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408094v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex precipitation pathways in multicomponent alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Nastar</w:t>
+                <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Forbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2-3), pp.268--272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139911v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bigot</w:t>
+                <w:t xml:space="preserve">Complex precipitation pathways in multicomponent alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nastar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (6), pp.482-488</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928900v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D atom probe study of solute atoms clustering during natural ageing and pre-ageing of an Al-Mg-Si alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500830600643270⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (12), pp.1206--1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200600180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408093v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Precipitation Pathways in Multi-Component Alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Épicier</w:t>
+                <w:t xml:space="preserve">3D atom probe study of solute atoms clustering during natural ageing and pre-ageing of an Al-Mg-Si alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/Nmat1652⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (4), pp.227--234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500830600643270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077357v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the composition and volume fraction of η′ and η precipitates in an Al–Zn–Mg alloy by a combination of atom probe, small-angle X-ray scattering and transmission electron microscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complex Precipitation Pathways in Multi-Component Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Épicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylise Nastar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2005.03.004⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.482-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/Nmat1652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01774069v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Dimensional Atom Probe investigation on the formation of Al3(Sc,Zr)-dispersoids in aluminium alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Knut Marthinsen</w:t>
+                <w:t xml:space="preserve">Characterisation of the composition and volume fraction of η′ and η precipitates in an Al–Zn–Mg alloy by a combination of atom probe, small-angle X-ray scattering and transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau-Cottignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Metallurgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.03.033⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (10), pp.2881 - 2892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2005.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003787v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Three Dimensional Atom Probe investigation on the formation of Al3(Sc,Zr)-dispersoids in aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borge Forbord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakon Hallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Marthinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Metallurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51, pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atom probe study of phase transformations in a Ti-48 at.% Al alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 327 (1), pp.40-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-5093(01)01890-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9403,1645 +9520,1645 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative Investigations by HAADF-STEM and Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.775-776, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.8364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Approach to Investigate the Influence of Minor Alloying Elements in AlCuLi Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gumbmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of atom probe, small angle scattering and differential scanning calorimetry for the study of precipitation in aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Trondheim, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of Mg and Ag on the precipitation kinetics and the formation of the T1 phase in Al-Cu-Li alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gumbmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Trondheim, Norway. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the morphological parameters of the T1 phase in Al-Cu-Li alloys: a way to quantify the microstructure-strength relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for the study of clustering and precipitation in Al-based alloys by APT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Torsaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of preprecipitation stages by atom probe tomography and small-angle X-ray scattering in an Al-Li-Cu-Mg-Ag alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decreus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">German-French symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838936v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. de Geuser</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German-French symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838934v1</w:t>
+                <w:t xml:space="preserve">hal-01838936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'automne de la SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DAP investigations of Al-based alloys : how much Al in precipitates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in 3D Atom Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of dissociated Al hydrides by APFIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Atom Probe Workshop, Oak Ridge National Laboratory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Oak Ridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe: Chemical analysis with (near) atomic resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.568--569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11051,461 +11168,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic resolution imaging by STEM-HAADF of the shearing mechanism of nanoscale precipitates in an Al-Cu-Li alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">The influence of minor alloying elements on the formation of the T1 phase in Al-Cu-Li(-Mg-Ag-Zn) alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gumbmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sevilla, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838904v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of minor alloying elements on the formation of the T1 phase in Al-Cu-Li(-Mg-Ag-Zn) alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Atomic resolution imaging by STEM-HAADF of the shearing mechanism of nanoscale precipitates in an Al-Cu-Li alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sevilla, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838903v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe investigation of the precursors of the beta&amp;quot; phase in an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'automne de la SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative approach of the beta&amp;quot; phase composition measurement in Al-Mg-Si alloys by 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Graz, Austria. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11515,445 +11632,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative Microscopy by (Scanning) Transmission Electron Microscopy and Atom Probe Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Time-of-Flight Mass Spectrometry and Composition Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.319-351, 2016, 978-0-12-804647-0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00010-3⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.123-154, 2016, 978-0-12-804647-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00005-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954208v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-Flight Mass Spectrometry and Composition Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Correlative Microscopy by (Scanning) Transmission Electron Microscopy and Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.123-154, 2016, 978-0-12-804647-0. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Elsevier, pp.319-351, 2016, 978-0-12-804647-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00010-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00005-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954224v1</w:t>
+                <w:t xml:space="preserve">hal-01954208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.279-317, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00009-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Probe Sample Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.97-121, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00004-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11963,279 +12080,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of electric field in the vicinity of polarized atom probe tomography specimens using scanning transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ilhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Atom Probe Tomography to Transmission Electron Microscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Vaudolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId372"/>
+      <w:footerReference w:type="default" r:id="rId373"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12382,51 +12499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sanjay Joshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54169-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stricot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fritz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412923045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ilhami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412902018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Edalati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116247" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.296" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0wza3s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eickhoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000544" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skiba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabanais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Gutkin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158455" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delroisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Orlova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Latynina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Murashkin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157775" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Xing Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.068" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Antonin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9070345" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyruey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.094" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Robertson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12464" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Demiroglu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zere Konuspayeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35226" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Murashkin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sabirov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Medvedev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Enikeev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.10.163" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming J.H. Ehlers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bj&#248;rge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konuspayeva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954250v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Katsarou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mounib" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vorozhtsov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pavese" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.02.042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gumbmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sigli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303G0262-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gumbmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Geuser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deschamps" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.042" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cairney" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberdorfer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Geiser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.312" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dorin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.06.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQBDPV05-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107619v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.02.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT4Z10NX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Wenner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Osmundsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Marioara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Andersen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.913819" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053233v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.878047" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masquelier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.09.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBKZ187L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073083v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQJKGB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Badini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Dieringa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/476079" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233531v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0V9P0LC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687228v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Holmestad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/522/1/012030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.857051" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#160;geuser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.01.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1BRCR8C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107335v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kopp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701272" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Lefebvre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.11.034" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG9CMKCL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20899" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSDPZSRX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107366v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9882-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B46DFA071838C58A0D38ABD02B893CAFD9A7BF6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456224v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marlaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baroux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.09.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VKQBP5K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108169v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Semenova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnaz Salimgareeva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Valiev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000059" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGCDV0SR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517197v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.05.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHX28C3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375381v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohsaki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Hono" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.02.019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496138v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gloriant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139911v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clouet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lae" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nastar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408093v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600643270" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic La&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry &#201;picier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylise Nastar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/Nmat1652" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774069v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau-Cottignies" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLHNH3QZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003787v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Forbord" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Hallem" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Marthinsen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.03.033" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928915v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01890-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSX2M4ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838889v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gumbmann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838893v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.926" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838895v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.945" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838901v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838921v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torsaeter" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838929v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decreus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838936v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838934v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838933v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838940v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838904v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838903v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838935v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954208v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00010-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954224v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00005-X" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954251v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00004-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388042v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734951v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sanjay Joshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stricot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fritz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grevin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412923045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54169-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ilhami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412902018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Edalati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116247" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103610" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172241" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.296" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0wza3s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabanais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Gutkin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158455" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delroisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109264" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eickhoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000544" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Orlova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Latynina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Murashkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157775" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Xing Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Antonin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9070345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyruey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.094" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Robertson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12464" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Murashkin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sabirov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Medvedev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Enikeev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.10.163" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming J.H. Ehlers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bj&#248;rge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Demiroglu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konuspayeva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35226" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Katsarou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mounib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vorozhtsov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pavese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.02.042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265702v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gumbmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Geuser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deschamps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gumbmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sigli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.050" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303G0262-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cairney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberdorfer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Geiser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.312" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dorin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.06.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQBDPV05-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.02.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT4Z10NX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053233v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.878047" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687227v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Wenner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Osmundsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Marioara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Andersen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.913819" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109343v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masquelier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.09.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBKZ187L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073083v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.024" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQJKGB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354626v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Badini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Dieringa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/476079" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.055" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0V9P0LC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687228v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Holmestad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/522/1/012030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.857051" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728089v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#160;geuser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.01.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1BRCR8C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107335v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kopp" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701272" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035627v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Lefebvre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.11.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG9CMKCL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20899" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSDPZSRX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107366v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9882-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B46DFA071838C58A0D38ABD02B893CAFD9A7BF6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517197v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marlaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.05.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHX28C3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108169v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Semenova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnaz Salimgareeva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Valiev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000059" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGCDV0SR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456224v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.09.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VKQBP5K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohsaki" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Hono" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.02.019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gloriant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139911v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clouet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lae" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nastar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408093v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600643270" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077357v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic La&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry &#201;picier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylise Nastar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/Nmat1652" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau-Cottignies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLHNH3QZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003787v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Forbord" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Hallem" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Marthinsen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.03.033" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928915v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01890-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSX2M4ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gumbmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838893v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.926" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838895v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.945" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838901v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838921v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torsaeter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838929v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decreus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838934v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838936v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838933v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838940v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838903v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838904v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838935v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954224v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00005-X" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954208v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00010-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954251v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00004-8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388042v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734951v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>