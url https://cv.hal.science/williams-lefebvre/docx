--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -334,295 +334,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of Al-4Fe alloy grown by additive manufactoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bringing atom probe tomography to transmission electron microscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Stricot</w:t>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fritz</w:t>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Grevin</w:t>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tsoutsouva</w:t>
+                <w:t xml:space="preserve">Charly Vaudolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Metals and Alloys, 129, pp.23045. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412923045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54169-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762469v1</w:t>
+                <w:t xml:space="preserve">hal-04885414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing atom probe tomography to transmission electron microscopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale characterization of Al-4Fe alloy grown by additive manufactoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Pauline Stricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Simon Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Normand</w:t>
+                <w:t xml:space="preserve">Eric Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Vaudolon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aidar Zakirov</w:t>
+                <w:t xml:space="preserve">Maria Tsoutsouva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.9870. </w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Metals and Alloys, 129, pp.23045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54169-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412923045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885414v1</w:t>
+                <w:t xml:space="preserve">hal-04762469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding field evaporation sequences by in-situ correlative microscopy and simulation</w:t>
               </w:r>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olha Nakonechna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaveh Edalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1110,64 +1110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Structure, Chemistry and Properties at the Nanoscale with Correlative Tomography Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1459,563 +1459,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of powder reusing on microstructure and mechanical properties of Inconel 718 obtained by additive manufacturing</w:t>
+                <w:t xml:space="preserve">Behavior of the ε-Ga 2 O 3 :Sn Evaporation During Laser-Assisted Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Paccou</w:t>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Keller</w:t>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Nguejio</w:t>
+                <w:t xml:space="preserve">Alexander Karg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Eickhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142113⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.687-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621000544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467518v1</w:t>
+                <w:t xml:space="preserve">hal-03467531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale periodic gradients generated by laser powder bed fusion of an AlSi10Mg alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Rose</w:t>
+                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Delroisse</w:t>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baustert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.109264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (31), pp.17078-17087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260666v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Nanoscale periodic gradients generated by laser powder bed fusion of an AlSi10Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Pauline Delroisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chabanais</w:t>
+                <w:t xml:space="preserve">Eric Baustert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Blum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.109264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.109264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448318v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of the ε-Ga 2 O 3 :Sn Evaporation During Laser-Assisted Atom Probe Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Investigations of powder reusing on microstructure and mechanical properties of Inconel 718 obtained by additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Karg</w:t>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Eickhoff</w:t>
+                <w:t xml:space="preserve">Josiane Nguejio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (4), pp.687-695. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 828, pp.142113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927621000544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467531v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Mg on strengthening mechanisms in ultrafine-grained Al–Mg–Zr alloy</w:t>
               </w:r>
@@ -2546,51 +2546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saint-Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (7), pp.345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2624,51 +2624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,295 +2869,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Monte Carlo Reconstruction Algorithm for Discrete Electron Tomography Based on HAADF-STEM Atom Counting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Robertson</w:t>
+                <w:t xml:space="preserve">Florian Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">David Hernàndez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 265 (1), pp.73-80. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.4261 - 4269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.12464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954197v1</w:t>
+                <w:t xml:space="preserve">hal-01765951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reverse Monte Carlo Reconstruction Algorithm for Discrete Electron Tomography Based on HAADF-STEM Atom Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Moyon</w:t>
+                <w:t xml:space="preserve">M.D. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernàndez-Maldonado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (7), pp.4261 - 4269. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265 (1), pp.73-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765951v1</w:t>
+                <w:t xml:space="preserve">hal-01954197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the atomic structure of two dimensional and three dimensional defects by aberration corrected Scanning Transmission Electron Microscopy</w:t>
               </w:r>
@@ -3169,64 +3169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfiia Akhatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3294,64 +3294,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3454,51 +3454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
@@ -3530,965 +3530,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Electrical Properties of an Ultrafine Grained Al\textendash8.5 Wt. % RE (RE = 5.4 Wt.% Ce, 3.1 Wt.% La) Alloy Processed by Severe Plastic Deformation</w:t>
+                <w:t xml:space="preserve">Identification of the metallurgical parameters explaining the corrosion susceptibility in a 2050 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Yu. Murashkin</w:t>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sabirov</w:t>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Medvedev</w:t>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Enikeev</w:t>
+                <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90, pp.433-442. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.291-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.10.163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954255v1</w:t>
+                <w:t xml:space="preserve">hal-01264384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu atoms suppress misfit dislocations at the β″/Al interface in Al–Mg–Si alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruben Bjørge</w:t>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.07.033⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687223v1</w:t>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the metallurgical parameters explaining the corrosion susceptibility in a 2050 aluminium alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Understanding and controlling the structure and segregation behaviour of AuRh nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Demiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.020⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.35226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264384v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and controlling the structure and segregation behaviour of AuRh nanocatalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
+                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35226⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (10), pp.105704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399198v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+                <w:t xml:space="preserve">Mechanical and Electrical Properties of an Ultrafine Grained Al\textendash8.5 Wt. % RE (RE = 5.4 Wt.% Ce, 3.1 Wt.% La) Alloy Processed by Severe Plastic Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Yu. Murashkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sabirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Medvedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.433-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.10.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928851v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+                <w:t xml:space="preserve">Cu atoms suppress misfit dislocations at the β″/Al interface in Al–Mg–Si alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flemming J.H. Ehlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Bjørge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.6-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954240v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure, Mechanical Properties and Creep of Magnesium Alloy Elektron21 Reinforced with AlN Nanoparticles by Ultrasound-Assisted Stirring</w:t>
               </w:r>
@@ -5018,130 +5018,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu Atoms Suppress Misfit Dislocations at the B''/Al Interface in Al\textendashMg\textendashSi Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flemming J.H. Ehlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Bjørge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110, pp.6-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954230v1</w:t>
@@ -5191,64 +5191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (9), pp.095009. </w:t>
@@ -5445,90 +5445,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAADF–STEM atom counting in atom probe tomography specimens: Towards quantitative correlative microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Vaudolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 159, pp.403-412. </w:t>
@@ -5572,515 +5572,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative description of the T-1 formation kinetics in an Al-Cu-Li alloy using differential scanning calorimetry, small-angle X-ray scattering and transmission electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of Zn on precipitation in Al–Mg–Si alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dorin</w:t>
+                <w:t xml:space="preserve">Sigurd Wenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deschamps</w:t>
+                <w:t xml:space="preserve">Elisa Osmundsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Geuser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Calin Marioara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sigli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sigmund Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 94 (10), pp.1012-1030. </w:t>
+              <w:t xml:space="preserve">, 2014, 94 (21), pp.2410-2425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2013.878047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2014.913819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053233v1</w:t>
+                <w:t xml:space="preserve">hal-04687227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Zn on precipitation in Al–Mg–Si alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Saito</w:t>
+                <w:t xml:space="preserve">Tracking the path of dislocations across ordered Al3Zr nano-precipitates in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigurd Wenner</w:t>
+                <w:t xml:space="preserve">N. Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Osmundsen</w:t>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calin Marioara</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.43-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2014.913819⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687227v1</w:t>
+                <w:t xml:space="preserve">hal-02109343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the path of dislocations across ordered Al3Zr nano-precipitates in three dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative description of the T-1 formation kinetics in an Al-Cu-Li alloy using differential scanning calorimetry, small-angle X-ray scattering and transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.09.014⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (10), pp.1012-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2013.878047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109343v1</w:t>
+                <w:t xml:space="preserve">hal-01053233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening mechanisms of T-1 precipitates and their influence on the plasticity of an Al-Cu-Li alloy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 605, pp.119-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6256,90 +6256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nooshin Amirifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6390,103 +6390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAADF-STEM and DFT investigations of the Zn-containing β″ phase in Al–Mg–Si alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flemming J.H. Ehlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Bjørge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78, pp.245-253. </w:t>
@@ -6536,77 +6536,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of precipitates with Cu and Zn atomic columns in Al-Mg-Si alloys by aberration-corrected HAADF-STEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Marioara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigmund Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6679,77 +6679,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6800,77 +6800,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberration-corrected HAADF-STEM investigations of precipitate structures in Al–Mg–Si alloys with low Cu additions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Marioara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigmund Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6930,64 +6930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling assessment of precipitation kinetics in an Al-Li-Mg alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,51 +7296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Matrix Composition Based on Solute-Solute Nearest-Neighbor Distances in Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7509,729 +7509,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of precipitate microstructures during the retrogression and re-ageing heat treatment of an Al-Zn-Mg-Cu alloy</w:t>
+                <w:t xml:space="preserve">Enhanced Strength and Ductility of Ultrafine-Grained Ti Processed by Severe Plastic Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Marlaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
+                <w:t xml:space="preserve">Irina Semenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bley</w:t>
+                <w:t xml:space="preserve">Gulnaz Salimgareeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Baroux</w:t>
+                <w:t xml:space="preserve">Ruslan Valiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (14), pp.4814-4826. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (8), pp.803-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.201000059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517197v1</w:t>
+                <w:t xml:space="preserve">hal-02108169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Strength and Ductility of Ultrafine-Grained Ti Processed by Severe Plastic Deformation</w:t>
+                <w:t xml:space="preserve">Influence of alloy composition and heat treatment on precipitate composition in Al-Zn-Mg-Cu alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Semenova</w:t>
+                <w:t xml:space="preserve">T. Marlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulnaz Salimgareeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">F. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruslan Valiev</w:t>
+                <w:t xml:space="preserve">B. Baroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (8), pp.803-807. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.248-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201000059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108169v1</w:t>
+                <w:t xml:space="preserve">hal-00456224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alloy composition and heat treatment on precipitate composition in Al-Zn-Mg-Cu alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Evolution of precipitate microstructures during the retrogression and re-ageing heat treatment of an Al-Zn-Mg-Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Baroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (1), pp.248-260. </w:t>
+              <w:t xml:space="preserve">, 2010, 58 (14), pp.4814-4826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456224v1</w:t>
+                <w:t xml:space="preserve">hal-00517197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementary use of TEM and APT for the investigation of steels nanostructured by severe plastic deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ohsaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Hono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.06.007⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.1056-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457542v1</w:t>
+                <w:t xml:space="preserve">hal-00375381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary use of TEM and APT for the investigation of steels nanostructured by severe plastic deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ohsaki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109, pp.1304-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.02.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00375381v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocrystallized Al92Sm8 amorphous alloy investigated by high-resolution microscopy and 3D atom-probe analysis</w:t>
               </w:r>
@@ -8319,307 +8319,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3DAP measurements of Al content in different types of precipitates in aluminium alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hallem</w:t>
+                <w:t xml:space="preserve">B. Forbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 39 (2-3), pp.206-212. </w:t>
+              <w:t xml:space="preserve">, 2007, 39 (2-3), pp.268--272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.2516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.2489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320474v1</w:t>
+                <w:t xml:space="preserve">hal-00408094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3DAP measurements of Al content in different types of precipitates in aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Forbord</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 39 (2-3), pp.268--272. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 39 (2-3), pp.206-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.2489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00408094v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex precipitation pathways in multicomponent alloys</w:t>
               </w:r>
@@ -8730,51 +8730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,51 +8876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe study of solute atoms clustering during natural ageing and pre-ageing of an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9153,51 +9153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Doisneau-Cottignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53 (10), pp.2881 - 2892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9547,90 +9547,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative Investigations by HAADF-STEM and Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.775-776, </w:t>
@@ -9681,90 +9681,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Approach to Investigate the Influence of Minor Alloying Elements in AlCuLi Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gumbmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9789,103 +9789,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of atom probe, small angle scattering and differential scanning calorimetry for the study of precipitation in aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9932,90 +9932,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of Mg and Ag on the precipitation kinetics and the formation of the T1 phase in Al-Cu-Li alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gumbmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10049,90 +10049,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the morphological parameters of the T1 phase in Al-Cu-Li alloys: a way to quantify the microstructure-strength relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10196,51 +10196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Torsaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10304,64 +10304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decreus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10386,51 +10386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10678,307 +10678,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3DAP investigations of Al-based alloys : how much Al in precipitates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in 3D Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hallem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
+                <w:t xml:space="preserve">B. Forbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838940v1</w:t>
+                <w:t xml:space="preserve">hal-01838942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in 3D Atom Probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3DAP investigations of Al-based alloys : how much Al in precipitates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Forbord</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838942v1</w:t>
+                <w:t xml:space="preserve">hal-01838940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of dissociated Al hydrides by APFIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11176,286 +11176,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of minor alloying elements on the formation of the T1 phase in Al-Cu-Li(-Mg-Ag-Zn) alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Atomic resolution imaging by STEM-HAADF of the shearing mechanism of nanoscale precipitates in an Al-Cu-Li alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sevilla, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838903v1</w:t>
+                <w:t xml:space="preserve">hal-01838904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic resolution imaging by STEM-HAADF of the shearing mechanism of nanoscale precipitates in an Al-Cu-Li alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">The influence of minor alloying elements on the formation of the T1 phase in Al-Cu-Li(-Mg-Ag-Zn) alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gumbmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sevilla, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838904v1</w:t>
+                <w:t xml:space="preserve">hal-01838903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe investigation of the precursors of the beta&amp;quot; phase in an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11506,51 +11506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative approach of the beta&amp;quot; phase composition measurement in Al-Mg-Si alloys by 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11640,382 +11640,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-Flight Mass Spectrometry and Composition Measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlative Microscopy by (Scanning) Transmission Electron Microscopy and Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.123-154, 2016, 978-0-12-804647-0. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.319-351, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00005-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00010-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954224v1</w:t>
+                <w:t xml:space="preserve">hal-01954208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative Microscopy by (Scanning) Transmission Electron Microscopy and Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.319-351, 2016, 978-0-12-804647-0. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.279-317, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00010-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00009-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954208v1</w:t>
+                <w:t xml:space="preserve">hal-01954258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-of-Flight Mass Spectrometry and Composition Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.279-317, 2016, 978-0-12-804647-0. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.123-154, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00009-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00005-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954258v1</w:t>
+                <w:t xml:space="preserve">hal-01954224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Probe Sample Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12120,64 +12120,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ilhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12212,90 +12212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Atom Probe Tomography to Transmission Electron Microscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Vaudolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12499,51 +12499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sanjay Joshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stricot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fritz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grevin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412923045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54169-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ilhami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412902018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Edalati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116247" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103610" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172241" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.296" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0wza3s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabanais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Gutkin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158455" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delroisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109264" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eickhoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000544" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Orlova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Latynina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Murashkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157775" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Xing Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Antonin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9070345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyruey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.094" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Robertson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12464" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Murashkin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sabirov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Medvedev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Enikeev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.10.163" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming J.H. Ehlers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bj&#248;rge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Demiroglu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konuspayeva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35226" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Katsarou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mounib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vorozhtsov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pavese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.02.042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265702v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gumbmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Geuser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deschamps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gumbmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sigli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.050" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303G0262-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cairney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberdorfer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Geiser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.312" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dorin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.06.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQBDPV05-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.02.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT4Z10NX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053233v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.878047" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687227v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Wenner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Osmundsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Marioara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Andersen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.913819" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109343v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masquelier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.09.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBKZ187L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073083v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.024" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQJKGB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354626v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Badini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Dieringa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/476079" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.055" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0V9P0LC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687228v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Holmestad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/522/1/012030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.857051" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728089v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#160;geuser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.01.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1BRCR8C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107335v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kopp" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701272" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035627v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Lefebvre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.11.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG9CMKCL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20899" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSDPZSRX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107366v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9882-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B46DFA071838C58A0D38ABD02B893CAFD9A7BF6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517197v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marlaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.05.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHX28C3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108169v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Semenova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnaz Salimgareeva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Valiev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000059" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGCDV0SR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456224v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.09.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VKQBP5K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohsaki" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Hono" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.02.019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gloriant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139911v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clouet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lae" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nastar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408093v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600643270" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077357v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic La&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry &#201;picier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylise Nastar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/Nmat1652" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau-Cottignies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLHNH3QZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003787v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Forbord" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Hallem" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Marthinsen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.03.033" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928915v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01890-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSX2M4ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gumbmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838893v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.926" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838895v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.945" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838901v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838921v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torsaeter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838929v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decreus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838934v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838936v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838933v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838940v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838903v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838904v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838935v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954224v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00005-X" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954208v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00010-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954251v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00004-8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388042v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734951v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sanjay Joshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54169-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stricot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fritz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412923045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ilhami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412902018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Edalati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116247" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103610" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172241" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.296" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0wza3s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabanais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Gutkin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158455" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eickhoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000544" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delroisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142113" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Orlova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Latynina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Murashkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157775" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Xing Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Antonin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9070345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyruey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.094" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Robertson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12464" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399198v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Demiroglu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konuspayeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35226" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Murashkin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sabirov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Medvedev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Enikeev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.10.163" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming J.H. Ehlers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bj&#248;rge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Katsarou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mounib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vorozhtsov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pavese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.02.042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265702v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gumbmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Geuser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deschamps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.07.042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gumbmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sigli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.050" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303G0262-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cairney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberdorfer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Geiser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.312" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dorin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.06.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQBDPV05-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.02.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT4Z10NX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687227v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Wenner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Osmundsen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Marioara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Andersen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.913819" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masquelier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.09.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBKZ187L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053233v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.878047" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073083v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.024" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQJKGB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354626v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Badini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Dieringa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/476079" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.055" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0V9P0LC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687228v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Holmestad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/522/1/012030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.857051" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728089v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#160;geuser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.01.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1BRCR8C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107335v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kopp" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701272" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035627v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Lefebvre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.11.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG9CMKCL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20899" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSDPZSRX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107366v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9882-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B46DFA071838C58A0D38ABD02B893CAFD9A7BF6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108169v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Semenova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnaz Salimgareeva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Valiev" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000059" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGCDV0SR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456224v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marlaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baroux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.09.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VKQBP5K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517197v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.05.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHX28C3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375381v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohsaki" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Hono" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.02.019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gloriant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139911v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clouet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lae" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nastar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408093v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600643270" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077357v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic La&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry &#201;picier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylise Nastar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/Nmat1652" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau-Cottignies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLHNH3QZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003787v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Forbord" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Hallem" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Marthinsen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.03.033" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928915v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01890-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSX2M4ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gumbmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838893v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.926" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838895v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.945" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838901v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838921v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torsaeter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838929v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decreus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838934v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838936v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838933v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838940v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838904v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838903v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838935v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954208v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00010-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954224v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00005-X" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954251v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00004-8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388042v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734951v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>