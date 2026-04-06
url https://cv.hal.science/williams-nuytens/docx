--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Williams Nuytens </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity and Sport to Fight Social Isolation Among Houseless People in “Northtown” (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/si.9312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans le sport des jeunes amateurs : le cas particulier et comparé des footballeurs inscrits dans la catégorie précédant celle des séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delfavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des impasses de terrain à la conception d’un protocole intégré dédié à la transformation des habitus sanitaires de populations vulnérables en france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des impasses de terrain à la conception d'un protocole intégré dédié à la transformation des habitus sanitaires de populations vulnérables en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Place of the Work of Norbert Elias in the Sociology of French Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Science and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Football or Badminton Associated With More Positive Affect? The Links Between Affects and Sports Club Membership Among French Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.735189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout n’est pas perdu. La possibilité d’autres usages sociaux du corps parmi les populations socialement vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.11113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oasis et des déserts associatifs. Engagements différenciés dans les activités de loisirs parmi les 15-30 ans à l’échelle d’un département français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.255-274. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.212.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier : comprendre les destins contrastés des savoirs de sociologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Faire circuler les savoirs sociologiques, 2 (n°18), pp. 9-18. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.018.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Education in the neighborhoods. The case of high school Parisian Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.5173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilles Vieille Marchiset, La conversion des corps. Bouger pour être sain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures [en ligne] Les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.45373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de partie : la sortie de carrière des arbitres d’élite de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (3), pp.305-333. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2020.1848043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souanef, Le journalisme sportif : sociologie d’une spécialité dominée , Rennes, Presses universitaires de Rennes, coll. « Res publica », 2019, 205 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°130 (4), pp.113. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.130.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset, La conversion des corps. Bouger pour être sain, L’Harmattan, coll. Logiques sociales, Paris, 2019 dans Lien socio/Lectures, [En ligne], Les comptes rendus, novembre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pleins pouvoirs ? Éléments de sociologie des arbitres de football en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.441.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Education Physique et Sportive dans les beaux quartiers. Le cas du lycée Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte blanche à Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°128 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.128.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling to Improve Control: Conflicts and Aggressive Behaviour Regulation by Elite Referees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Science and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijsspe.20200503.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête d’excitation, autocontrôle, procès de civilisation et violences dans les sports : où en sommes-nous avec Elias ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°128 (2), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.128.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Laillier, Entrer dans la danse : l’envers du Ballet de l’Opéra de Paris , Paris, CNRS Éditions, 2017, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°126 (4), pp.175. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.126.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the TV Can Do for Sport Officials. An analysis of the Media Treatment for Referees on TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.7546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweat and sour. An approach to the sociology of violence in male amateur team sports in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.352-373. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16138171.2018.1555568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualhaci Akim, Se faire respecter. Ethnographie de sports virils dans les quartiers populaires en France et aux Etats-Unis, Rennes, Presses Universitaires de Rennes, coll. Le sens social, 2016 dans STAPS, 121, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec des matériaux incertains ? Le cas d’une sociologie des violences dans le football amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.31. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.122.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasera Frédéric, 2016 Des footballeurs au travail. Au cœur d’un club professionnel, Marseille, Agone, coll. L’ordre des choses, 2016 dans Interrogations, 26, juillet 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchez Jérôme, 2014, L’empreinte du poing. La boxe, le gymnase et leurs hommes, Paris, Editions EHESS, collection « Cas de figure » dans STAPS, 112, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des arbitres dans les mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost François, De quoi les séries américaines sont-elles le symptôme ?, CNRS Editions, 2011 dans Communication, 33/3, février 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociologie du marché du basket-ball féminin : éléments de monographie statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Déas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 88 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.088.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébileau Arnaud, Rester dans le vent. Sociologie des véliplanchistes et de leurs temporalités, Presses Universitaires de Rennes, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, décembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Denord François &, Réau Bertrand, La sociologie de Charles Wright Mills, La découverte, coll. Repères, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de troubles? La vigilance au cours d'une enquête de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages et les valeurs des biographies de sportifs de haut niveau comme matériaux d’enquête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 32/2, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin Arnaud, La sociologie de Robert King Merton, La découverte, coll. Repères, 2013 dans Lien socio/Lectures, [En ligne], Les comptes rendus, juin 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schotté Manuel, La construction du « talent ». Sociologie de la domination des coureurs marocains, Raisons d’agir, coll. Cours et Travaux, 2012 dans Lien socio/Lectures, [En ligne], Les comptes rendus, janvier 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhany Nicolas, Les gars du coin, Paris, La découverte/Poche, 2010 dans STAPS, 95, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorrignet Pierre-Emmanuel, Danser. Enquête dans les coulisses d’une vocation, Paris, La découverte, coll. Textes à l’appui/enquête de terrain, 2012 dans Recherches sociologiques et anthropologiques, 43-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jounin Nicolas, Chantier interdit au public, Paris, La découverte/Poche, 2009 dans Recherches sociologiques et anthropologiques, 1, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football et violence : pour une approche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 72 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.072.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant la réforme : la formation des enseignants du second degré « vue » par eux-mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spiral-E (Supplément)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inégale distribution des violences dans le sport des amateurs : pourquoi là plus qu'ailleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 71 (3), pp.49. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.071.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, PENIN Nicolas, «Les violences dans le football amateur français : il y aura des prolongations », Les Cahiers de la sécurité, 1, 2009, 200-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Sécurité Intérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissonneau Christophe, Aubel Olivier, Ohl Fabien, L’épreuve du dopage. Sociologie du cyclisme professionnel, Paris, PUF, coll. Le lien social, 2008 dans Recherches sociologiques et anthropologiques, 2, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans le football amateur: mieux vaut prévenir que guérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Violence and Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footballeurs, supporters et violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte e sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporter de football et le dirigeant: amour un peu, beaucoup, à la folie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sportives: le beau cas du football comme pratiques et pratiques de spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discobolul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Dominique, Robène Luc, Héas Stéphane, Sports et violences en Europe, Strasbourg, Editions du Conseil de l’Europe, 2004, dans Loisir et société, vol. 28, 1, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporter de football et la règle : entre la faire et la défaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.292.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporterisme des jeunes passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/agora.2004.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « supportérisme » régional : le mythe de la tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 355 (2), pp.391-417. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.355.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacquant Loïc, Corps et âme. Carnets ethnographiques d’un apprenti boxeur, Marseille, Agone/Comeau & Nadeau, 2000, dans Panoramiques, 61, 4ème trimestre 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supporters et la règle : les normes de conduite dans les stades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duret Pascal, Trabal Patrick, Le sport et ses affaires. Une sociologie de la justice de l’épreuve sportive, Paris, Métailié, 2001 dans Panoramiques, 61, 4ème trimestre 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football du dimanche: la pratique dans un club de district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'encadrement et de contrôle des supporters de football, entre modèle officiel et alternative autonome : le cas du Racing club de Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'encadrement et de contrôle des supporters de football: entre modèle officiel et alternative autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supporters de football: un miroir de leurs époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espaces Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique et les enfants de milieux populaires : une revue de littérature des programmes internationaux d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé pour les populations vulnérables en situation de handicap mental ou psychique : le cas des déserts sportifs dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and hierarchical interference within a French Cité educative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été 2024 – Méthodes mixtes en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicalization and the social ties The use of mixed methods in sociology: the case of French boxers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSN 2022: 6th European Conference on Social Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportsmen and suspects? Objectify the place of religious radicalization in French sports associations by measuring social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 2021: A Joint Sunbelt and NetSci Conference, INSNA &amp; NSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni, NUYTENS Williams, Sportsmen and suspects? Objectify the place of religious radicalization in French sports associations by measuring social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for social Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni & NUYTENS Williams, « Does Sport Promote Radicalization ? The Place of Fighting Practices », 15th European Association for Sociology of Sport Conference, Bordeaux, 23-26 mai 2018 (poster).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université d'Artois - Faculté des Sports et de l'EP. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SHERPAS Faculté des sports et de l'éducation physique Chemin du Marquage 62800 LIÉVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois; Sherpas - URePSSS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et radicalisation. Interroger la place des activités sportives dans les mécanismes de radicalisation. Explorations et études de cas dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRJSCS. 2018, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région des Hauts-de-France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus près des faits. Plus près des gestes. Enquêtes dans l’arbitrage et retour sur trois ligues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri-Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ligue de Football Amateur. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des hautes Etudes de la sécurité intérieure. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSEP. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the University of Jyväskylä, Finland, May 2024, Jyväskylä, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Sport and Health Sciences; University of Jyväskylä, May 2024, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discrétionnaire des professeurs APA pour des seniors actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DISCRETIONNAIRE DES EDUCATEURS EN APAS POUR DES SENIORS ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walgraef Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is football or badminton associated with more positive affect? The links between affects and sports club membership among french adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Sport Psychology, Sport, Child and Adolescent Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'Activités Physiques et Sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augmentation de la pénétration de l'AP dans les existences de sujets vivant en QPV : tester les effets d’une intervention psychosociale en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES ENJEUX DES JEUX - Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When physical activities come to the homeless. Study of the use of physical and sporting activities in social reintegration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Research Network 28 Society and Sport Midterm Conference Sport and Social responsibility: science and practice in times of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: investigation and intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'activité physique et sportive pour des publics socialement vulnérables : enquêtes et interventions auprès d'enfants en école primaire pour réduire des inégalités territoriales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès 2PASS-4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la réinsertion sociale de personnes en situation de grande pauvreté grâce aux Activités Physiques, Sportives et Artistiques (APSA) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire international, Pauvretés multiples : les défis contemporains, les évolutions constatées et les politiques émergentes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole du Travail et de l’Intervention Sociale (HETIS), Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les effets des pratiques sportives sur le discours : gageure ou faux fuyant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sport comes to the homeless. Study of the use of physical and sporting activities in a social reintegration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sociological Association (ESA), Research Network 28 Society and Sport, midterm conference, Sport and social responsibility: science and practice in times of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Debrecen, Oct 2022, Debrecen - Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where did they go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hochedé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter sur l’activité physique et sportive des enfants socialement vulnérables scolarisés en école élémentaire : défis et dilemmes langagiers », 11ème congrès international de la 3SLF, Rennes, 8-9-10 juin 2022, Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the circulation of scientific knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hochedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Science and Soccer 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aider les habitants à améliorer leur santé par une pratique du sport à Béthune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bassin minier en transition : territoire résilient, territoire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique adaptée au service de la réduction des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études francophones en activités physiques adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on modifier des usages sociaux du corps de populations socialement vulnérables ? Une réponse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ième congrès de l’association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport Santé à la ligue de Sport Adapté des Hauts-de-France : correction des inégalités d’accès à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la place des activités physiques auprès des populations socialement vulnérables : enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment établir une offre sport-santé sur un territoire à destination du public en situation de handicap mental et/ou psychique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès International ACAPS « Sport Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un programme d’APA dans un Quartier Prioritaire de la politique de la Ville en articulant les disciplines scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni & NUYTENS Williams, « The place of sport in the process of radicalization », The 2018 Annual Conference International Sociology of Sport Association, Lausanne, 5-8 juin 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUVANT Grégoire & NUYTENS Williams, «The Career of a Sports Referee: Constraints and Challenges », The 2018 annual conference international sociology of sport association, Lausanne, 5-8 juin 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes en Europe et autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, « Les violences sportives et leurs jeunes auteurs », Colloque international « Jeunes, dynamiques identitaires et frontières culturelles, Hammamet, Tunisie, 16- 17 février 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes, dynamiques identitaires et frontières culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, « Le supporterisme ultra vu du dedans : une approche empathique », communication en séminaire pour bachelors, Université de Neuchâtel, Suisse, 8 juin 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coups du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs en sociologie des sports et de l'éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (18), 200 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la pensée de Norbert Elias : usages contemporains à propos du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et ses violences. Défis et enjeux des mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°149, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Williams Nuytens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, pp.160, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usé, vieilli, fatigué? Des limites de terrain aux limites du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être supporter aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football. A la limite du hors-jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école: l'éducation par le sport peut-elle tout régler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eduquer par le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire du public sang et or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RC Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille. In der lebend Metrople das Nordens », in Der unbekannte Nachbar Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Université Sportive d'été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du sport: hymnes et chants dans les pratiques du spectacle sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hymnes nationaux à l'hymne européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage comme indicateur du marché du travail des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage comme indicateur du marché du travail des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachir Zoudji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et football. Recherches et connaissances actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.441-452, 2009, 978-2-905725-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporterisme: identification, distinction et égotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football et identités en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ovale au pays du satanique ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La planète rugby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De violences dans la pratique sportive: l'improbable modèle explicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences dans le milieu scolaire et éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rugby au pays du satanique ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rugby: un monde à part?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la popularité du spectacle footballistique: des raisons du succès aux conditions du succès des stratégies d rationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique francophone et développement du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futbol taraftarlari ve siddet : monografye ovgu (ozet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre supporteriste lensois ou l'invention du meilleur public de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence des supporters autonomes: à la recherche de causalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et ordre public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la pensée de Norbert Elias: usages contemporains à propos du sport. Revue Staps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales: football et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence des terrains aux terrains des violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve du terrain. Violences des tribunes, violences des stades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des pieds carrés. Un récit du football du dimanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rugby : un monde à part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université, pp.184, 2005, Cultures sportives, 9782848324050. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.8343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La popularité du football. Sociologie des supporters à Lens et à Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde foot, foot, foot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple des tribunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualhaci Akim, Se faire respecter. Ethnographie de sports virils dans les quartiers populaires en France et aux Etats-Unis, Rennes, Presses Universitaires de Rennes, coll. Le sens social, 2016 dans STAPS, 121, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost François, De quoi les séries américaines sont-elles le symptôme ?, CNRS Editions, 2011 dans Communication, 33/3, février 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébileau Arnaud, Rester dans le vent. Sociologie des véliplanchistes et de leurs temporalités, Presses Universitaires de Rennes, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, décembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Denord François &, Réau Bertrand, La sociologie de Charles Wright Mills, La découverte, coll. Repères, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin Arnaud, La sociologie de Robert King Merton, La découverte, coll. Repères, 2013 dans Lien socio/Lectures, [En ligne], Les comptes rendus, juin 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhany Nicolas, Les gars du coin, Paris, La découverte/Poche, 2010 dans STAPS, 95, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jounin Nicolas, Chantier interdit au public, Paris, La découverte/Poche, 2009 dans Recherches sociologiques et anthropologiques, 1, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Construire sa citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, L'Harmattan, pp.110, 2004, 9782747574037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Williams Nuytens </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, n°169-170, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063261424248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity and Sport to Fight Social Isolation Among Houseless People in “Northtown” (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/si.9312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans le sport des jeunes amateurs : le cas particulier et comparé des footballeurs inscrits dans la catégorie précédant celle des séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delfavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des impasses de terrain à la conception d’un protocole intégré dédié à la transformation des habitus sanitaires de populations vulnérables en france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des impasses de terrain à la conception d'un protocole intégré dédié à la transformation des habitus sanitaires de populations vulnérables en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Place of the Work of Norbert Elias in the Sociology of French Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Science and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout n’est pas perdu. La possibilité d’autres usages sociaux du corps parmi les populations socialement vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.11113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Football or Badminton Associated With More Positive Affect? The Links Between Affects and Sports Club Membership Among French Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.735189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oasis et des déserts associatifs. Engagements différenciés dans les activités de loisirs parmi les 15-30 ans à l’échelle d’un département français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.255-274. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.212.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier : comprendre les destins contrastés des savoirs de sociologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Faire circuler les savoirs sociologiques, 2 (n°18), pp. 9-18. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.018.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pleins pouvoirs ? Éléments de sociologie des arbitres de football en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.441.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Education in the neighborhoods. The case of high school Parisian Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.5173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilles Vieille Marchiset, La conversion des corps. Bouger pour être sain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures [en ligne] Les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.45373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de partie : la sortie de carrière des arbitres d’élite de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (3), pp.305-333. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2020.1848043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souanef, Le journalisme sportif : sociologie d’une spécialité dominée , Rennes, Presses universitaires de Rennes, coll. « Res publica », 2019, 205 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°130 (4), pp.113. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.130.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset, La conversion des corps. Bouger pour être sain, L’Harmattan, coll. Logiques sociales, Paris, 2019 dans Lien socio/Lectures, [En ligne], Les comptes rendus, novembre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling to Improve Control: Conflicts and Aggressive Behaviour Regulation by Elite Referees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Science and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijsspe.20200503.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Education Physique et Sportive dans les beaux quartiers. Le cas du lycée Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête d’excitation, autocontrôle, procès de civilisation et violences dans les sports : où en sommes-nous avec Elias ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°128 (2), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.128.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte blanche à Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°128 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.128.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweat and sour. An approach to the sociology of violence in male amateur team sports in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.352-373. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16138171.2018.1555568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Laillier, Entrer dans la danse : l’envers du Ballet de l’Opéra de Paris , Paris, CNRS Éditions, 2017, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°126 (4), pp.175. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.126.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the TV Can Do for Sport Officials. An analysis of the Media Treatment for Referees on TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.7546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec des matériaux incertains ? Le cas d’une sociologie des violences dans le football amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.31. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.122.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualhaci Akim, Se faire respecter. Ethnographie de sports virils dans les quartiers populaires en France et aux Etats-Unis, Rennes, Presses Universitaires de Rennes, coll. Le sens social, 2016 dans STAPS, 121, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasera Frédéric, 2016 Des footballeurs au travail. Au cœur d’un club professionnel, Marseille, Agone, coll. L’ordre des choses, 2016 dans Interrogations, 26, juillet 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchez Jérôme, 2014, L’empreinte du poing. La boxe, le gymnase et leurs hommes, Paris, Editions EHESS, collection « Cas de figure » dans STAPS, 112, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost François, De quoi les séries américaines sont-elles le symptôme ?, CNRS Editions, 2011 dans Communication, 33/3, février 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des arbitres dans les mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociologie du marché du basket-ball féminin : éléments de monographie statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Déas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 88 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.088.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébileau Arnaud, Rester dans le vent. Sociologie des véliplanchistes et de leurs temporalités, Presses Universitaires de Rennes, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, décembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Denord François &, Réau Bertrand, La sociologie de Charles Wright Mills, La découverte, coll. Repères, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de troubles? La vigilance au cours d'une enquête de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages et les valeurs des biographies de sportifs de haut niveau comme matériaux d’enquête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 32/2, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin Arnaud, La sociologie de Robert King Merton, La découverte, coll. Repères, 2013 dans Lien socio/Lectures, [En ligne], Les comptes rendus, juin 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schotté Manuel, La construction du « talent ». Sociologie de la domination des coureurs marocains, Raisons d’agir, coll. Cours et Travaux, 2012 dans Lien socio/Lectures, [En ligne], Les comptes rendus, janvier 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhany Nicolas, Les gars du coin, Paris, La découverte/Poche, 2010 dans STAPS, 95, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorrignet Pierre-Emmanuel, Danser. Enquête dans les coulisses d’une vocation, Paris, La découverte, coll. Textes à l’appui/enquête de terrain, 2012 dans Recherches sociologiques et anthropologiques, 43-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant la réforme : la formation des enseignants du second degré « vue » par eux-mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jounin Nicolas, Chantier interdit au public, Paris, La découverte/Poche, 2009 dans Recherches sociologiques et anthropologiques, 1, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football et violence : pour une approche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 72 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.072.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spiral-E (Supplément)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inégale distribution des violences dans le sport des amateurs : pourquoi là plus qu'ailleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 71 (3), pp.49. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.071.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, PENIN Nicolas, «Les violences dans le football amateur français : il y aura des prolongations », Les Cahiers de la sécurité, 1, 2009, 200-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Sécurité Intérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissonneau Christophe, Aubel Olivier, Ohl Fabien, L’épreuve du dopage. Sociologie du cyclisme professionnel, Paris, PUF, coll. Le lien social, 2008 dans Recherches sociologiques et anthropologiques, 2, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans le football amateur: mieux vaut prévenir que guérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Violence and Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footballeurs, supporters et violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte e sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporter de football et le dirigeant: amour un peu, beaucoup, à la folie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sportives: le beau cas du football comme pratiques et pratiques de spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discobolul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Dominique, Robène Luc, Héas Stéphane, Sports et violences en Europe, Strasbourg, Editions du Conseil de l’Europe, 2004, dans Loisir et société, vol. 28, 1, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporter de football et la règle : entre la faire et la défaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.292.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « supportérisme » régional : le mythe de la tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 355 (2), pp.391-417. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.355.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporterisme des jeunes passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/agora.2004.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supporters et la règle : les normes de conduite dans les stades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacquant Loïc, Corps et âme. Carnets ethnographiques d’un apprenti boxeur, Marseille, Agone/Comeau & Nadeau, 2000, dans Panoramiques, 61, 4ème trimestre 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duret Pascal, Trabal Patrick, Le sport et ses affaires. Une sociologie de la justice de l’épreuve sportive, Paris, Métailié, 2001 dans Panoramiques, 61, 4ème trimestre 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football du dimanche: la pratique dans un club de district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'encadrement et de contrôle des supporters de football: entre modèle officiel et alternative autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'encadrement et de contrôle des supporters de football, entre modèle officiel et alternative autonome : le cas du Racing club de Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supporters de football: un miroir de leurs époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espaces Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and hierarchical interference within a French Cité educative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été 2024 – Méthodes mixtes en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicalization and the social ties The use of mixed methods in sociology: the case of French boxers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSN 2022: 6th European Conference on Social Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportsmen and suspects? Objectify the place of religious radicalization in French sports associations by measuring social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 2021: A Joint Sunbelt and NetSci Conference, INSNA &amp; NSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni, NUYTENS Williams, Sportsmen and suspects? Objectify the place of religious radicalization in French sports associations by measuring social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for social Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni & NUYTENS Williams, « Does Sport Promote Radicalization ? The Place of Fighting Practices », 15th European Association for Sociology of Sport Conference, Bordeaux, 23-26 mai 2018 (poster).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique et les enfants de milieux populaires : une revue de littérature des programmes internationaux d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé pour les populations vulnérables en situation de handicap mental ou psychique : le cas des déserts sportifs dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université d'Artois - Faculté des Sports et de l'EP. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SHERPAS Faculté des sports et de l'éducation physique Chemin du Marquage 62800 LIÉVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois; Sherpas - URePSSS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et radicalisation. Interroger la place des activités sportives dans les mécanismes de radicalisation. Explorations et études de cas dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRJSCS. 2018, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région des Hauts-de-France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus près des faits. Plus près des gestes. Enquêtes dans l’arbitrage et retour sur trois ligues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri-Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ligue de Football Amateur. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des hautes Etudes de la sécurité intérieure. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSEP. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the University of Jyväskylä, Finland, May 2024, Jyväskylä, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Sport and Health Sciences; University of Jyväskylä, May 2024, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discrétionnaire des professeurs APA pour des seniors actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DISCRETIONNAIRE DES EDUCATEURS EN APAS POUR DES SENIORS ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walgraef Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la réinsertion sociale de personnes en situation de grande pauvreté grâce aux Activités Physiques, Sportives et Artistiques (APSA) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire international, Pauvretés multiples : les défis contemporains, les évolutions constatées et les politiques émergentes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole du Travail et de l’Intervention Sociale (HETIS), Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'activité physique et sportive pour des publics socialement vulnérables : enquêtes et interventions auprès d'enfants en école primaire pour réduire des inégalités territoriales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès 2PASS-4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is football or badminton associated with more positive affect? The links between affects and sports club membership among french adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Sport Psychology, Sport, Child and Adolescent Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'Activités Physiques et Sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augmentation de la pénétration de l'AP dans les existences de sujets vivant en QPV : tester les effets d’une intervention psychosociale en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES ENJEUX DES JEUX - Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When physical activities come to the homeless. Study of the use of physical and sporting activities in social reintegration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Research Network 28 Society and Sport Midterm Conference Sport and Social responsibility: science and practice in times of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: investigation and intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les effets des pratiques sportives sur le discours : gageure ou faux fuyant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where did they go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hochedé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sport comes to the homeless. Study of the use of physical and sporting activities in a social reintegration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sociological Association (ESA), Research Network 28 Society and Sport, midterm conference, Sport and social responsibility: science and practice in times of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Debrecen, Oct 2022, Debrecen - Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter sur l’activité physique et sportive des enfants socialement vulnérables scolarisés en école élémentaire : défis et dilemmes langagiers », 11ème congrès international de la 3SLF, Rennes, 8-9-10 juin 2022, Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the circulation of scientific knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hochedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Science and Soccer 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport Santé à la ligue de Sport Adapté des Hauts-de-France : correction des inégalités d’accès à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aider les habitants à améliorer leur santé par une pratique du sport à Béthune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bassin minier en transition : territoire résilient, territoire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique adaptée au service de la réduction des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études francophones en activités physiques adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on modifier des usages sociaux du corps de populations socialement vulnérables ? Une réponse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ième congrès de l’association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la place des activités physiques auprès des populations socialement vulnérables : enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment établir une offre sport-santé sur un territoire à destination du public en situation de handicap mental et/ou psychique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès International ACAPS « Sport Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un programme d’APA dans un Quartier Prioritaire de la politique de la Ville en articulant les disciplines scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni & NUYTENS Williams, « The place of sport in the process of radicalization », The 2018 Annual Conference International Sociology of Sport Association, Lausanne, 5-8 juin 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUVANT Grégoire & NUYTENS Williams, «The Career of a Sports Referee: Constraints and Challenges », The 2018 annual conference international sociology of sport association, Lausanne, 5-8 juin 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes en Europe et autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, « Les violences sportives et leurs jeunes auteurs », Colloque international « Jeunes, dynamiques identitaires et frontières culturelles, Hammamet, Tunisie, 16- 17 février 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes, dynamiques identitaires et frontières culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, « Le supporterisme ultra vu du dedans : une approche empathique », communication en séminaire pour bachelors, Université de Neuchâtel, Suisse, 8 juin 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coups du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs en sociologie des sports et de l'éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (18), 200 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la pensée de Norbert Elias : usages contemporains à propos du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et ses violences. Défis et enjeux des mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°149, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Williams Nuytens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, pp.160, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usé, vieilli, fatigué? Des limites de terrain aux limites du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école: l'éducation par le sport peut-elle tout régler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eduquer par le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être supporter aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football. A la limite du hors-jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire du public sang et or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RC Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille. In der lebend Metrople das Nordens », in Der unbekannte Nachbar Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Université Sportive d'été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du sport: hymnes et chants dans les pratiques du spectacle sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hymnes nationaux à l'hymne européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage comme indicateur du marché du travail des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage comme indicateur du marché du travail des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachir Zoudji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et football. Recherches et connaissances actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.441-452, 2009, 978-2-905725-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporterisme: identification, distinction et égotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football et identités en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ovale au pays du satanique ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La planète rugby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De violences dans la pratique sportive: l'improbable modèle explicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences dans le milieu scolaire et éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rugby au pays du satanique ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rugby: un monde à part?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futbol taraftarlari ve siddet : monografye ovgu (ozet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la popularité du spectacle footballistique: des raisons du succès aux conditions du succès des stratégies d rationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique francophone et développement du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre supporteriste lensois ou l'invention du meilleur public de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence des supporters autonomes: à la recherche de causalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et ordre public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la pensée de Norbert Elias: usages contemporains à propos du sport. Revue Staps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales: football et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence des terrains aux terrains des violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve du terrain. Violences des tribunes, violences des stades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des pieds carrés. Un récit du football du dimanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rugby : un monde à part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université, pp.184, 2005, Cultures sportives, 9782848324050. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.8343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La popularité du football. Sociologie des supporters à Lens et à Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde foot, foot, foot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple des tribunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualhaci Akim, Se faire respecter. Ethnographie de sports virils dans les quartiers populaires en France et aux Etats-Unis, Rennes, Presses Universitaires de Rennes, coll. Le sens social, 2016 dans STAPS, 121, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost François, De quoi les séries américaines sont-elles le symptôme ?, CNRS Editions, 2011 dans Communication, 33/3, février 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébileau Arnaud, Rester dans le vent. Sociologie des véliplanchistes et de leurs temporalités, Presses Universitaires de Rennes, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, décembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Denord François &, Réau Bertrand, La sociologie de Charles Wright Mills, La découverte, coll. Repères, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin Arnaud, La sociologie de Robert King Merton, La découverte, coll. Repères, 2013 dans Lien socio/Lectures, [En ligne], Les comptes rendus, juin 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhany Nicolas, Les gars du coin, Paris, La découverte/Poche, 2010 dans STAPS, 95, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jounin Nicolas, Chantier interdit au public, Paris, La découverte/Poche, 2009 dans Recherches sociologiques et anthropologiques, 1, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Construire sa citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, L'Harmattan, pp.110, 2004, 9782747574037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duflos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.9312" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delfavero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ternoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nuytens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.735189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N8J6RM9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Maras&#224;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0255" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.5173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45373" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duvant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1848043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.130.0113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.441.0083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijsspe.20200503.11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03463666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.126.0175" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7546" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2018.1555568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.122.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s D&#233;as" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.088.0035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504519v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906881v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906884v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nuytens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.072.0001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2524" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.071.0049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504197v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.292.0155" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2192" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.355.0391" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906912v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177354v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055198v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820571v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505125v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Marasa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026513v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Mathis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03461063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505162v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043037v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505169v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04524145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walgraef" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walgraef Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892820v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04454484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892781v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Polito" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04454474v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoched&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892799v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527673v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debinche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523078v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527614v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505136v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505152v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505158v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03463661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568034v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504340v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504345v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504378v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504376v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504386v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504191v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504394v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504404v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504319v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504322v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504329v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03467215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8343" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504326v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maerten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504538v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504535v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504560v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505099v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505102v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505105v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505103v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505109v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505115v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03467304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063261424248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duflos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.9312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delfavero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ternoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nuytens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N8J6RM9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.735189" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Maras&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0255" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duvant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.441.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pochon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.5173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45373" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1848043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.130.0113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijsspe.20200503.11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03463666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2018.1555568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.126.0175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7546" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.122.0031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s D&#233;as" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.088.0035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2524" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nuytens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.072.0001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.071.0049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.292.0155" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.355.0391" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177354v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Marasa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053709v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Mathis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03461063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04524145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walgraef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walgraef Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04454484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892820v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892781v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Polito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoched&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04454474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892799v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debinche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527673v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523078v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527614v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505146v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505147v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03463661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504380v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504386v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504319v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504321v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504332v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03467215v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8343" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504335v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maerten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504538v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504535v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504560v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505099v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505102v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505105v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505107v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505109v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505110v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03467304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>