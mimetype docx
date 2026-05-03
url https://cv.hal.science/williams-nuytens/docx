--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Williams Nuytens </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, n°169-170, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063261424248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity and Sport to Fight Social Isolation Among Houseless People in “Northtown” (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/si.9312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans le sport des jeunes amateurs : le cas particulier et comparé des footballeurs inscrits dans la catégorie précédant celle des séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delfavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des impasses de terrain à la conception d’un protocole intégré dédié à la transformation des habitus sanitaires de populations vulnérables en france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des impasses de terrain à la conception d'un protocole intégré dédié à la transformation des habitus sanitaires de populations vulnérables en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Place of the Work of Norbert Elias in the Sociology of French Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Science and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout n’est pas perdu. La possibilité d’autres usages sociaux du corps parmi les populations socialement vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.11113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Football or Badminton Associated With More Positive Affect? The Links Between Affects and Sports Club Membership Among French Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.735189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oasis et des déserts associatifs. Engagements différenciés dans les activités de loisirs parmi les 15-30 ans à l’échelle d’un département français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.255-274. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.212.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier : comprendre les destins contrastés des savoirs de sociologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Faire circuler les savoirs sociologiques, 2 (n°18), pp. 9-18. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.018.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pleins pouvoirs ? Éléments de sociologie des arbitres de football en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.441.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Education in the neighborhoods. The case of high school Parisian Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.5173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilles Vieille Marchiset, La conversion des corps. Bouger pour être sain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures [en ligne] Les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.45373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de partie : la sortie de carrière des arbitres d’élite de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (3), pp.305-333. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2020.1848043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souanef, Le journalisme sportif : sociologie d’une spécialité dominée , Rennes, Presses universitaires de Rennes, coll. « Res publica », 2019, 205 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°130 (4), pp.113. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.130.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset, La conversion des corps. Bouger pour être sain, L’Harmattan, coll. Logiques sociales, Paris, 2019 dans Lien socio/Lectures, [En ligne], Les comptes rendus, novembre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling to Improve Control: Conflicts and Aggressive Behaviour Regulation by Elite Referees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Science and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijsspe.20200503.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Education Physique et Sportive dans les beaux quartiers. Le cas du lycée Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête d’excitation, autocontrôle, procès de civilisation et violences dans les sports : où en sommes-nous avec Elias ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°128 (2), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.128.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte blanche à Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°128 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.128.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweat and sour. An approach to the sociology of violence in male amateur team sports in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.352-373. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16138171.2018.1555568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Laillier, Entrer dans la danse : l’envers du Ballet de l’Opéra de Paris , Paris, CNRS Éditions, 2017, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°126 (4), pp.175. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.126.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the TV Can Do for Sport Officials. An analysis of the Media Treatment for Referees on TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.7546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec des matériaux incertains ? Le cas d’une sociologie des violences dans le football amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.31. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.122.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualhaci Akim, Se faire respecter. Ethnographie de sports virils dans les quartiers populaires en France et aux Etats-Unis, Rennes, Presses Universitaires de Rennes, coll. Le sens social, 2016 dans STAPS, 121, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasera Frédéric, 2016 Des footballeurs au travail. Au cœur d’un club professionnel, Marseille, Agone, coll. L’ordre des choses, 2016 dans Interrogations, 26, juillet 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchez Jérôme, 2014, L’empreinte du poing. La boxe, le gymnase et leurs hommes, Paris, Editions EHESS, collection « Cas de figure » dans STAPS, 112, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost François, De quoi les séries américaines sont-elles le symptôme ?, CNRS Editions, 2011 dans Communication, 33/3, février 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des arbitres dans les mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociologie du marché du basket-ball féminin : éléments de monographie statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Déas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 88 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.088.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébileau Arnaud, Rester dans le vent. Sociologie des véliplanchistes et de leurs temporalités, Presses Universitaires de Rennes, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, décembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Denord François &, Réau Bertrand, La sociologie de Charles Wright Mills, La découverte, coll. Repères, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de troubles? La vigilance au cours d'une enquête de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages et les valeurs des biographies de sportifs de haut niveau comme matériaux d’enquête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 32/2, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin Arnaud, La sociologie de Robert King Merton, La découverte, coll. Repères, 2013 dans Lien socio/Lectures, [En ligne], Les comptes rendus, juin 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schotté Manuel, La construction du « talent ». Sociologie de la domination des coureurs marocains, Raisons d’agir, coll. Cours et Travaux, 2012 dans Lien socio/Lectures, [En ligne], Les comptes rendus, janvier 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhany Nicolas, Les gars du coin, Paris, La découverte/Poche, 2010 dans STAPS, 95, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorrignet Pierre-Emmanuel, Danser. Enquête dans les coulisses d’une vocation, Paris, La découverte, coll. Textes à l’appui/enquête de terrain, 2012 dans Recherches sociologiques et anthropologiques, 43-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant la réforme : la formation des enseignants du second degré « vue » par eux-mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jounin Nicolas, Chantier interdit au public, Paris, La découverte/Poche, 2009 dans Recherches sociologiques et anthropologiques, 1, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football et violence : pour une approche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 72 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.072.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spiral-E (Supplément)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inégale distribution des violences dans le sport des amateurs : pourquoi là plus qu'ailleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 71 (3), pp.49. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.071.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, PENIN Nicolas, «Les violences dans le football amateur français : il y aura des prolongations », Les Cahiers de la sécurité, 1, 2009, 200-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Sécurité Intérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissonneau Christophe, Aubel Olivier, Ohl Fabien, L’épreuve du dopage. Sociologie du cyclisme professionnel, Paris, PUF, coll. Le lien social, 2008 dans Recherches sociologiques et anthropologiques, 2, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans le football amateur: mieux vaut prévenir que guérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Violence and Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footballeurs, supporters et violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte e sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporter de football et le dirigeant: amour un peu, beaucoup, à la folie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sportives: le beau cas du football comme pratiques et pratiques de spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discobolul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Dominique, Robène Luc, Héas Stéphane, Sports et violences en Europe, Strasbourg, Editions du Conseil de l’Europe, 2004, dans Loisir et société, vol. 28, 1, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporter de football et la règle : entre la faire et la défaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.292.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « supportérisme » régional : le mythe de la tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 355 (2), pp.391-417. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.355.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporterisme des jeunes passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/agora.2004.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supporters et la règle : les normes de conduite dans les stades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacquant Loïc, Corps et âme. Carnets ethnographiques d’un apprenti boxeur, Marseille, Agone/Comeau & Nadeau, 2000, dans Panoramiques, 61, 4ème trimestre 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duret Pascal, Trabal Patrick, Le sport et ses affaires. Une sociologie de la justice de l’épreuve sportive, Paris, Métailié, 2001 dans Panoramiques, 61, 4ème trimestre 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football du dimanche: la pratique dans un club de district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'encadrement et de contrôle des supporters de football: entre modèle officiel et alternative autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'encadrement et de contrôle des supporters de football, entre modèle officiel et alternative autonome : le cas du Racing club de Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supporters de football: un miroir de leurs époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espaces Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and hierarchical interference within a French Cité educative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été 2024 – Méthodes mixtes en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicalization and the social ties The use of mixed methods in sociology: the case of French boxers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSN 2022: 6th European Conference on Social Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportsmen and suspects? Objectify the place of religious radicalization in French sports associations by measuring social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 2021: A Joint Sunbelt and NetSci Conference, INSNA &amp; NSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni, NUYTENS Williams, Sportsmen and suspects? Objectify the place of religious radicalization in French sports associations by measuring social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for social Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni & NUYTENS Williams, « Does Sport Promote Radicalization ? The Place of Fighting Practices », 15th European Association for Sociology of Sport Conference, Bordeaux, 23-26 mai 2018 (poster).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique et les enfants de milieux populaires : une revue de littérature des programmes internationaux d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé pour les populations vulnérables en situation de handicap mental ou psychique : le cas des déserts sportifs dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université d'Artois - Faculté des Sports et de l'EP. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SHERPAS Faculté des sports et de l'éducation physique Chemin du Marquage 62800 LIÉVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois; Sherpas - URePSSS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et radicalisation. Interroger la place des activités sportives dans les mécanismes de radicalisation. Explorations et études de cas dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRJSCS. 2018, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région des Hauts-de-France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus près des faits. Plus près des gestes. Enquêtes dans l’arbitrage et retour sur trois ligues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri-Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ligue de Football Amateur. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des hautes Etudes de la sécurité intérieure. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSEP. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the University of Jyväskylä, Finland, May 2024, Jyväskylä, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Sport and Health Sciences; University of Jyväskylä, May 2024, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discrétionnaire des professeurs APA pour des seniors actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DISCRETIONNAIRE DES EDUCATEURS EN APAS POUR DES SENIORS ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walgraef Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la réinsertion sociale de personnes en situation de grande pauvreté grâce aux Activités Physiques, Sportives et Artistiques (APSA) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire international, Pauvretés multiples : les défis contemporains, les évolutions constatées et les politiques émergentes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole du Travail et de l’Intervention Sociale (HETIS), Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'activité physique et sportive pour des publics socialement vulnérables : enquêtes et interventions auprès d'enfants en école primaire pour réduire des inégalités territoriales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès 2PASS-4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is football or badminton associated with more positive affect? The links between affects and sports club membership among french adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Sport Psychology, Sport, Child and Adolescent Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'Activités Physiques et Sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augmentation de la pénétration de l'AP dans les existences de sujets vivant en QPV : tester les effets d’une intervention psychosociale en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES ENJEUX DES JEUX - Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When physical activities come to the homeless. Study of the use of physical and sporting activities in social reintegration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Research Network 28 Society and Sport Midterm Conference Sport and Social responsibility: science and practice in times of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: investigation and intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les effets des pratiques sportives sur le discours : gageure ou faux fuyant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where did they go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hochedé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sport comes to the homeless. Study of the use of physical and sporting activities in a social reintegration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sociological Association (ESA), Research Network 28 Society and Sport, midterm conference, Sport and social responsibility: science and practice in times of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Debrecen, Oct 2022, Debrecen - Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter sur l’activité physique et sportive des enfants socialement vulnérables scolarisés en école élémentaire : défis et dilemmes langagiers », 11ème congrès international de la 3SLF, Rennes, 8-9-10 juin 2022, Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the circulation of scientific knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hochedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Science and Soccer 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport Santé à la ligue de Sport Adapté des Hauts-de-France : correction des inégalités d’accès à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aider les habitants à améliorer leur santé par une pratique du sport à Béthune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bassin minier en transition : territoire résilient, territoire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique adaptée au service de la réduction des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études francophones en activités physiques adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on modifier des usages sociaux du corps de populations socialement vulnérables ? Une réponse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ième congrès de l’association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la place des activités physiques auprès des populations socialement vulnérables : enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment établir une offre sport-santé sur un territoire à destination du public en situation de handicap mental et/ou psychique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès International ACAPS « Sport Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un programme d’APA dans un Quartier Prioritaire de la politique de la Ville en articulant les disciplines scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni & NUYTENS Williams, « The place of sport in the process of radicalization », The 2018 Annual Conference International Sociology of Sport Association, Lausanne, 5-8 juin 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUVANT Grégoire & NUYTENS Williams, «The Career of a Sports Referee: Constraints and Challenges », The 2018 annual conference international sociology of sport association, Lausanne, 5-8 juin 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes en Europe et autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, « Les violences sportives et leurs jeunes auteurs », Colloque international « Jeunes, dynamiques identitaires et frontières culturelles, Hammamet, Tunisie, 16- 17 février 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes, dynamiques identitaires et frontières culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, « Le supporterisme ultra vu du dedans : une approche empathique », communication en séminaire pour bachelors, Université de Neuchâtel, Suisse, 8 juin 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coups du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs en sociologie des sports et de l'éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (18), 200 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la pensée de Norbert Elias : usages contemporains à propos du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et ses violences. Défis et enjeux des mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°149, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Williams Nuytens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, pp.160, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usé, vieilli, fatigué? Des limites de terrain aux limites du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école: l'éducation par le sport peut-elle tout régler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eduquer par le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être supporter aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football. A la limite du hors-jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire du public sang et or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RC Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille. In der lebend Metrople das Nordens », in Der unbekannte Nachbar Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Université Sportive d'été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du sport: hymnes et chants dans les pratiques du spectacle sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hymnes nationaux à l'hymne européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage comme indicateur du marché du travail des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage comme indicateur du marché du travail des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachir Zoudji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et football. Recherches et connaissances actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.441-452, 2009, 978-2-905725-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporterisme: identification, distinction et égotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football et identités en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ovale au pays du satanique ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La planète rugby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De violences dans la pratique sportive: l'improbable modèle explicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences dans le milieu scolaire et éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rugby au pays du satanique ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rugby: un monde à part?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futbol taraftarlari ve siddet : monografye ovgu (ozet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la popularité du spectacle footballistique: des raisons du succès aux conditions du succès des stratégies d rationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique francophone et développement du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre supporteriste lensois ou l'invention du meilleur public de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence des supporters autonomes: à la recherche de causalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et ordre public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la pensée de Norbert Elias: usages contemporains à propos du sport. Revue Staps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales: football et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence des terrains aux terrains des violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve du terrain. Violences des tribunes, violences des stades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des pieds carrés. Un récit du football du dimanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rugby : un monde à part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université, pp.184, 2005, Cultures sportives, 9782848324050. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.8343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La popularité du football. Sociologie des supporters à Lens et à Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde foot, foot, foot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple des tribunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualhaci Akim, Se faire respecter. Ethnographie de sports virils dans les quartiers populaires en France et aux Etats-Unis, Rennes, Presses Universitaires de Rennes, coll. Le sens social, 2016 dans STAPS, 121, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost François, De quoi les séries américaines sont-elles le symptôme ?, CNRS Editions, 2011 dans Communication, 33/3, février 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébileau Arnaud, Rester dans le vent. Sociologie des véliplanchistes et de leurs temporalités, Presses Universitaires de Rennes, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, décembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Denord François &, Réau Bertrand, La sociologie de Charles Wright Mills, La découverte, coll. Repères, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin Arnaud, La sociologie de Robert King Merton, La découverte, coll. Repères, 2013 dans Lien socio/Lectures, [En ligne], Les comptes rendus, juin 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhany Nicolas, Les gars du coin, Paris, La découverte/Poche, 2010 dans STAPS, 95, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jounin Nicolas, Chantier interdit au public, Paris, La découverte/Poche, 2009 dans Recherches sociologiques et anthropologiques, 1, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Construire sa citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, L'Harmattan, pp.110, 2004, 9782747574037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Williams Nuytens </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 169-170 (n°169-170), pp.114-151. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063261424248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity and Sport to Fight Social Isolation Among Houseless People in “Northtown” (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/si.9312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans le sport des jeunes amateurs : le cas particulier et comparé des footballeurs inscrits dans la catégorie précédant celle des séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delfavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des impasses de terrain à la conception d'un protocole intégré dédié à la transformation des habitus sanitaires de populations vulnérables en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des impasses de terrain à la conception d’un protocole intégré dédié à la transformation des habitus sanitaires de populations vulnérables en france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Place of the Work of Norbert Elias in the Sociology of French Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Science and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier : comprendre les destins contrastés des savoirs de sociologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Faire circuler les savoirs sociologiques, 2 (n°18), pp. 9-18. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.018.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout n’est pas perdu. La possibilité d’autres usages sociaux du corps parmi les populations socialement vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.11113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Football or Badminton Associated With More Positive Affect? The Links Between Affects and Sports Club Membership Among French Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.735189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oasis et des déserts associatifs. Engagements différenciés dans les activités de loisirs parmi les 15-30 ans à l’échelle d’un département français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.255-274. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.212.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pleins pouvoirs ? Éléments de sociologie des arbitres de football en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.441.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Education in the neighborhoods. The case of high school Parisian Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.5173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilles Vieille Marchiset, La conversion des corps. Bouger pour être sain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures [en ligne] Les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.45373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de partie : la sortie de carrière des arbitres d’élite de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (3), pp.305-333. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2020.1848043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souanef, Le journalisme sportif : sociologie d’une spécialité dominée , Rennes, Presses universitaires de Rennes, coll. « Res publica », 2019, 205 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°130 (4), pp.113. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.130.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset, La conversion des corps. Bouger pour être sain, L’Harmattan, coll. Logiques sociales, Paris, 2019 dans Lien socio/Lectures, [En ligne], Les comptes rendus, novembre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte blanche à Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°128 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.128.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Education Physique et Sportive dans les beaux quartiers. Le cas du lycée Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling to Improve Control: Conflicts and Aggressive Behaviour Regulation by Elite Referees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Science and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijsspe.20200503.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête d’excitation, autocontrôle, procès de civilisation et violences dans les sports : où en sommes-nous avec Elias ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°128 (2), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.128.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweat and sour. An approach to the sociology of violence in male amateur team sports in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.352-373. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16138171.2018.1555568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Laillier, Entrer dans la danse : l’envers du Ballet de l’Opéra de Paris , Paris, CNRS Éditions, 2017, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°126 (4), pp.175. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.126.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the TV Can Do for Sport Officials. An analysis of the Media Treatment for Referees on TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.7546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasera Frédéric, 2016 Des footballeurs au travail. Au cœur d’un club professionnel, Marseille, Agone, coll. L’ordre des choses, 2016 dans Interrogations, 26, juillet 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec des matériaux incertains ? Le cas d’une sociologie des violences dans le football amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.31. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.122.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualhaci Akim, Se faire respecter. Ethnographie de sports virils dans les quartiers populaires en France et aux Etats-Unis, Rennes, Presses Universitaires de Rennes, coll. Le sens social, 2016 dans STAPS, 121, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchez Jérôme, 2014, L’empreinte du poing. La boxe, le gymnase et leurs hommes, Paris, Editions EHESS, collection « Cas de figure » dans STAPS, 112, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost François, De quoi les séries américaines sont-elles le symptôme ?, CNRS Editions, 2011 dans Communication, 33/3, février 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des arbitres dans les mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociologie du marché du basket-ball féminin : éléments de monographie statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Déas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 88 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.088.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébileau Arnaud, Rester dans le vent. Sociologie des véliplanchistes et de leurs temporalités, Presses Universitaires de Rennes, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, décembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Denord François &, Réau Bertrand, La sociologie de Charles Wright Mills, La découverte, coll. Repères, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de troubles? La vigilance au cours d'une enquête de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schotté Manuel, La construction du « talent ». Sociologie de la domination des coureurs marocains, Raisons d’agir, coll. Cours et Travaux, 2012 dans Lien socio/Lectures, [En ligne], Les comptes rendus, janvier 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages et les valeurs des biographies de sportifs de haut niveau comme matériaux d’enquête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 32/2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin Arnaud, La sociologie de Robert King Merton, La découverte, coll. Repères, 2013 dans Lien socio/Lectures, [En ligne], Les comptes rendus, juin 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhany Nicolas, Les gars du coin, Paris, La découverte/Poche, 2010 dans STAPS, 95, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorrignet Pierre-Emmanuel, Danser. Enquête dans les coulisses d’une vocation, Paris, La découverte, coll. Textes à l’appui/enquête de terrain, 2012 dans Recherches sociologiques et anthropologiques, 43-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant la réforme : la formation des enseignants du second degré « vue » par eux-mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jounin Nicolas, Chantier interdit au public, Paris, La découverte/Poche, 2009 dans Recherches sociologiques et anthropologiques, 1, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football et violence : pour une approche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 72 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.072.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spiral-E (Supplément)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inégale distribution des violences dans le sport des amateurs : pourquoi là plus qu'ailleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 71 (3), pp.49. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.071.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, PENIN Nicolas, «Les violences dans le football amateur français : il y aura des prolongations », Les Cahiers de la sécurité, 1, 2009, 200-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Sécurité Intérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissonneau Christophe, Aubel Olivier, Ohl Fabien, L’épreuve du dopage. Sociologie du cyclisme professionnel, Paris, PUF, coll. Le lien social, 2008 dans Recherches sociologiques et anthropologiques, 2, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans le football amateur: mieux vaut prévenir que guérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Violence and Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footballeurs, supporters et violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte e sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporter de football et le dirigeant: amour un peu, beaucoup, à la folie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sportives: le beau cas du football comme pratiques et pratiques de spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discobolul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Dominique, Robène Luc, Héas Stéphane, Sports et violences en Europe, Strasbourg, Editions du Conseil de l’Europe, 2004, dans Loisir et société, vol. 28, 1, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporter de football et la règle : entre la faire et la défaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.292.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « supportérisme » régional : le mythe de la tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 355 (2), pp.391-417. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.355.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporterisme des jeunes passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/agora.2004.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football du dimanche: la pratique dans un club de district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supporters et la règle : les normes de conduite dans les stades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacquant Loïc, Corps et âme. Carnets ethnographiques d’un apprenti boxeur, Marseille, Agone/Comeau & Nadeau, 2000, dans Panoramiques, 61, 4ème trimestre 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duret Pascal, Trabal Patrick, Le sport et ses affaires. Une sociologie de la justice de l’épreuve sportive, Paris, Métailié, 2001 dans Panoramiques, 61, 4ème trimestre 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'encadrement et de contrôle des supporters de football: entre modèle officiel et alternative autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'encadrement et de contrôle des supporters de football, entre modèle officiel et alternative autonome : le cas du Racing club de Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supporters de football: un miroir de leurs époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espaces Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique et les enfants de milieux populaires : une revue de littérature des programmes internationaux d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé pour les populations vulnérables en situation de handicap mental ou psychique : le cas des déserts sportifs dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and hierarchical interference within a French Cité educative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été 2024 – Méthodes mixtes en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicalization and the social ties The use of mixed methods in sociology: the case of French boxers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSN 2022: 6th European Conference on Social Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportsmen and suspects? Objectify the place of religious radicalization in French sports associations by measuring social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 2021: A Joint Sunbelt and NetSci Conference, INSNA &amp; NSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni, NUYTENS Williams, Sportsmen and suspects? Objectify the place of religious radicalization in French sports associations by measuring social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for social Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni & NUYTENS Williams, « Does Sport Promote Radicalization ? The Place of Fighting Practices », 15th European Association for Sociology of Sport Conference, Bordeaux, 23-26 mai 2018 (poster).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université d'Artois - Faculté des Sports et de l'EP. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SHERPAS Faculté des sports et de l'éducation physique Chemin du Marquage 62800 LIÉVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois; Sherpas - URePSSS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et radicalisation. Interroger la place des activités sportives dans les mécanismes de radicalisation. Explorations et études de cas dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRJSCS. 2018, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région des Hauts-de-France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus près des faits. Plus près des gestes. Enquêtes dans l’arbitrage et retour sur trois ligues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri-Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ligue de Football Amateur. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des hautes Etudes de la sécurité intérieure. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSEP. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the University of Jyväskylä, Finland, May 2024, Jyväskylä, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Sport and Health Sciences; University of Jyväskylä, May 2024, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discrétionnaire des professeurs APA pour des seniors actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DISCRETIONNAIRE DES EDUCATEURS EN APAS POUR DES SENIORS ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walgraef Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the circulation of scientific knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hochedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Science and Soccer 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la réinsertion sociale de personnes en situation de grande pauvreté grâce aux Activités Physiques, Sportives et Artistiques (APSA) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire international, Pauvretés multiples : les défis contemporains, les évolutions constatées et les politiques émergentes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole du Travail et de l’Intervention Sociale (HETIS), Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'activité physique et sportive pour des publics socialement vulnérables : enquêtes et interventions auprès d'enfants en école primaire pour réduire des inégalités territoriales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès 2PASS-4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is football or badminton associated with more positive affect? The links between affects and sports club membership among french adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Sport Psychology, Sport, Child and Adolescent Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'Activités Physiques et Sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augmentation de la pénétration de l'AP dans les existences de sujets vivant en QPV : tester les effets d’une intervention psychosociale en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES ENJEUX DES JEUX - Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When physical activities come to the homeless. Study of the use of physical and sporting activities in social reintegration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Research Network 28 Society and Sport Midterm Conference Sport and Social responsibility: science and practice in times of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: investigation and intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les effets des pratiques sportives sur le discours : gageure ou faux fuyant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sport comes to the homeless. Study of the use of physical and sporting activities in a social reintegration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sociological Association (ESA), Research Network 28 Society and Sport, midterm conference, Sport and social responsibility: science and practice in times of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Debrecen, Oct 2022, Debrecen - Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where did they go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hochedé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter sur l’activité physique et sportive des enfants socialement vulnérables scolarisés en école élémentaire : défis et dilemmes langagiers », 11ème congrès international de la 3SLF, Rennes, 8-9-10 juin 2022, Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport Santé à la ligue de Sport Adapté des Hauts-de-France : correction des inégalités d’accès à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aider les habitants à améliorer leur santé par une pratique du sport à Béthune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bassin minier en transition : territoire résilient, territoire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique adaptée au service de la réduction des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études francophones en activités physiques adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on modifier des usages sociaux du corps de populations socialement vulnérables ? Une réponse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ième congrès de l’association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la place des activités physiques auprès des populations socialement vulnérables : enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un programme d’APA dans un Quartier Prioritaire de la politique de la Ville en articulant les disciplines scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment établir une offre sport-santé sur un territoire à destination du public en situation de handicap mental et/ou psychique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès International ACAPS « Sport Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni & NUYTENS Williams, « The place of sport in the process of radicalization », The 2018 Annual Conference International Sociology of Sport Association, Lausanne, 5-8 juin 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUVANT Grégoire & NUYTENS Williams, «The Career of a Sports Referee: Constraints and Challenges », The 2018 annual conference international sociology of sport association, Lausanne, 5-8 juin 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes en Europe et autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, « Les violences sportives et leurs jeunes auteurs », Colloque international « Jeunes, dynamiques identitaires et frontières culturelles, Hammamet, Tunisie, 16- 17 février 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes, dynamiques identitaires et frontières culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, « Le supporterisme ultra vu du dedans : une approche empathique », communication en séminaire pour bachelors, Université de Neuchâtel, Suisse, 8 juin 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coups du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs en sociologie des sports et de l'éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (18), 200 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la pensée de Norbert Elias : usages contemporains à propos du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et ses violences. Défis et enjeux des mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°149, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Williams Nuytens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, pp.160, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usé, vieilli, fatigué? Des limites de terrain aux limites du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille. In der lebend Metrople das Nordens », in Der unbekannte Nachbar Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école: l'éducation par le sport peut-elle tout régler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eduquer par le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être supporter aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football. A la limite du hors-jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire du public sang et or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RC Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Université Sportive d'été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du sport: hymnes et chants dans les pratiques du spectacle sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hymnes nationaux à l'hymne européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage comme indicateur du marché du travail des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage comme indicateur du marché du travail des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachir Zoudji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et football. Recherches et connaissances actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.441-452, 2009, 978-2-905725-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporterisme: identification, distinction et égotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football et identités en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ovale au pays du satanique ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La planète rugby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rugby au pays du satanique ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rugby: un monde à part?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De violences dans la pratique sportive: l'improbable modèle explicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences dans le milieu scolaire et éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futbol taraftarlari ve siddet : monografye ovgu (ozet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la popularité du spectacle footballistique: des raisons du succès aux conditions du succès des stratégies d rationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique francophone et développement du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre supporteriste lensois ou l'invention du meilleur public de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence des supporters autonomes: à la recherche de causalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et ordre public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la pensée de Norbert Elias: usages contemporains à propos du sport. Revue Staps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales: football et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence des terrains aux terrains des violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve du terrain. Violences des tribunes, violences des stades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des pieds carrés. Un récit du football du dimanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rugby : un monde à part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université, pp.184, 2005, Cultures sportives, 9782848324050. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.8343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La popularité du football. Sociologie des supporters à Lens et à Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde foot, foot, foot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple des tribunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualhaci Akim, Se faire respecter. Ethnographie de sports virils dans les quartiers populaires en France et aux Etats-Unis, Rennes, Presses Universitaires de Rennes, coll. Le sens social, 2016 dans STAPS, 121, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost François, De quoi les séries américaines sont-elles le symptôme ?, CNRS Editions, 2011 dans Communication, 33/3, février 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Denord François &, Réau Bertrand, La sociologie de Charles Wright Mills, La découverte, coll. Repères, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébileau Arnaud, Rester dans le vent. Sociologie des véliplanchistes et de leurs temporalités, Presses Universitaires de Rennes, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, décembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin Arnaud, La sociologie de Robert King Merton, La découverte, coll. Repères, 2013 dans Lien socio/Lectures, [En ligne], Les comptes rendus, juin 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhany Nicolas, Les gars du coin, Paris, La découverte/Poche, 2010 dans STAPS, 95, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jounin Nicolas, Chantier interdit au public, Paris, La découverte/Poche, 2009 dans Recherches sociologiques et anthropologiques, 1, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Construire sa citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, L'Harmattan, pp.110, 2004, 9782747574037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063261424248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duflos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.9312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delfavero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ternoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nuytens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N8J6RM9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.735189" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Maras&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0255" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duvant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.441.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pochon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.5173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45373" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1848043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.130.0113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijsspe.20200503.11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03463666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2018.1555568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.126.0175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7546" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.122.0031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s D&#233;as" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.088.0035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2524" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nuytens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.072.0001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.071.0049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.292.0155" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.355.0391" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177354v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Marasa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053709v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Mathis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03461063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04524145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walgraef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walgraef Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04454484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892820v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892781v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Polito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoched&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04454474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892799v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debinche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527673v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523078v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527614v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505146v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505147v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03463661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504380v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504386v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504319v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504321v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504332v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03467215v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8343" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504335v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maerten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504538v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504535v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504560v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505099v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505102v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505105v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505107v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505109v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505110v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03467304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063261424248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duflos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.9312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delfavero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ternoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nuytens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N8J6RM9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.735189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Maras&#224;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duvant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.441.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pochon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.5173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45373" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1848043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.130.0113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijsspe.20200503.11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03463666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2018.1555568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.126.0175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7546" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.122.0031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s D&#233;as" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.088.0035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906884v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2524" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nuytens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.072.0001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.071.0049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.292.0155" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.355.0391" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055233v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Marasa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053042v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053709v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Mathis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03461063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04524145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walgraef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walgraef Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892799v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoched&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04454484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte," TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892815v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Polito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04454474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debinche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527673v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523078v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527614v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505146v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505147v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03463661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504386v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504392v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504388v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504404v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504406v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504319v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504321v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504332v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03467215v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8343" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504335v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maerten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504538v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504535v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504560v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505096v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505102v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505105v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505107v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505109v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505110v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03467304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>