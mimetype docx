--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Williams Nuytens </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 169-170 (n°169-170), pp.114-151. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063261424248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity and Sport to Fight Social Isolation Among Houseless People in “Northtown” (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/si.9312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans le sport des jeunes amateurs : le cas particulier et comparé des footballeurs inscrits dans la catégorie précédant celle des séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delfavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des impasses de terrain à la conception d'un protocole intégré dédié à la transformation des habitus sanitaires de populations vulnérables en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des impasses de terrain à la conception d’un protocole intégré dédié à la transformation des habitus sanitaires de populations vulnérables en france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Place of the Work of Norbert Elias in the Sociology of French Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Science and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier : comprendre les destins contrastés des savoirs de sociologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Faire circuler les savoirs sociologiques, 2 (n°18), pp. 9-18. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.018.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout n’est pas perdu. La possibilité d’autres usages sociaux du corps parmi les populations socialement vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.11113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Football or Badminton Associated With More Positive Affect? The Links Between Affects and Sports Club Membership Among French Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.735189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oasis et des déserts associatifs. Engagements différenciés dans les activités de loisirs parmi les 15-30 ans à l’échelle d’un département français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.255-274. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.212.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pleins pouvoirs ? Éléments de sociologie des arbitres de football en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.441.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Education in the neighborhoods. The case of high school Parisian Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.5173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilles Vieille Marchiset, La conversion des corps. Bouger pour être sain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures [en ligne] Les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.45373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de partie : la sortie de carrière des arbitres d’élite de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (3), pp.305-333. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2020.1848043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souanef, Le journalisme sportif : sociologie d’une spécialité dominée , Rennes, Presses universitaires de Rennes, coll. « Res publica », 2019, 205 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°130 (4), pp.113. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.130.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset, La conversion des corps. Bouger pour être sain, L’Harmattan, coll. Logiques sociales, Paris, 2019 dans Lien socio/Lectures, [En ligne], Les comptes rendus, novembre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte blanche à Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°128 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.128.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Education Physique et Sportive dans les beaux quartiers. Le cas du lycée Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling to Improve Control: Conflicts and Aggressive Behaviour Regulation by Elite Referees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Science and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijsspe.20200503.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête d’excitation, autocontrôle, procès de civilisation et violences dans les sports : où en sommes-nous avec Elias ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°128 (2), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.128.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweat and sour. An approach to the sociology of violence in male amateur team sports in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.352-373. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16138171.2018.1555568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Laillier, Entrer dans la danse : l’envers du Ballet de l’Opéra de Paris , Paris, CNRS Éditions, 2017, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°126 (4), pp.175. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.126.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the TV Can Do for Sport Officials. An analysis of the Media Treatment for Referees on TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.7546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasera Frédéric, 2016 Des footballeurs au travail. Au cœur d’un club professionnel, Marseille, Agone, coll. L’ordre des choses, 2016 dans Interrogations, 26, juillet 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec des matériaux incertains ? Le cas d’une sociologie des violences dans le football amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.31. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.122.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualhaci Akim, Se faire respecter. Ethnographie de sports virils dans les quartiers populaires en France et aux Etats-Unis, Rennes, Presses Universitaires de Rennes, coll. Le sens social, 2016 dans STAPS, 121, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchez Jérôme, 2014, L’empreinte du poing. La boxe, le gymnase et leurs hommes, Paris, Editions EHESS, collection « Cas de figure » dans STAPS, 112, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost François, De quoi les séries américaines sont-elles le symptôme ?, CNRS Editions, 2011 dans Communication, 33/3, février 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des arbitres dans les mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociologie du marché du basket-ball féminin : éléments de monographie statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Déas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 88 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.088.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébileau Arnaud, Rester dans le vent. Sociologie des véliplanchistes et de leurs temporalités, Presses Universitaires de Rennes, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, décembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Denord François &, Réau Bertrand, La sociologie de Charles Wright Mills, La découverte, coll. Repères, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de troubles? La vigilance au cours d'une enquête de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schotté Manuel, La construction du « talent ». Sociologie de la domination des coureurs marocains, Raisons d’agir, coll. Cours et Travaux, 2012 dans Lien socio/Lectures, [En ligne], Les comptes rendus, janvier 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages et les valeurs des biographies de sportifs de haut niveau comme matériaux d’enquête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 32/2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin Arnaud, La sociologie de Robert King Merton, La découverte, coll. Repères, 2013 dans Lien socio/Lectures, [En ligne], Les comptes rendus, juin 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhany Nicolas, Les gars du coin, Paris, La découverte/Poche, 2010 dans STAPS, 95, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorrignet Pierre-Emmanuel, Danser. Enquête dans les coulisses d’une vocation, Paris, La découverte, coll. Textes à l’appui/enquête de terrain, 2012 dans Recherches sociologiques et anthropologiques, 43-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant la réforme : la formation des enseignants du second degré « vue » par eux-mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jounin Nicolas, Chantier interdit au public, Paris, La découverte/Poche, 2009 dans Recherches sociologiques et anthropologiques, 1, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football et violence : pour une approche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 72 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.072.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spiral-E (Supplément)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inégale distribution des violences dans le sport des amateurs : pourquoi là plus qu'ailleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 71 (3), pp.49. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.071.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, PENIN Nicolas, «Les violences dans le football amateur français : il y aura des prolongations », Les Cahiers de la sécurité, 1, 2009, 200-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Sécurité Intérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissonneau Christophe, Aubel Olivier, Ohl Fabien, L’épreuve du dopage. Sociologie du cyclisme professionnel, Paris, PUF, coll. Le lien social, 2008 dans Recherches sociologiques et anthropologiques, 2, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans le football amateur: mieux vaut prévenir que guérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Violence and Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footballeurs, supporters et violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte e sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporter de football et le dirigeant: amour un peu, beaucoup, à la folie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sportives: le beau cas du football comme pratiques et pratiques de spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discobolul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Dominique, Robène Luc, Héas Stéphane, Sports et violences en Europe, Strasbourg, Editions du Conseil de l’Europe, 2004, dans Loisir et société, vol. 28, 1, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporter de football et la règle : entre la faire et la défaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.292.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « supportérisme » régional : le mythe de la tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 355 (2), pp.391-417. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.355.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporterisme des jeunes passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/agora.2004.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football du dimanche: la pratique dans un club de district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supporters et la règle : les normes de conduite dans les stades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacquant Loïc, Corps et âme. Carnets ethnographiques d’un apprenti boxeur, Marseille, Agone/Comeau & Nadeau, 2000, dans Panoramiques, 61, 4ème trimestre 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duret Pascal, Trabal Patrick, Le sport et ses affaires. Une sociologie de la justice de l’épreuve sportive, Paris, Métailié, 2001 dans Panoramiques, 61, 4ème trimestre 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'encadrement et de contrôle des supporters de football: entre modèle officiel et alternative autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'encadrement et de contrôle des supporters de football, entre modèle officiel et alternative autonome : le cas du Racing club de Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supporters de football: un miroir de leurs époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espaces Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique et les enfants de milieux populaires : une revue de littérature des programmes internationaux d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé pour les populations vulnérables en situation de handicap mental ou psychique : le cas des déserts sportifs dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and hierarchical interference within a French Cité educative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été 2024 – Méthodes mixtes en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicalization and the social ties The use of mixed methods in sociology: the case of French boxers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSN 2022: 6th European Conference on Social Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportsmen and suspects? Objectify the place of religious radicalization in French sports associations by measuring social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 2021: A Joint Sunbelt and NetSci Conference, INSNA &amp; NSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni, NUYTENS Williams, Sportsmen and suspects? Objectify the place of religious radicalization in French sports associations by measuring social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for social Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni & NUYTENS Williams, « Does Sport Promote Radicalization ? The Place of Fighting Practices », 15th European Association for Sociology of Sport Conference, Bordeaux, 23-26 mai 2018 (poster).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université d'Artois - Faculté des Sports et de l'EP. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SHERPAS Faculté des sports et de l'éducation physique Chemin du Marquage 62800 LIÉVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois; Sherpas - URePSSS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et radicalisation. Interroger la place des activités sportives dans les mécanismes de radicalisation. Explorations et études de cas dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRJSCS. 2018, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région des Hauts-de-France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus près des faits. Plus près des gestes. Enquêtes dans l’arbitrage et retour sur trois ligues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri-Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ligue de Football Amateur. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des hautes Etudes de la sécurité intérieure. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSEP. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the University of Jyväskylä, Finland, May 2024, Jyväskylä, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Sport and Health Sciences; University of Jyväskylä, May 2024, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discrétionnaire des professeurs APA pour des seniors actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DISCRETIONNAIRE DES EDUCATEURS EN APAS POUR DES SENIORS ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walgraef Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the circulation of scientific knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hochedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Science and Soccer 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la réinsertion sociale de personnes en situation de grande pauvreté grâce aux Activités Physiques, Sportives et Artistiques (APSA) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire international, Pauvretés multiples : les défis contemporains, les évolutions constatées et les politiques émergentes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole du Travail et de l’Intervention Sociale (HETIS), Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'activité physique et sportive pour des publics socialement vulnérables : enquêtes et interventions auprès d'enfants en école primaire pour réduire des inégalités territoriales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès 2PASS-4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is football or badminton associated with more positive affect? The links between affects and sports club membership among french adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Sport Psychology, Sport, Child and Adolescent Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'Activités Physiques et Sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augmentation de la pénétration de l'AP dans les existences de sujets vivant en QPV : tester les effets d’une intervention psychosociale en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES ENJEUX DES JEUX - Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When physical activities come to the homeless. Study of the use of physical and sporting activities in social reintegration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Research Network 28 Society and Sport Midterm Conference Sport and Social responsibility: science and practice in times of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: investigation and intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les effets des pratiques sportives sur le discours : gageure ou faux fuyant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sport comes to the homeless. Study of the use of physical and sporting activities in a social reintegration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sociological Association (ESA), Research Network 28 Society and Sport, midterm conference, Sport and social responsibility: science and practice in times of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Debrecen, Oct 2022, Debrecen - Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where did they go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hochedé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter sur l’activité physique et sportive des enfants socialement vulnérables scolarisés en école élémentaire : défis et dilemmes langagiers », 11ème congrès international de la 3SLF, Rennes, 8-9-10 juin 2022, Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport Santé à la ligue de Sport Adapté des Hauts-de-France : correction des inégalités d’accès à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aider les habitants à améliorer leur santé par une pratique du sport à Béthune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bassin minier en transition : territoire résilient, territoire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique adaptée au service de la réduction des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études francophones en activités physiques adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on modifier des usages sociaux du corps de populations socialement vulnérables ? Une réponse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ième congrès de l’association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la place des activités physiques auprès des populations socialement vulnérables : enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un programme d’APA dans un Quartier Prioritaire de la politique de la Ville en articulant les disciplines scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment établir une offre sport-santé sur un territoire à destination du public en situation de handicap mental et/ou psychique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès International ACAPS « Sport Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni & NUYTENS Williams, « The place of sport in the process of radicalization », The 2018 Annual Conference International Sociology of Sport Association, Lausanne, 5-8 juin 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUVANT Grégoire & NUYTENS Williams, «The Career of a Sports Referee: Constraints and Challenges », The 2018 annual conference international sociology of sport association, Lausanne, 5-8 juin 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes en Europe et autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, « Les violences sportives et leurs jeunes auteurs », Colloque international « Jeunes, dynamiques identitaires et frontières culturelles, Hammamet, Tunisie, 16- 17 février 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes, dynamiques identitaires et frontières culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, « Le supporterisme ultra vu du dedans : une approche empathique », communication en séminaire pour bachelors, Université de Neuchâtel, Suisse, 8 juin 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coups du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs en sociologie des sports et de l'éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (18), 200 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la pensée de Norbert Elias : usages contemporains à propos du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et ses violences. Défis et enjeux des mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°149, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Williams Nuytens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, pp.160, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usé, vieilli, fatigué? Des limites de terrain aux limites du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille. In der lebend Metrople das Nordens », in Der unbekannte Nachbar Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école: l'éducation par le sport peut-elle tout régler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eduquer par le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être supporter aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football. A la limite du hors-jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire du public sang et or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RC Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Université Sportive d'été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du sport: hymnes et chants dans les pratiques du spectacle sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hymnes nationaux à l'hymne européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage comme indicateur du marché du travail des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage comme indicateur du marché du travail des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachir Zoudji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et football. Recherches et connaissances actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.441-452, 2009, 978-2-905725-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporterisme: identification, distinction et égotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football et identités en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ovale au pays du satanique ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La planète rugby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rugby au pays du satanique ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rugby: un monde à part?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De violences dans la pratique sportive: l'improbable modèle explicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences dans le milieu scolaire et éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futbol taraftarlari ve siddet : monografye ovgu (ozet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la popularité du spectacle footballistique: des raisons du succès aux conditions du succès des stratégies d rationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique francophone et développement du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre supporteriste lensois ou l'invention du meilleur public de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence des supporters autonomes: à la recherche de causalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et ordre public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la pensée de Norbert Elias: usages contemporains à propos du sport. Revue Staps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales: football et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence des terrains aux terrains des violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve du terrain. Violences des tribunes, violences des stades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des pieds carrés. Un récit du football du dimanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rugby : un monde à part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université, pp.184, 2005, Cultures sportives, 9782848324050. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.8343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La popularité du football. Sociologie des supporters à Lens et à Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde foot, foot, foot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple des tribunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualhaci Akim, Se faire respecter. Ethnographie de sports virils dans les quartiers populaires en France et aux Etats-Unis, Rennes, Presses Universitaires de Rennes, coll. Le sens social, 2016 dans STAPS, 121, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost François, De quoi les séries américaines sont-elles le symptôme ?, CNRS Editions, 2011 dans Communication, 33/3, février 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Denord François &, Réau Bertrand, La sociologie de Charles Wright Mills, La découverte, coll. Repères, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébileau Arnaud, Rester dans le vent. Sociologie des véliplanchistes et de leurs temporalités, Presses Universitaires de Rennes, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, décembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin Arnaud, La sociologie de Robert King Merton, La découverte, coll. Repères, 2013 dans Lien socio/Lectures, [En ligne], Les comptes rendus, juin 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhany Nicolas, Les gars du coin, Paris, La découverte/Poche, 2010 dans STAPS, 95, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jounin Nicolas, Chantier interdit au public, Paris, La découverte/Poche, 2009 dans Recherches sociologiques et anthropologiques, 1, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Construire sa citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, L'Harmattan, pp.110, 2004, 9782747574037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Williams Nuytens </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International school-based physical activity promotion programmes for children in socio-economically disadvantaged contexts in high-income countries: a narrative review and structured analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, bjsports-2025-110456. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjsports-2025-110456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05631102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 169-170 (n°169-170), pp.114-151. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063261424248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity and Sport to Fight Social Isolation Among Houseless People in “Northtown” (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/si.9312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans le sport des jeunes amateurs : le cas particulier et comparé des footballeurs inscrits dans la catégorie précédant celle des séniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delfavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des impasses de terrain à la conception d'un protocole intégré dédié à la transformation des habitus sanitaires de populations vulnérables en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des impasses de terrain à la conception d’un protocole intégré dédié à la transformation des habitus sanitaires de populations vulnérables en france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Place of the Work of Norbert Elias in the Sociology of French Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Science and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier : comprendre les destins contrastés des savoirs de sociologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Faire circuler les savoirs sociologiques, 2 (n°18), pp. 9-18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.018.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout n’est pas perdu. La possibilité d’autres usages sociaux du corps parmi les populations socialement vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.11113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Football or Badminton Associated With More Positive Affect? The Links Between Affects and Sports Club Membership Among French Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.735189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oasis et des déserts associatifs. Engagements différenciés dans les activités de loisirs parmi les 15-30 ans à l’échelle d’un département français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.255-274. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.212.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Education in the neighborhoods. The case of high school Parisian Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.5173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pleins pouvoirs ? Éléments de sociologie des arbitres de football en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.441.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilles Vieille Marchiset, La conversion des corps. Bouger pour être sain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures [en ligne] Les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.45373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de partie : la sortie de carrière des arbitres d’élite de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (3), pp.305-333. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2020.1848043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset, La conversion des corps. Bouger pour être sain, L’Harmattan, coll. Logiques sociales, Paris, 2019 dans Lien socio/Lectures, [En ligne], Les comptes rendus, novembre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souanef, Le journalisme sportif : sociologie d’une spécialité dominée , Rennes, Presses universitaires de Rennes, coll. « Res publica », 2019, 205 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°130 (4), pp.113. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.130.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling to Improve Control: Conflicts and Aggressive Behaviour Regulation by Elite Referees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Science and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijsspe.20200503.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Education Physique et Sportive dans les beaux quartiers. Le cas du lycée Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête d’excitation, autocontrôle, procès de civilisation et violences dans les sports : où en sommes-nous avec Elias ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°128 (2), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.128.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte blanche à Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°128 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.128.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Laillier, Entrer dans la danse : l’envers du Ballet de l’Opéra de Paris , Paris, CNRS Éditions, 2017, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°126 (4), pp.175. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.126.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweat and sour. An approach to the sociology of violence in male amateur team sports in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.352-373. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16138171.2018.1555568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the TV Can Do for Sport Officials. An analysis of the Media Treatment for Referees on TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.7546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasera Frédéric, 2016 Des footballeurs au travail. Au cœur d’un club professionnel, Marseille, Agone, coll. L’ordre des choses, 2016 dans Interrogations, 26, juillet 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualhaci Akim, Se faire respecter. Ethnographie de sports virils dans les quartiers populaires en France et aux Etats-Unis, Rennes, Presses Universitaires de Rennes, coll. Le sens social, 2016 dans STAPS, 121, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec des matériaux incertains ? Le cas d’une sociologie des violences dans le football amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.31. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.122.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchez Jérôme, 2014, L’empreinte du poing. La boxe, le gymnase et leurs hommes, Paris, Editions EHESS, collection « Cas de figure » dans STAPS, 112, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des arbitres dans les mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost François, De quoi les séries américaines sont-elles le symptôme ?, CNRS Editions, 2011 dans Communication, 33/3, février 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociologie du marché du basket-ball féminin : éléments de monographie statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Déas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 88 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.088.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébileau Arnaud, Rester dans le vent. Sociologie des véliplanchistes et de leurs temporalités, Presses Universitaires de Rennes, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, décembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Denord François &, Réau Bertrand, La sociologie de Charles Wright Mills, La découverte, coll. Repères, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de troubles? La vigilance au cours d'une enquête de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schotté Manuel, La construction du « talent ». Sociologie de la domination des coureurs marocains, Raisons d’agir, coll. Cours et Travaux, 2012 dans Lien socio/Lectures, [En ligne], Les comptes rendus, janvier 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages et les valeurs des biographies de sportifs de haut niveau comme matériaux d’enquête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 32/2, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin Arnaud, La sociologie de Robert King Merton, La découverte, coll. Repères, 2013 dans Lien socio/Lectures, [En ligne], Les comptes rendus, juin 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhany Nicolas, Les gars du coin, Paris, La découverte/Poche, 2010 dans STAPS, 95, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorrignet Pierre-Emmanuel, Danser. Enquête dans les coulisses d’une vocation, Paris, La découverte, coll. Textes à l’appui/enquête de terrain, 2012 dans Recherches sociologiques et anthropologiques, 43-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jounin Nicolas, Chantier interdit au public, Paris, La découverte/Poche, 2009 dans Recherches sociologiques et anthropologiques, 1, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant la réforme : la formation des enseignants du second degré « vue » par eux-mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football et violence : pour une approche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 72 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.072.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spiral-E (Supplément)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inégale distribution des violences dans le sport des amateurs : pourquoi là plus qu'ailleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 71 (3), pp.49. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.071.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, PENIN Nicolas, «Les violences dans le football amateur français : il y aura des prolongations », Les Cahiers de la sécurité, 1, 2009, 200-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Sécurité Intérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissonneau Christophe, Aubel Olivier, Ohl Fabien, L’épreuve du dopage. Sociologie du cyclisme professionnel, Paris, PUF, coll. Le lien social, 2008 dans Recherches sociologiques et anthropologiques, 2, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans le football amateur: mieux vaut prévenir que guérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Violence and Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footballeurs, supporters et violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte e sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporter de football et le dirigeant: amour un peu, beaucoup, à la folie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sportives: le beau cas du football comme pratiques et pratiques de spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discobolul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Dominique, Robène Luc, Héas Stéphane, Sports et violences en Europe, Strasbourg, Editions du Conseil de l’Europe, 2004, dans Loisir et société, vol. 28, 1, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporter de football et la règle : entre la faire et la défaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.292.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporterisme des jeunes passionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/agora.2004.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « supportérisme » régional : le mythe de la tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 355 (2), pp.391-417. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.355.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football du dimanche: la pratique dans un club de district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacquant Loïc, Corps et âme. Carnets ethnographiques d’un apprenti boxeur, Marseille, Agone/Comeau & Nadeau, 2000, dans Panoramiques, 61, 4ème trimestre 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supporters et la règle : les normes de conduite dans les stades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duret Pascal, Trabal Patrick, Le sport et ses affaires. Une sociologie de la justice de l’épreuve sportive, Paris, Métailié, 2001 dans Panoramiques, 61, 4ème trimestre 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'encadrement et de contrôle des supporters de football: entre modèle officiel et alternative autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'encadrement et de contrôle des supporters de football, entre modèle officiel et alternative autonome : le cas du Racing club de Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supporters de football: un miroir de leurs époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espaces Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and hierarchical interference within a French Cité educative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été 2024 – Méthodes mixtes en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicalization and the social ties The use of mixed methods in sociology: the case of French boxers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSN 2022: 6th European Conference on Social Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportsmen and suspects? Objectify the place of religious radicalization in French sports associations by measuring social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 2021: A Joint Sunbelt and NetSci Conference, INSNA &amp; NSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni, NUYTENS Williams, Sportsmen and suspects? Objectify the place of religious radicalization in French sports associations by measuring social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for social Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni & NUYTENS Williams, « Does Sport Promote Radicalization ? The Place of Fighting Practices », 15th European Association for Sociology of Sport Conference, Bordeaux, 23-26 mai 2018 (poster).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique et les enfants de milieux populaires : une revue de littérature des programmes internationaux d’interventions en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé pour les populations vulnérables en situation de handicap mental ou psychique : le cas des déserts sportifs dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université d'Artois - Faculté des Sports et de l'EP. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SHERPAS Faculté des sports et de l'éducation physique Chemin du Marquage 62800 LIÉVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois; Sherpas - URePSSS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et radicalisation. Interroger la place des activités sportives dans les mécanismes de radicalisation. Explorations et études de cas dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRJSCS. 2018, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région des Hauts-de-France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus près des faits. Plus près des gestes. Enquêtes dans l’arbitrage et retour sur trois ligues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri-Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ligue de Football Amateur. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des hautes Etudes de la sécurité intérieure. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSEP. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the University of Jyväskylä, Finland, May 2024, Jyväskylä, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIESEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Sport and Health Sciences; University of Jyväskylä, May 2024, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discrétionnaire des professeurs APA pour des seniors actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DISCRETIONNAIRE DES EDUCATEURS EN APAS POUR DES SENIORS ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walgraef Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the circulation of scientific knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hochedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Science and Soccer 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is football or badminton associated with more positive affect? The links between affects and sports club membership among french adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Sport Psychology, Sport, Child and Adolescent Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'Activités Physiques et Sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la réinsertion sociale de personnes en situation de grande pauvreté grâce aux Activités Physiques, Sportives et Artistiques (APSA) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire international, Pauvretés multiples : les défis contemporains, les évolutions constatées et les politiques émergentes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole du Travail et de l’Intervention Sociale (HETIS), Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et structurer une offre d'activité physique et sportive pour des publics socialement vulnérables : enquêtes et interventions auprès d'enfants en école primaire pour réduire des inégalités territoriales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès 2PASS-4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augmentation de la pénétration de l'AP dans les existences de sujets vivant en QPV : tester les effets d’une intervention psychosociale en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES ENJEUX DES JEUX - Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When physical activities come to the homeless. Study of the use of physical and sporting activities in social reintegration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Research Network 28 Society and Sport Midterm Conference Sport and Social responsibility: science and practice in times of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: investigation and intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les effets des pratiques sportives sur le discours : gageure ou faux fuyant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where did they go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hochedé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When sport comes to the homeless. Study of the use of physical and sporting activities in a social reintegration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sociological Association (ESA), Research Network 28 Society and Sport, midterm conference, Sport and social responsibility: science and practice in times of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Debrecen, Oct 2022, Debrecen - Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter sur l’activité physique et sportive des enfants socialement vulnérables scolarisés en école élémentaire : défis et dilemmes langagiers », 11ème congrès international de la 3SLF, Rennes, 8-9-10 juin 2022, Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decorte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aider les habitants à améliorer leur santé par une pratique du sport à Béthune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bassin minier en transition : territoire résilient, territoire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport Santé à la ligue de Sport Adapté des Hauts-de-France : correction des inégalités d’accès à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique adaptée au service de la réduction des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études francophones en activités physiques adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on modifier des usages sociaux du corps de populations socialement vulnérables ? Une réponse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ième congrès de l’association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la place des activités physiques auprès des populations socialement vulnérables : enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un programme d’APA dans un Quartier Prioritaire de la politique de la Ville en articulant les disciplines scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ternoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment établir une offre sport-santé sur un territoire à destination du public en situation de handicap mental et/ou psychique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès International ACAPS « Sport Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARASA Gianni & NUYTENS Williams, « The place of sport in the process of radicalization », The 2018 Annual Conference International Sociology of Sport Association, Lausanne, 5-8 juin 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Marasà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUVANT Grégoire & NUYTENS Williams, «The Career of a Sports Referee: Constraints and Challenges », The 2018 annual conference international sociology of sport association, Lausanne, 5-8 juin 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes en Europe et autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, « Les violences sportives et leurs jeunes auteurs », Colloque international « Jeunes, dynamiques identitaires et frontières culturelles, Hammamet, Tunisie, 16- 17 février 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes, dynamiques identitaires et frontières culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUYTENS Williams, « Le supporterisme ultra vu du dedans : une approche empathique », communication en séminaire pour bachelors, Université de Neuchâtel, Suisse, 8 juin 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coups du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des savoirs en sociologie des sports et de l'éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (18), 200 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la pensée de Norbert Elias : usages contemporains à propos du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et ses violences. Défis et enjeux des mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°149, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Williams Nuytens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Panoramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, pp.160, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usé, vieilli, fatigué? Des limites de terrain aux limites du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille. In der lebend Metrople das Nordens », in Der unbekannte Nachbar Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences à l'école: l'éducation par le sport peut-elle tout régler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eduquer par le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être supporter aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football. A la limite du hors-jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire du public sang et or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RC Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Université Sportive d'été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du sport: hymnes et chants dans les pratiques du spectacle sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hymnes nationaux à l'hymne européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage comme indicateur du marché du travail des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage comme indicateur du marché du travail des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachir Zoudji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et football. Recherches et connaissances actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.441-452, 2009, 978-2-905725-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le supporterisme: identification, distinction et égotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Football et identités en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ovale au pays du satanique ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La planète rugby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rugby au pays du satanique ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rugby: un monde à part?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De violences dans la pratique sportive: l'improbable modèle explicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences dans le milieu scolaire et éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la popularité du spectacle footballistique: des raisons du succès aux conditions du succès des stratégies d rationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique francophone et développement du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futbol taraftarlari ve siddet : monografye ovgu (ozet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre supporteriste lensois ou l'invention du meilleur public de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence des supporters autonomes: à la recherche de causalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et ordre public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la pensée de Norbert Elias: usages contemporains à propos du sport. Revue Staps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales: football et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence des terrains aux terrains des violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve du terrain. Violences des tribunes, violences des stades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des pieds carrés. Un récit du football du dimanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rugby : un monde à part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université, pp.184, 2005, Cultures sportives, 9782848324050. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.8343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La popularité du football. Sociologie des supporters à Lens et à Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde foot, foot, foot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple des tribunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualhaci Akim, Se faire respecter. Ethnographie de sports virils dans les quartiers populaires en France et aux Etats-Unis, Rennes, Presses Universitaires de Rennes, coll. Le sens social, 2016 dans STAPS, 121, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost François, De quoi les séries américaines sont-elles le symptôme ?, CNRS Editions, 2011 dans Communication, 33/3, février 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Denord François &, Réau Bertrand, La sociologie de Charles Wright Mills, La découverte, coll. Repères, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébileau Arnaud, Rester dans le vent. Sociologie des véliplanchistes et de leurs temporalités, Presses Universitaires de Rennes, 2014, dans Lien socio/Lectures, [En ligne], Les comptes rendus, décembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin Arnaud, La sociologie de Robert King Merton, La découverte, coll. Repères, 2013 dans Lien socio/Lectures, [En ligne], Les comptes rendus, juin 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhany Nicolas, Les gars du coin, Paris, La découverte/Poche, 2010 dans STAPS, 95, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jounin Nicolas, Chantier interdit au public, Paris, La découverte/Poche, 2009 dans Recherches sociologiques et anthropologiques, 1, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chovaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Construire sa citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, L'Harmattan, pp.110, 2004, 9782747574037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063261424248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duflos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.9312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delfavero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ternoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nuytens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N8J6RM9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.735189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Maras&#224;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duvant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.441.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pochon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.5173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45373" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1848043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.130.0113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijsspe.20200503.11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03463666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2018.1555568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.126.0175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7546" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.122.0031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s D&#233;as" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.088.0035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906884v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2524" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nuytens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.072.0001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.071.0049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.292.0155" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.355.0391" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055233v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Marasa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053042v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053709v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Mathis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03461063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04524145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walgraef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walgraef Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892799v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoched&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04454484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte," TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892815v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Polito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04454474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debinche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527673v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523078v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527614v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505146v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505147v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03463661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504386v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504392v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504388v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504404v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504406v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504319v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504321v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504332v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03467215v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8343" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504335v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maerten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504538v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504535v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504560v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505096v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505102v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505105v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505107v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505109v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505110v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03467304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2025-110456" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559787v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063261424248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duflos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.9312" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delfavero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ternoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nuytens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N8J6RM9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.735189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Maras&#224;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pochon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.5173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duvant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.441.0083" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45373" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1848043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.130.0113" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijsspe.20200503.11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03463666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.126.0175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2018.1555568" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7546" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.122.0031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906861v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s D&#233;as" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.088.0035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5065" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2524" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nuytens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.072.0001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.071.0049" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504525v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504189v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.292.0155" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.355.0391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055198v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Mathis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03461063v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505169v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505171v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079344v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097758v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04524145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walgraef" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walgraef Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892799v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoched&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892806v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04454484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892820v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892815v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Polito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892782v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04454474v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527656v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debinche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527673v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523388v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505131v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505136v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505143v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505148v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505147v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504199v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03463661v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504320v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504340v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504345v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504374v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504376v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504383v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504385v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504388v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504406v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504319v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504322v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504329v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504332v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03467215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8343" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504335v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maerten" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504538v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504535v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504545v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504560v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505099v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505102v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505105v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505110v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505112v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03467304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>