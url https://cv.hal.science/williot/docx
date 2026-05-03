--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -779,784 +779,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pomme de terre de la Renaissance au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Ferriere Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires François Rabelais. 414p, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manger en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Campanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Scholliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 1, 262p, 2011, collection « l’Europe alimentaire »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approvisionnement ferroviaire et pratiques alimentaires des citadins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-pierre Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AHICF. 2009-2 (41), 257p, 2009, Revue d’Histoire des chemins de fer</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pomme de terre gourmande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Campanini</w:t>
+                <w:t xml:space="preserve">Marc de Ferriere Le Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Scholliers</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymard de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Pitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">160p, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaz. Deux siècles de culture gazière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-pierre Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cherche Midi, 230p, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat et énergie XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Varaschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peter Lang. 1, 262p, 2011, collection « l’Europe alimentaire »</w:t>
+              <w:t xml:space="preserve">Comité pour l'histoire économique et financière de la France. 624 p, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suez, l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-pierre Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PC Editions, 230p, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises de biens de consommation sous l'Occupation, Actes du VIIe Colloque du Groupement de recherche (GDR) 2539 du CNRS, Tours, 25-26 octobre 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Effosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Ferriere Le Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires François Rabelais. 414p, 2011</w:t>
+              <w:t xml:space="preserve">nc, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-pierre Williot</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saga de la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Cherche Midi, 230p, 2009</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Ferrière Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Cercle d'Art, 160p, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...355 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762411v1</w:t>
-              </w:r>
-[...161 lines deleted...]
-                <w:t xml:space="preserve">halshs-00300557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des innovations alimentaires, XIXe-XXe siècles</w:t>
               </w:r>
@@ -2304,173 +2304,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Frontières volatiles : les relations gazières franco-allemandes, du renseignement technique à la construction des réseaux transfrontaliers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-pierre Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L.Laloux, F.Dessberg, S.Palaude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières en Europe depuis le Congrès de Vienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, p.387-404, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« A la table d'Europe. Les labels de qualité et la construction d'une alimentation européenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-pierre Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L.Warlouzet, S.Jeannesson, F.Turpin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe, Etats et milieux économiques au XXe siècle. Autour d'Eric Bussière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shaker Verlag, p.281-294, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913686v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03913708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cibo », (avec S.Magagnoli)</w:t>
               </w:r>
@@ -3395,195 +3395,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand la pomme de terre prend ses habits de luxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-pierre Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pomme de terre, histoire et recettes gourmandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Glénat, 158 p., 2009, 978-2723473194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les entreprises gazières françaises et l’État : les logiques de décision de la tutelle publique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-pierre Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.Beltran, C .Bouneau, Y.Bouvier, D.Varaschin, J-P.Williot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat et énergie XIXe- XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité pour l’Histoire économique et financière de la France, p.37-56, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913798v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03892962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4156,238 +4156,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les usages du passé et de l'histoire au sein de gdf suez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.029.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les usages du passé et de l'histoire au sein de GDF-Suez&amp;quot;, entretien avec Michel Batard, Alain Beltran et Jean-Pierre Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tassel</w:t>
+                <w:t xml:space="preserve">Michel Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Batard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-pierre Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766857v1</w:t>
-              </w:r>
-[...108 lines deleted...]
-                <w:t xml:space="preserve">hal-03741987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4542,51 +4542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fumey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrariavozes.com.brz/livHist%C3%B3ria%20da%20alimenta%C3%A7%C3%A3oros/assuntos/saude-e-alimentacao/editora-vozes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Vigui&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Williot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bianquis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Campanini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scholliers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard de Montigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Pitte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Varaschin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferri&#232;re Le Vayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Drouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Curveiller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leduc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bussi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228478v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.013.0001g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.118676" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741987v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fumey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrariavozes.com.brz/livHist%C3%B3ria%20da%20alimenta%C3%A7%C3%A3oros/assuntos/saude-e-alimentacao/editora-vozes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Vigui&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Williot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bianquis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Campanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scholliers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard de Montigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Pitte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Varaschin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferri&#232;re Le Vayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Drouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Curveiller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leduc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bussi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228478v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.013.0001g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.118676" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>