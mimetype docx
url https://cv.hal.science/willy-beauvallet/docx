--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -780,339 +780,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État outre-mer : la construction sociale et institutionnelle d’une spécificité ultramarine</w:t>
+                <w:t xml:space="preserve">The changing composition of the European parliament : MEPs from 1979 to 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Roger</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lepaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.116.0139⟩</w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.101-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2015.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01491616v1</w:t>
+                <w:t xml:space="preserve">halshs-01327713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing composition of the European parliament : MEPs from 1979 to 2014</w:t>
+                <w:t xml:space="preserve">The changing paths of access to the European Parliament for French MEPs (1979–2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Monicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14 (1), pp.101-125. </w:t>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.329-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/fp.2015.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41253-016-0001-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01327713v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02066523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing paths of access to the European Parliament for French MEPs (1979–2014)</w:t>
+                <w:t xml:space="preserve">L’État outre-mer : la construction sociale et institutionnelle d’une spécificité ultramarine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Célestine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (3), pp.329-362. </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/4 (116), pp.139-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41253-016-0001-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.116.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02066523v1</w:t>
+                <w:t xml:space="preserve">halshs-01491616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des eurodéputés &amp;quot;experts&amp;quot; ? Sociologie d'une illusion bien fondée</w:t>
               </w:r>
@@ -2100,1451 +2100,1865 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01623328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do MPs Make Good Lobbyists? Lessons from a Survey of the French Delegation to the European Parliament</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michon</w:t>
+                <w:t xml:space="preserve">Young Citizens' Visions of EU Democracy: a Research Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim O. K. Zilliacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzha Smilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niilo Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaloyan Velchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiesner, Claudia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Sociology Perspectives on Lobbying in the EU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-81328-3_11⟩</w:t>
+              <w:t xml:space="preserve">Debating Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.286-338, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003585138-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05014875v1</w:t>
+                <w:t xml:space="preserve">halshs-05567851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of Sight, but Close to the Heart of Power : Mobilising Politically for French Overseas Territories in Strasbourg and Brussels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Young People, Students, and the EU: Critical Utilitarian Democrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Robert, Cécile; Beauvallet, Willy. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim O. K. Zilliacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niilo Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzha Smilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiesner, Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Sociology Perspectives on Lobbying in the EU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-81328-3_7⟩</w:t>
+              <w:t xml:space="preserve">Debating Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.48-61, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003585138-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05099335v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05567848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une entreprise politique : la défense des intérêts socio- économiques des Outre-mer auprès de l’Union européenne</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Beauvallet, Willy; Robert, Cécile; Roulleau, Elise. </w:t>
+                <w:t xml:space="preserve">Bulgaria, Croatia, Finland, France, Germany, and Slovenia: the Cases and the Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaloyan Velchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Vidačak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Matan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim O. K. Zilliacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niilo Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiesner, Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU affairs : sociologie des lobbyistes européens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Debating Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.96-119, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003585138-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03521421v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05567850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui contrôle le Parlement européen ? Contribution à une sociologie du pouvoir dans l'Union européenne</w:t>
+                <w:t xml:space="preserve">Do MPs Make Good Lobbyists? Lessons from a Survey of the French Delegation to the European Parliament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Parlement européen au travail : enquêtes sociologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.145087⟩</w:t>
+              <w:t xml:space="preserve">Political Sociology Perspectives on Lobbying in the EU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.281-322, 2025, Palgrave Studies in European Political Sociology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81328-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01719328v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05014875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les logiques du recrutement et de l’investissement politiques au Parlement européen</w:t>
+                <w:t xml:space="preserve">Out of Sight, but Close to the Heart of Power : Mobilising Politically for French Overseas Territories in Strasbourg and Brussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Michon, Sébastien. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert, Cécile; Beauvallet, Willy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Parlement européen au travail : enquêtes sociologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.145072⟩</w:t>
+              <w:t xml:space="preserve">Political Sociology Perspectives on Lobbying in the EU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.167-196, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81328-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061537v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05099335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre 'ici' et 'là-bas' : la construction d'un espace-temps politique singulier</w:t>
+                <w:t xml:space="preserve">Une entreprise politique : la défense des intérêts socio- économiques des Outre-mer auprès de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marrel, Guillaume; Payre, Renaud. </w:t>
+              <w:t xml:space="preserve">Beauvallet, Willy; Robert, Cécile; Roulleau, Elise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalité(s) politique(s) : le temps dans l'action politique collective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.85-100, 2018, Ouvertures politiques</w:t>
+              <w:t xml:space="preserve">EU affairs : sociologie des lobbyistes européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.195-222, 2022, La fabrique du politique. Sociologie de l'action publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984555v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Les collaborateurs politiques : des acteurs au cœur des entreprises politiques</w:t>
+                <w:t xml:space="preserve">Les logiques du recrutement et de l’investissement politiques au Parlement européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Beauvallet, Willy; Michon, Sébastien. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lepaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans l'ombre des élus : une sociologie des collaborateurs politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.18755⟩</w:t>
+              <w:t xml:space="preserve">Le Parlement européen au travail : enquêtes sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.29-48, 2018, Res Publica, 978-2-7535-6527-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.145072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870895v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des travailleurs « de l’ombre » ? Les salariés du groupe socialiste à l’Assemblée nationale</w:t>
+                <w:t xml:space="preserve">Entre 'ici' et 'là-bas' : la construction d'un espace-temps politique singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beauvallet, Willy; Michon, Sébastien. </w:t>
+              <w:t xml:space="preserve">Marrel, Guillaume; Payre, Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans l’ombre des élus : une sociologie des collaborateurs politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.155-175, 2017</w:t>
+              <w:t xml:space="preserve">Temporalité(s) politique(s) : le temps dans l'action politique collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.85-100, 2018, Ouvertures politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01623324v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée : Parlementaires</w:t>
+                <w:t xml:space="preserve">Qui contrôle le Parlement européen ? Contribution à une sociologie du pouvoir dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lambert Abdelgawad, Elisabeth; Michel, Hélène. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des acteurs de l'Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Parlement européen au travail : enquêtes sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-64, 2018, Res Publica, 978-2-7535-6527-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.145087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01214380v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée : Electeurs</w:t>
+                <w:t xml:space="preserve">Introduction : Les collaborateurs politiques : des acteurs au cœur des entreprises politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lambert Abdelgawad, Elisabeth; Michel, Hélène. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beauvallet, Willy; Michon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des acteurs de l'Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dans l'ombre des élus : une sociologie des collaborateurs politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-28, 2017, 978-2-75741804-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.18755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01149542v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sociologie des auxiliaires politiques et parlementaires : l'exemple de l'Assemblée Nationale</w:t>
+                <w:t xml:space="preserve">Des travailleurs « de l’ombre » ? Les salariés du groupe socialiste à l’Assemblée nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mazeaud, Alice. </w:t>
+              <w:t xml:space="preserve">Beauvallet, Willy; Michon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques de la représentation politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-178, 2014, Res Publica, 978-2-7535-3521-3</w:t>
+              <w:t xml:space="preserve">Dans l’ombre des élus : une sociologie des collaborateurs politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.155-175, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01092023v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01623324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women in Europe. Recruitment, practices and social institutionalization of the European political field</w:t>
+                <w:t xml:space="preserve">Entrée : Parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Crum (Ben), Fossum (John Erik). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Abdelgawad, Elisabeth; Michel, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Practices of Inter-Parliamentary Coordination in International Politics : The European Union and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPR Press, pp.175-192, 2013</w:t>
+              <w:t xml:space="preserve">Dictionnaire des acteurs de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.307-310, 2015, Dictionnaires Larcier, 9782804471682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00870088v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01214380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages politiques de l'Europe par les eurodéputés de la gauche eurocritique. L'exemple des élus Français de la Gauche unitaire européenne entre 1979 et 2004</w:t>
+                <w:t xml:space="preserve">Entrée : Electeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Gainar (Maria), Libéra (Martial). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Abdelgawad, Elisabeth; Michel, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contre l'Europe ? Anti-européisme, euroscepticisme et alter-européisme dans la construction européenne, de 1945 à nos jours, volume 2 : Acteurs institutionnels, milieux politiques et société civile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.127-139, 2013</w:t>
+              <w:t xml:space="preserve">Dictionnaire des acteurs de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.140-143, 2015, Dictionnaires Larcier, 9782804471682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856343v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01149542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEPs : Towards a Specialization of European Political Work ?</w:t>
+                <w:t xml:space="preserve">Pour une sociologie des auxiliaires politiques et parlementaires : l'exemple de l'Assemblée Nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Georgakakis (Didier), Rowell (Jay). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mazeaud, Alice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The field of Eurocracy, Mapping EU Actors and Professionals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques de la représentation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-178, 2014, Res Publica, 978-2-7535-3521-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00950755v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire carrière au Parlement européen. Activation de dispositions et socialisation institutionnelle</w:t>
+                <w:t xml:space="preserve">MEPs : Towards a Specialization of European Political Work ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Georgakakis Didier. </w:t>
+              <w:t xml:space="preserve">Georgakakis (Didier), Rowell (Jay). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le champ de l'eurocratie. Une sociologie politique du personnel de l'UE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The field of Eurocracy, Mapping EU Actors and Professionals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.16-34, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9781137294708_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00689678v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Parliament and the politicisation of the European space - the case of the two port packages</w:t>
+                <w:t xml:space="preserve">Women in Europe. Recruitment, practices and social institutionalization of the European political field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rowell Jay, Mangenot Michel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crum (Ben), Fossum (John Erik). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reassessing Constructivism. A Political Sociology of the European Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Manchester University Press, pp.164-181, 2010</w:t>
+              <w:t xml:space="preserve">Practices of Inter-Parliamentary Coordination in International Politics : The European Union and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR Press, pp.175-192, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01009748v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00870088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages politiques de l'Europe par les eurodéputés de la gauche eurocritique. L'exemple des élus Français de la Gauche unitaire européenne entre 1979 et 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gainar (Maria), Libéra (Martial). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre l'Europe ? Anti-européisme, euroscepticisme et alter-européisme dans la construction européenne, de 1945 à nos jours, volume 2 : Acteurs institutionnels, milieux politiques et société civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.127-139, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire carrière au Parlement européen. Activation de dispositions et socialisation institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgakakis Didier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le champ de l'eurocratie. Une sociologie politique du personnel de l'UE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.13-42, 2012, Etudes politiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00689678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Parliament and the politicisation of the European space - the case of the two port packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rowell Jay, Mangenot Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reassessing Constructivism. A Political Sociology of the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manchester University Press, pp.164-181, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation à l'Europe des élus européens. Acquisition et activation de dispositions à l'européanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3564,51 +3978,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel (Hélène), Robert (Cécile). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des "Européens". Processus de socialisation et construction européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.197-230, 2010, Sociologie politique européenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00689679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3618,227 +4032,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the MEPs? A Statistical Analysis of the Backgrounds of Members of European Parliament (2004-2014) and of their Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lepaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les eurodéputés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lepaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, p.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00782153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnalisation du recrutement et des pratiques des eurodéputés français. Les effets limités du changement de mode de scrutin aux européennes de 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3847,51 +4261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3901,100 +4315,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profession : eurodéputé. Les élus français au Parlement européen et l'institutionnalisation d'une nouvelle figure politique et élective (1979-2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Robert Schuman - Strasbourg III, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00311102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4004,51 +4418,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une reconfiguration des espaces politiques outre-mer ? La distribution des positions politiques ultramarines à l’issue des élections de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4064,250 +4478,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès de l’Association française de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04057072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des assemblées au centre du jeu ? Les parlementaires dans “l’Etat outre-mer”</w:t>
+                <w:t xml:space="preserve">Martinique et Guadeloupe - Le mandat législatif a-t-il un avenir ? La gestion de la fin du cumul des mandats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les Parlements en question(s) – La permanence d’institutions subordonnées ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESSP - Paris 1, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "La fin du cumul des mandats en France ? Mise en oeuvre de la loi de limitation et ajustements notabiliaires en 2017"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LBNC - Université d'Avignon, Feb 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04057075v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinique et Guadeloupe - Le mandat législatif a-t-il un avenir ? La gestion de la fin du cumul des mandats</w:t>
+                <w:t xml:space="preserve">Des assemblées au centre du jeu ? Les parlementaires dans “l’Etat outre-mer”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "La fin du cumul des mandats en France ? Mise en oeuvre de la loi de limitation et ajustements notabiliaires en 2017"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LBNC - Université d'Avignon, Feb 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque Les Parlements en question(s) – La permanence d’institutions subordonnées ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESSP - Paris 1, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04057077v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Etat outre-mer. Entre reconfiguration institutionnelle et stratégies de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4336,73 +4750,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès de l’Association française de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSP, Jun 2015, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04057086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités d'acquisition d'un capital institutionnel au Parlement européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4418,73 +4832,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs politiques et gouvernance multi-niveaux : le cas des eurodéputés français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4500,65 +4914,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th International Conference of Territorial Intelligence "Territory, wellbeing and social inclusion" REIT, October 19th-21th 2005, Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01020571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4626,51 +5040,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A072499F"/>
+    <w:nsid w:val="6DEF8925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4857,51 +5271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/willy-beauvallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5766-5511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122232577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3663" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0131" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fragnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.136.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey C&#233;lestine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.168.0771" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.116.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-016-0001-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1161813" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18735" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145087" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856343v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708_2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689679v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/willy-beauvallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5766-5511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122232577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3663" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0131" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fragnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.136.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey C&#233;lestine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.168.0771" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-016-0001-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.116.0139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1161813" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18735" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim O. K. Zilliacus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzha Smilova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niilo Kauppi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloyan Velchev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vida&#269;ak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145087" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18755" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>