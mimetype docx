--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -780,235 +780,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing composition of the European parliament : MEPs from 1979 to 2014</w:t>
+                <w:t xml:space="preserve">The changing paths of access to the European Parliament for French MEPs (1979–2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Monicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14 (1), pp.101-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/fp.2015.21⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.329-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-016-0001-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01327713v1</w:t>
+                <w:t xml:space="preserve">halshs-02066523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing paths of access to the European Parliament for French MEPs (1979–2014)</w:t>
+                <w:t xml:space="preserve">The changing composition of the European parliament : MEPs from 1979 to 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lepaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14 (3), pp.329-362. </w:t>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.101-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41253-016-0001-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/fp.2015.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02066523v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État outre-mer : la construction sociale et institutionnelle d’une spécificité ultramarine</w:t>
               </w:r>
@@ -2839,64 +2839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lepaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Monicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement européen au travail : enquêtes sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.29-48, 2018, Res Publica, 978-2-7535-6527-2. </w:t>
@@ -3109,195 +3109,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Les collaborateurs politiques : des acteurs au cœur des entreprises politiques</w:t>
+                <w:t xml:space="preserve">Des travailleurs « de l’ombre » ? Les salariés du groupe socialiste à l’Assemblée nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauvallet, Willy; Michon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans l'ombre des élus : une sociologie des collaborateurs politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dans l’ombre des élus : une sociologie des collaborateurs politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.155-175, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870895v1</w:t>
+                <w:t xml:space="preserve">halshs-01623324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des travailleurs « de l’ombre » ? Les salariés du groupe socialiste à l’Assemblée nationale</w:t>
+                <w:t xml:space="preserve">Introduction : Les collaborateurs politiques : des acteurs au cœur des entreprises politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauvallet, Willy; Michon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans l’ombre des élus : une sociologie des collaborateurs politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dans l'ombre des élus : une sociologie des collaborateurs politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-28, 2017, 978-2-75741804-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.18755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01623324v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Parlementaires</w:t>
               </w:r>
@@ -3591,199 +3591,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00950755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women in Europe. Recruitment, practices and social institutionalization of the European political field</w:t>
+                <w:t xml:space="preserve">Les usages politiques de l'Europe par les eurodéputés de la gauche eurocritique. L'exemple des élus Français de la Gauche unitaire européenne entre 1979 et 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Crum (Ben), Fossum (John Erik). </w:t>
+              <w:t xml:space="preserve">Gainar (Maria), Libéra (Martial). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Practices of Inter-Parliamentary Coordination in International Politics : The European Union and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPR Press, pp.175-192, 2013</w:t>
+              <w:t xml:space="preserve">Contre l'Europe ? Anti-européisme, euroscepticisme et alter-européisme dans la construction européenne, de 1945 à nos jours, volume 2 : Acteurs institutionnels, milieux politiques et société civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.127-139, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00870088v1</w:t>
+                <w:t xml:space="preserve">halshs-00856343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages politiques de l'Europe par les eurodéputés de la gauche eurocritique. L'exemple des élus Français de la Gauche unitaire européenne entre 1979 et 2004</w:t>
+                <w:t xml:space="preserve">Women in Europe. Recruitment, practices and social institutionalization of the European political field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gainar (Maria), Libéra (Martial). </w:t>
+              <w:t xml:space="preserve">Crum (Ben), Fossum (John Erik). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contre l'Europe ? Anti-européisme, euroscepticisme et alter-européisme dans la construction européenne, de 1945 à nos jours, volume 2 : Acteurs institutionnels, milieux politiques et société civile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.127-139, 2013</w:t>
+              <w:t xml:space="preserve">Practices of Inter-Parliamentary Coordination in International Politics : The European Union and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR Press, pp.175-192, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00856343v1</w:t>
+                <w:t xml:space="preserve">halshs-00870088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire carrière au Parlement européen. Activation de dispositions et socialisation institutionnelle</w:t>
               </w:r>
@@ -4059,51 +4059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the MEPs? A Statistical Analysis of the Backgrounds of Members of European Parliament (2004-2014) and of their Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lepaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4147,51 +4147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les eurodéputés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lepaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5040,51 +5040,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DEF8925"/>
+    <w:nsid w:val="66010328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5271,51 +5271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/willy-beauvallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5766-5511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122232577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3663" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0131" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fragnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.136.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey C&#233;lestine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.168.0771" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-016-0001-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.116.0139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1161813" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18735" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim O. K. Zilliacus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzha Smilova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niilo Kauppi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloyan Velchev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vida&#269;ak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145087" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18755" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/willy-beauvallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5766-5511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122232577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3663" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0131" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fragnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.136.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey C&#233;lestine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.168.0771" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-016-0001-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.116.0139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1161813" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18735" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim O. K. Zilliacus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzha Smilova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niilo Kauppi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloyan Velchev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vida&#269;ak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145087" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>