--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -508,390 +508,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t>
+                <w:t xml:space="preserve">4ème Congrès francophone sur les troubles musculosquelettiques (TMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
+                <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Béarée</w:t>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Willy Buchmann</w:t>
+                <w:t xml:space="preserve">Hélène Clabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Références en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.97-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090199v1</w:t>
+                <w:t xml:space="preserve">hal-04542725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4ème Congrès francophone sur les troubles musculosquelettiques (TMS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El rol de la experiencia profesional en la articulación de una prevención sostenible para el medioambiente y el trabajo : Ejemplos en dos sectores en evolución, el mantenimiento de espacios verdes y la horticultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Références en santé au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.20434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542725v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El rol de la experiencia profesional en la articulación de una prevención sostenible para el medioambiente y el trabajo : Ejemplos en dos sectores en evolución, el mantenimiento de espacios verdes y la horticultura</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Béarée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Bounouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/laboreal.20434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322058v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety–Performance Management in Extreme Sports? A Situated Analysis in Spearfishing Activity</w:t>
               </w:r>
@@ -1202,446 +1202,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Diversity and Variability of Firefighters’ Work Situations in France from a Sustainable Work Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlyne Poncato</w:t>
+                <w:t xml:space="preserve">Une pénibilité à trois facettes : quelles approches pour comprendre les effets du travail sur la santé à moyen et long termes en construction navale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérande Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ergonomics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'ergonomie de langue française (SELF); Université Paris Nanterre, Jul 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291546v1</w:t>
+                <w:t xml:space="preserve">hal-05153524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement, usure, TMS. Transformer « le poids du passé » en moteur d’innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Diversity and Variability of Firefighters’ Work Situations in France from a Sustainable Work Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne Poncato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préventica 2025 Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. pp.423 - 428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346200v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirer&amp;quot; au travail : caractériser les stratégies individuelles et collectives pour tenir au fil du parcours professionnel en maintenance navale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vieillissement, usure, TMS. Transformer « le poids du passé » en moteur d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guérande Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’humain : au cœur des interventions ergonomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Canadienne d'Ergonomie, Oct 2025, Québec (CA), France</w:t>
+              <w:t xml:space="preserve">Préventica 2025 Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Preventica, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492712v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une pénibilité à trois facettes : quelles approches pour comprendre les effets du travail sur la santé à moyen et long termes en construction navale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Respirer&amp;quot; au travail : caractériser les stratégies individuelles et collectives pour tenir au fil du parcours professionnel en maintenance navale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guérande Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'ergonomie de langue française (SELF); Université Paris Nanterre, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">L’humain : au cœur des interventions ergonomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Canadienne d'Ergonomie, Oct 2025, Québec (CA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153524v1</w:t>
+                <w:t xml:space="preserve">hal-05492712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre, anticiper et prévenir les altérations à moyen et long termes de la santé au travail : une étude ergonomique en construction navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1768,260 +1768,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les Troubles MusculoSquelettiques ou concevoir le travail futur ? Et si on tenait les deux ? Introduction au séminaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Documenter les effets de moyen et long terme des conditions de travail des sapeurs-pompiers sur leur santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne Poncato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir les troubles musculo squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cnam; GRF TMS, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Doctoriales ARPEGE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp. 43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313889v1</w:t>
+                <w:t xml:space="preserve">hal-04214938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les effets de moyen et long terme des conditions de travail des sapeurs-pompiers sur leur santé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévenir les Troubles MusculoSquelettiques ou concevoir le travail futur ? Et si on tenait les deux ? Introduction au séminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Counil</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales ARPEGE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp. 43-49</w:t>
+              <w:t xml:space="preserve">Prévenir les troubles musculo squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam; GRF TMS, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214938v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience, est-ce vraiment utile pour concevoir une prévention durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'ergonomie de langue française (SELF), Jul 2022, Genève, France. pp.701-707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2122,623 +2122,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supporting the Development of Safety Culture at the Managerial Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t>
+              <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, Vancouver, Canada. pp.27-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267647v1</w:t>
+                <w:t xml:space="preserve">hal-03963720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les risques en maintenance aéronautique, un projet complexe de conception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bernard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Béarée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Bounouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186748v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles Musculo Squelettiques et travail, du diagnostic à l'action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser les risques en maintenance aéronautique, un projet complexe de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Pôle Santé Travail du Centre de gestion du Rhône et de la Métropole de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599369v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acting in safety from the design to the implementation of helicopter maintenance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Troubles Musculo Squelettiques et travail, du diagnostic à l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque annuel du Pôle Santé Travail du Centre de gestion du Rhône et de la Métropole de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962713v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Development of Safety Culture at the Managerial Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acting in safety from the design to the implementation of helicopter maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, Vancouver, Canada. pp.27-32, </w:t>
+              <w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp 128-135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963720v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie du Futur et PME. Le travail, la robotique collaborative et les dirigeants d'entreprises : premiers constats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2802,51 +2802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2871,103 +2871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder au réel du travail de maintenance sur hélicoptère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Murie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales EPIQUE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t>
@@ -3141,368 +3141,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche diachronique des TMS, une paire de lunettes pour l'ergonomie myope ?</w:t>
+                <w:t xml:space="preserve">Usure, régulations, sélection. Le passé professionnel dans la genèse des troubles musculo-squelettiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Archambault</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès de la SELF. L’ergonomie à la croisée des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Jeffroy (IRSN); A. Garrigou (Université de Bordeaux), Sep 2011, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire Annuel du CREAPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180314v1</w:t>
+                <w:t xml:space="preserve">hal-03180321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Lean et les Lean : marges de manœuvre de l'ergonome et conséquences sur les conditions de travail des opérateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'approche diachronique des TMS, une paire de lunettes pour l'ergonomie myope ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Bordeaux sur la pratique de l'ergonomie. L'intervention de l'ergonome sur les nouvelles organisations. Enjeux de santé et de performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">46e Congrès de la SELF. L’ergonomie à la croisée des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Jeffroy (IRSN); A. Garrigou (Université de Bordeaux), Sep 2011, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180311v1</w:t>
+                <w:t xml:space="preserve">hal-03180314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journées de la pratique en ergonomie.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Buchmann</w:t>
+                <w:t xml:space="preserve">Le Lean et les Lean : marges de manœuvre de l'ergonome et conséquences sur les conditions de travail des opérateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Belliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lean et les Lean : marges de manœuvre de l'ergonome et conséquences sur les conditions de travail des opérateurs.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux., France</w:t>
+              <w:t xml:space="preserve">Journées de Bordeaux sur la pratique de l'ergonomie. L'intervention de l'ergonome sur les nouvelles organisations. Enjeux de santé et de performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01021474v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usure, régulations, sélection. Le passé professionnel dans la genèse des troubles musculo-squelettiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Mardon</w:t>
+                <w:t xml:space="preserve">Journées de la pratique en ergonomie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Annuel du CREAPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Lean et les Lean : marges de manœuvre de l'ergonome et conséquences sur les conditions de travail des opérateurs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180321v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01021474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3546,64 +3546,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès francophone sur les TMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3628,90 +3628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la sécurité de maintenance sur hélicoptère, à l'interface du travail des ingénieurs en maintenabilité et des mécaniciens de maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Murie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale du CRTD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3973,273 +3973,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating collaborative robotics into work situations : the intentions of SME managers in the digital transformations of their companies</w:t>
+                <w:t xml:space="preserve">Intégrer de la robotique collaborative dans les situations de travail : les intentions des dirigeants de PME dans les transformations digitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc-Eric Bobillie-Chaumon. </w:t>
+              <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital transformations in the challenge of Activity and Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, 2021, 978-1-78630-529-9. </w:t>
+              <w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119808343.ch9⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-144, 2021, Innovation, entrepreneuriat et gestion ; Série Changements technologiques et ressources humaines, 9781784057800</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941938v1</w:t>
+                <w:t xml:space="preserve">hal-04069917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer de la robotique collaborative dans les situations de travail : les intentions des dirigeants de PME dans les transformations digitales</w:t>
+                <w:t xml:space="preserve">Integrating collaborative robotics into work situations : the intentions of SME managers in the digital transformations of their companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t>
+              <w:t xml:space="preserve">Marc-Eric Bobillie-Chaumon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, </w:t>
+              <w:t xml:space="preserve">Digital transformations in the challenge of Activity and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, 2021, 978-1-78630-529-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1002/9781119808343.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069917v1</w:t>
+                <w:t xml:space="preserve">hal-03941938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Becomes of Lean Manufacturing After It Is Implemented? A Longitudinal Analysis in 2 French Multinational Companies</w:t>
               </w:r>
@@ -4443,51 +4443,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usine du futur et transformations du travail. L'apport d'une conduite de projet centrée activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,64 +4531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement technologique : ressources ou contraintes pour un travail en santé tout au long de la vie professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,51 +4814,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects de moyen et long termes dans la genèse et l’évolution des Troubles Musculo- Squelettiques au travail : une recherche dans l’industrie aéronautique</w:t>
+                <w:t xml:space="preserve">Aspects de moyen et long termes dans la genèse et l’évolution des Troubles Musculo- Squelettiques au travail : une recherche dans l’industrie aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Conservatoire national des arts et metiers - CNAM, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -5075,51 +5075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="514D614E"/>
+    <w:nsid w:val="5615CD47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5306,51 +5306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/willy-buchmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5969-8106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172564948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305403674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Poncato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belharizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clabault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04322058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Blanco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villemain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/2327-2937.1100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Archambault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5565" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_64" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Soulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rande J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05153524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fortineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Belli&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bellies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buchmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/310-marges-de-manoeuvre-des-concepts-a-la-transformation-du-travail.html?search_query=Coutarel&amp;amp;results=2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96068-5_102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180325v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878726v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CNAM0876" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/willy-buchmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5969-8106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172564948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305403674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Poncato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belharizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clabault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04322058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Blanco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20434" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villemain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/2327-2937.1100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Archambault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5565" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05153524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Soulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rande J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_64" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fortineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Belli&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bellies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buchmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/310-marges-de-manoeuvre-des-concepts-a-la-transformation-du-travail.html?search_query=Coutarel&amp;amp;results=2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96068-5_102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180325v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878726v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CNAM0876" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>