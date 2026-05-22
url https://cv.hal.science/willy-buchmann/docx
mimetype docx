--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -508,390 +508,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4ème Congrès francophone sur les troubles musculosquelettiques (TMS)</w:t>
+                <w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Béarée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Bounouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Références en santé au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542725v1</w:t>
+                <w:t xml:space="preserve">hal-04090199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El rol de la experiencia profesional en la articulación de una prevención sostenible para el medioambiente y el trabajo : Ejemplos en dos sectores en evolución, el mantenimiento de espacios verdes y la horticultura</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4ème Congrès francophone sur les troubles musculosquelettiques (TMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Clabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Références en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.97-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322058v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Béarée</w:t>
+                <w:t xml:space="preserve">El rol de la experiencia profesional en la articulación de una prevención sostenible para el medioambiente y el trabajo : Ejemplos en dos sectores en evolución, el mantenimiento de espacios verdes y la horticultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouad Bounouar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augustina Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.20434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090199v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety–Performance Management in Extreme Sports? A Situated Analysis in Spearfishing Activity</w:t>
               </w:r>
@@ -1202,446 +1202,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une pénibilité à trois facettes : quelles approches pour comprendre les effets du travail sur la santé à moyen et long termes en construction navale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annaëlle Soulet</w:t>
+                <w:t xml:space="preserve">Exploring the Diversity and Variability of Firefighters’ Work Situations in France from a Sustainable Work Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne Poncato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guérande Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. pp.423 - 428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153524v1</w:t>
+                <w:t xml:space="preserve">hal-05291546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Diversity and Variability of Firefighters’ Work Situations in France from a Sustainable Work Perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vieillissement, usure, TMS. Transformer « le poids du passé » en moteur d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ergonomics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Préventica 2025 Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Preventica, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291546v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement, usure, TMS. Transformer « le poids du passé » en moteur d’innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Respirer&amp;quot; au travail : caractériser les stratégies individuelles et collectives pour tenir au fil du parcours professionnel en maintenance navale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérande Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préventica 2025 Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Preventica, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">L’humain : au cœur des interventions ergonomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Canadienne d'Ergonomie, Oct 2025, Québec (CA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346200v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirer&amp;quot; au travail : caractériser les stratégies individuelles et collectives pour tenir au fil du parcours professionnel en maintenance navale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Une pénibilité à trois facettes : quelles approches pour comprendre les effets du travail sur la santé à moyen et long termes en construction navale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guérande Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’humain : au cœur des interventions ergonomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Canadienne d'Ergonomie, Oct 2025, Québec (CA), France</w:t>
+              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'ergonomie de langue française (SELF); Université Paris Nanterre, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492712v1</w:t>
+                <w:t xml:space="preserve">hal-05153524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre, anticiper et prévenir les altérations à moyen et long termes de la santé au travail : une étude ergonomique en construction navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1768,260 +1768,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les effets de moyen et long terme des conditions de travail des sapeurs-pompiers sur leur santé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévenir les Troubles MusculoSquelettiques ou concevoir le travail futur ? Et si on tenait les deux ? Introduction au séminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Counil</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales ARPEGE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp. 43-49</w:t>
+              <w:t xml:space="preserve">Prévenir les troubles musculo squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam; GRF TMS, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214938v1</w:t>
+                <w:t xml:space="preserve">hal-04313889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les Troubles MusculoSquelettiques ou concevoir le travail futur ? Et si on tenait les deux ? Introduction au séminaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Documenter les effets de moyen et long terme des conditions de travail des sapeurs-pompiers sur leur santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne Poncato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir les troubles musculo squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cnam; GRF TMS, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Doctoriales ARPEGE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp. 43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313889v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience, est-ce vraiment utile pour concevoir une prévention durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'ergonomie de langue française (SELF), Jul 2022, Genève, France. pp.701-707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2122,623 +2122,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Development of Safety Culture at the Managerial Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Béarée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Bounouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_4⟩</w:t>
+              <w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963720v1</w:t>
+                <w:t xml:space="preserve">hal-03267647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Analyser les risques en maintenance aéronautique, un projet complexe de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mouad Bounouar</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267647v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les risques en maintenance aéronautique, un projet complexe de conception</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Troubles Musculo Squelettiques et travail, du diagnostic à l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Pôle Santé Travail du Centre de gestion du Rhône et de la Métropole de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186748v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles Musculo Squelettiques et travail, du diagnostic à l'action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acting in safety from the design to the implementation of helicopter maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Pôle Santé Travail du Centre de gestion du Rhône et de la Métropole de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp 128-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599369v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acting in safety from the design to the implementation of helicopter maintenance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supporting the Development of Safety Culture at the Managerial Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp 128-135, </w:t>
+              <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, Vancouver, Canada. pp.27-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962713v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie du Futur et PME. Le travail, la robotique collaborative et les dirigeants d'entreprises : premiers constats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2802,51 +2802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2871,103 +2871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder au réel du travail de maintenance sur hélicoptère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Murie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales EPIQUE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t>
@@ -3141,125 +3141,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usure, régulations, sélection. Le passé professionnel dans la genèse des troubles musculo-squelettiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Lean et les Lean : marges de manœuvre de l'ergonome et conséquences sur les conditions de travail des opérateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Belliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Mardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Annuel du CREAPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de Bordeaux sur la pratique de l'ergonomie. L'intervention de l'ergonome sur les nouvelles organisations. Enjeux de santé et de performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180321v1</w:t>
+                <w:t xml:space="preserve">hal-03180311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche diachronique des TMS, une paire de lunettes pour l'ergonomie myope ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3288,221 +3288,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e Congrès de la SELF. L’ergonomie à la croisée des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Jeffroy (IRSN); A. Garrigou (Université de Bordeaux), Sep 2011, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Lean et les Lean : marges de manœuvre de l'ergonome et conséquences sur les conditions de travail des opérateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Willy Buchmann</w:t>
+                <w:t xml:space="preserve">Journées de la pratique en ergonomie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Bordeaux sur la pratique de l'ergonomie. L'intervention de l'ergonome sur les nouvelles organisations. Enjeux de santé et de performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Le Lean et les Lean : marges de manœuvre de l'ergonome et conséquences sur les conditions de travail des opérateurs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180311v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01021474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journées de la pratique en ergonomie.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Buchmann</w:t>
+                <w:t xml:space="preserve">Usure, régulations, sélection. Le passé professionnel dans la genèse des troubles musculo-squelettiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lean et les Lean : marges de manœuvre de l'ergonome et conséquences sur les conditions de travail des opérateurs.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux., France</w:t>
+              <w:t xml:space="preserve">Séminaire Annuel du CREAPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01021474v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3546,64 +3546,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès francophone sur les TMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3628,90 +3628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la sécurité de maintenance sur hélicoptère, à l'interface du travail des ingénieurs en maintenabilité et des mécaniciens de maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Murie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale du CRTD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3973,273 +3973,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer de la robotique collaborative dans les situations de travail : les intentions des dirigeants de PME dans les transformations digitales</w:t>
+                <w:t xml:space="preserve">Integrating collaborative robotics into work situations : the intentions of SME managers in the digital transformations of their companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t>
+              <w:t xml:space="preserve">Marc-Eric Bobillie-Chaumon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, </w:t>
+              <w:t xml:space="preserve">Digital transformations in the challenge of Activity and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, 2021, 978-1-78630-529-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1002/9781119808343.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069917v1</w:t>
+                <w:t xml:space="preserve">hal-03941938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating collaborative robotics into work situations : the intentions of SME managers in the digital transformations of their companies</w:t>
+                <w:t xml:space="preserve">Intégrer de la robotique collaborative dans les situations de travail : les intentions des dirigeants de PME dans les transformations digitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc-Eric Bobillie-Chaumon. </w:t>
+              <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital transformations in the challenge of Activity and Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, 2021, 978-1-78630-529-9. </w:t>
+              <w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119808343.ch9⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-144, 2021, Innovation, entrepreneuriat et gestion ; Série Changements technologiques et ressources humaines, 9781784057800</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941938v1</w:t>
+                <w:t xml:space="preserve">hal-04069917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Becomes of Lean Manufacturing After It Is Implemented? A Longitudinal Analysis in 2 French Multinational Companies</w:t>
               </w:r>
@@ -4443,51 +4443,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usine du futur et transformations du travail. L'apport d'une conduite de projet centrée activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,64 +4531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement technologique : ressources ou contraintes pour un travail en santé tout au long de la vie professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,51 +5075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5615CD47"/>
+    <w:nsid w:val="143311B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5306,51 +5306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/willy-buchmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5969-8106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172564948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305403674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Poncato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belharizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clabault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04322058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Blanco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20434" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villemain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/2327-2937.1100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Archambault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5565" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05153524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Soulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rande J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_64" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fortineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Belli&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bellies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buchmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/310-marges-de-manoeuvre-des-concepts-a-la-transformation-du-travail.html?search_query=Coutarel&amp;amp;results=2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96068-5_102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180325v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878726v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CNAM0876" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/willy-buchmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5969-8106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172564948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305403674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Poncato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belharizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clabault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04322058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Blanco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villemain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/2327-2937.1100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Archambault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5565" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_64" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Soulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rande J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05153524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fortineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Belli&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bellies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buchmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/310-marges-de-manoeuvre-des-concepts-a-la-transformation-du-travail.html?search_query=Coutarel&amp;amp;results=2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96068-5_102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180325v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878726v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CNAM0876" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>