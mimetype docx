--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -186,696 +186,696 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Facelessness of Evil: Towards a Rationale for Corporate Criminal Liability</w:t>
+                <w:t xml:space="preserve">Standardization of Cooperative law in Africa : A Comparative Analysis Between the OHADA Act Related to Cooperative Societies and the East Africa Community’s Cooperative Societies Bill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Labi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Athens Journal of Law </w:t>
+              <w:t xml:space="preserve">International Journal of Cooperative Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879870v1</w:t>
+                <w:t xml:space="preserve">hal-03102272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization of Cooperative law in Africa : A Comparative Analysis Between the OHADA Act Related to Cooperative Societies and the East Africa Community’s Cooperative Societies Bill</w:t>
+                <w:t xml:space="preserve">The Facelessness of Evil: Towards a Rationale for Corporate Criminal Liability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Labi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cooperative Law</w:t>
+              <w:t xml:space="preserve">Athens Journal of Law </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102272v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle médiation dans l'espace OHADA sans professionnalisation des médiateurs? Les inspirations du contexte belge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche comparative internationale des législations ESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'arbitrage et de médiation / Journal of Arbitration and Médiation [Canada]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (353), pp.74-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.353.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520301v1</w:t>
+                <w:t xml:space="preserve">hal-02187256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives à Madagascar : quel équilibre entre attributions de l’Etat et développement du mouvement ?</w:t>
+                <w:t xml:space="preserve">Quelle médiation dans l'espace OHADA sans professionnalisation des médiateurs? Les inspirations du contexte belge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+              <w:t xml:space="preserve">Revue d'arbitrage et de médiation / Journal of Arbitration and Médiation [Canada]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520897v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche comparative internationale des législations ESS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les coopératives à Madagascar : quel équilibre entre attributions de l’Etat et développement du mouvement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 (353), pp.74-88. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.353.0074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02187256v1</w:t>
+                <w:t xml:space="preserve">hal-02520897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer le financement des entreprises par l'appel public à l'épargne en Afrique: les enseignements de l'expérience belge</w:t>
+                <w:t xml:space="preserve">Les enjeux de la définition de la société en droit OHADA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520475v1</w:t>
+                <w:t xml:space="preserve">hal-02520250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Codes of Business Ethics Ethical?</w:t>
+                <w:t xml:space="preserve">Renforcer le financement des entreprises par l'appel public à l'épargne en Afrique: les enseignements de l'expérience belge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Labi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciencia Moralitas</w:t>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520442v1</w:t>
+                <w:t xml:space="preserve">hal-02520475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The East Africa Community's Cooperative Regulation</w:t>
+                <w:t xml:space="preserve">Are Codes of Business Ethics Ethical?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Labi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cooperative Law</w:t>
+              <w:t xml:space="preserve">Sciencia Moralitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520427v1</w:t>
+                <w:t xml:space="preserve">hal-02520442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la définition de la société en droit OHADA</w:t>
+                <w:t xml:space="preserve">The East Africa Community's Cooperative Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+              <w:t xml:space="preserve">International Journal of Cooperative Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520250v1</w:t>
+                <w:t xml:space="preserve">hal-02520427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cautionnement mutuel et l’inclusion financière en Afrique</w:t>
               </w:r>
@@ -1558,51 +1558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Law for what development in the 21st Century?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Labi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa Knows Conference : It is time to decolonise minds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1877,51 +1877,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'entreprise sociale dans les législations ESS d'Afrique et d'Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2030,695 +2030,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wasted Potential of Cooperative Societies in Africa – Focus on Rural Development</w:t>
+                <w:t xml:space="preserve">The Role of Cooperatives and Mutual Health Organizations in the Extension of Non-discriminatory Universal Health Insurance in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">TADJUDJE Willy; DOUVITSA Ifigeneia. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Labi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margarida LIMA Rego; Birgit KUSCHKE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives on Cooperative Law: Festschrift In Honour of Professor Hagen Henrÿ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.255-268, 2022</w:t>
+              <w:t xml:space="preserve">Insurance and Human Rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.113-127, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559629v1</w:t>
+                <w:t xml:space="preserve">hal-04559616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Cooperatives and Mutual Health Organizations in the Extension of Non-discriminatory Universal Health Insurance in Africa</w:t>
+                <w:t xml:space="preserve">The Wasted Potential of Cooperative Societies in Africa – Focus on Rural Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Margarida LIMA Rego; Birgit KUSCHKE. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TADJUDJE Willy; DOUVITSA Ifigeneia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insurance and Human Rights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.113-127, 2022</w:t>
+              <w:t xml:space="preserve">Perspectives on Cooperative Law: Festschrift In Honour of Professor Hagen Henrÿ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-268, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559616v1</w:t>
+                <w:t xml:space="preserve">hal-04559629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Acte uniforme relative au droit des sociétés coopératives : de quoi s’agit-il ? Une présentation générale</w:t>
+                <w:t xml:space="preserve">Introduction au droit coopératif dans la zone OHADA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Kenmogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313445v1</w:t>
+                <w:t xml:space="preserve">hal-03313444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives de santé et de services sociaux</w:t>
+                <w:t xml:space="preserve">La fiscalité des sociétés coopératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA,</w:t>
+              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313450v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre de l’Acte uniforme relatif au droit des sociétés coopératives dans les Etats parties de l’Afrique centrale</w:t>
+                <w:t xml:space="preserve">L’Acte uniforme relative au droit des sociétés coopératives : de quoi s’agit-il ? Une présentation générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kenmogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA,</w:t>
+              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313449v1</w:t>
+                <w:t xml:space="preserve">hal-03313445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’Acte uniforme relatif au droit des sociétés coopératives à l’aide de l’outil CLARITY</w:t>
+                <w:t xml:space="preserve">Les coopératives de santé et de services sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
+              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313448v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Acte uniforme relatif au droit des sociétés coopératives et le statut juridique de groupement</w:t>
+                <w:t xml:space="preserve">La mise en œuvre de l’Acte uniforme relatif au droit des sociétés coopératives dans les Etats parties de l’Afrique centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
+              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313446v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au droit coopératif dans la zone OHADA</w:t>
+                <w:t xml:space="preserve">Evaluation de l’Acte uniforme relatif au droit des sociétés coopératives à l’aide de l’outil CLARITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313444v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiscalité des sociétés coopératives</w:t>
+                <w:t xml:space="preserve">L’Acte uniforme relatif au droit des sociétés coopératives et le statut juridique de groupement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gaudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313451v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l'économie sociale et solidaire par l'enseignement et la recherche: les perspectives de la mise en place d'une technopole à l'Université de Yaoundé II-Soa au Cameroun</w:t>
               </w:r>
@@ -2799,51 +2799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Ethics in the OHADA Zone: Uniform Law, Uniform Ethics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Labi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An Anthology of Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2862,165 +2862,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insuffisance du cadre juridique général du registre des sociétés coopératives en droit OHADA des sociétés coopératives</w:t>
+                <w:t xml:space="preserve">L'évolution historique du droit des sociétés coopératives en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des coopératives OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520459v1</w:t>
+                <w:t xml:space="preserve">hal-02520450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution historique du droit des sociétés coopératives en Afrique</w:t>
+                <w:t xml:space="preserve">L’insuffisance du cadre juridique général du registre des sociétés coopératives en droit OHADA des sociétés coopératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des coopératives OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520450v1</w:t>
+                <w:t xml:space="preserve">hal-02520459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OHADA Cooperative regulation</w:t>
               </w:r>
@@ -3202,51 +3202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODD dans la zone OHADA, de l’outil coopératif au paradigme ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3540,51 +3540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6FBDDD7"/>
+    <w:nsid w:val="C136EE91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3771,51 +3771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/willy-tadjudje" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tadjudje" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Labi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102272v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1019458ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karlshausen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kenmogne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaudji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sangue Fotso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/willy-tadjudje" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102272v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tadjudje" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Labi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1019458ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karlshausen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaudji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kenmogne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sangue Fotso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>