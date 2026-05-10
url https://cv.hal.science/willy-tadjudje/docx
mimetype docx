--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -186,696 +186,696 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization of Cooperative law in Africa : A Comparative Analysis Between the OHADA Act Related to Cooperative Societies and the East Africa Community’s Cooperative Societies Bill</w:t>
+                <w:t xml:space="preserve">The Facelessness of Evil: Towards a Rationale for Corporate Criminal Liability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Labi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cooperative Law</w:t>
+              <w:t xml:space="preserve">Athens Journal of Law </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102272v1</w:t>
+                <w:t xml:space="preserve">hal-02879870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Facelessness of Evil: Towards a Rationale for Corporate Criminal Liability</w:t>
+                <w:t xml:space="preserve">Standardization of Cooperative law in Africa : A Comparative Analysis Between the OHADA Act Related to Cooperative Societies and the East Africa Community’s Cooperative Societies Bill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Labi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Athens Journal of Law </w:t>
+              <w:t xml:space="preserve">International Journal of Cooperative Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879870v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche comparative internationale des législations ESS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle médiation dans l'espace OHADA sans professionnalisation des médiateurs? Les inspirations du contexte belge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'arbitrage et de médiation / Journal of Arbitration and Médiation [Canada]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187256v1</w:t>
+                <w:t xml:space="preserve">hal-02520301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle médiation dans l'espace OHADA sans professionnalisation des médiateurs? Les inspirations du contexte belge</w:t>
+                <w:t xml:space="preserve">Les coopératives à Madagascar : quel équilibre entre attributions de l’Etat et développement du mouvement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'arbitrage et de médiation / Journal of Arbitration and Médiation [Canada]</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520301v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives à Madagascar : quel équilibre entre attributions de l’Etat et développement du mouvement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche comparative internationale des législations ESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 3 (353), pp.74-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.353.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520897v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la définition de la société en droit OHADA</w:t>
+                <w:t xml:space="preserve">Renforcer le financement des entreprises par l'appel public à l'épargne en Afrique: les enseignements de l'expérience belge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520250v1</w:t>
+                <w:t xml:space="preserve">hal-02520475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer le financement des entreprises par l'appel public à l'épargne en Afrique: les enseignements de l'expérience belge</w:t>
+                <w:t xml:space="preserve">Are Codes of Business Ethics Ethical?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Labi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+              <w:t xml:space="preserve">Sciencia Moralitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520475v1</w:t>
+                <w:t xml:space="preserve">hal-02520442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Codes of Business Ethics Ethical?</w:t>
+                <w:t xml:space="preserve">The East Africa Community's Cooperative Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Labi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciencia Moralitas</w:t>
+              <w:t xml:space="preserve">International Journal of Cooperative Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520442v1</w:t>
+                <w:t xml:space="preserve">hal-02520427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The East Africa Community's Cooperative Regulation</w:t>
+                <w:t xml:space="preserve">Les enjeux de la définition de la société en droit OHADA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cooperative Law</w:t>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520427v1</w:t>
+                <w:t xml:space="preserve">hal-02520250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cautionnement mutuel et l’inclusion financière en Afrique</w:t>
               </w:r>
@@ -1558,51 +1558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Law for what development in the 21st Century?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Labi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa Knows Conference : It is time to decolonise minds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1877,51 +1877,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'entreprise sociale dans les législations ESS d'Afrique et d'Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2030,695 +2030,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Cooperatives and Mutual Health Organizations in the Extension of Non-discriminatory Universal Health Insurance in Africa</w:t>
+                <w:t xml:space="preserve">The Wasted Potential of Cooperative Societies in Africa – Focus on Rural Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Margarida LIMA Rego; Birgit KUSCHKE. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TADJUDJE Willy; DOUVITSA Ifigeneia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insurance and Human Rights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.113-127, 2022</w:t>
+              <w:t xml:space="preserve">Perspectives on Cooperative Law: Festschrift In Honour of Professor Hagen Henrÿ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-268, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559616v1</w:t>
+                <w:t xml:space="preserve">hal-04559629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wasted Potential of Cooperative Societies in Africa – Focus on Rural Development</w:t>
+                <w:t xml:space="preserve">The Role of Cooperatives and Mutual Health Organizations in the Extension of Non-discriminatory Universal Health Insurance in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">TADJUDJE Willy; DOUVITSA Ifigeneia. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Labi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margarida LIMA Rego; Birgit KUSCHKE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives on Cooperative Law: Festschrift In Honour of Professor Hagen Henrÿ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.255-268, 2022</w:t>
+              <w:t xml:space="preserve">Insurance and Human Rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.113-127, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559629v1</w:t>
+                <w:t xml:space="preserve">hal-04559616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au droit coopératif dans la zone OHADA</w:t>
+                <w:t xml:space="preserve">L’Acte uniforme relative au droit des sociétés coopératives : de quoi s’agit-il ? Une présentation générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kenmogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313444v1</w:t>
+                <w:t xml:space="preserve">hal-03313445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiscalité des sociétés coopératives</w:t>
+                <w:t xml:space="preserve">Les coopératives de santé et de services sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gaudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
+              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313451v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Acte uniforme relative au droit des sociétés coopératives : de quoi s’agit-il ? Une présentation générale</w:t>
+                <w:t xml:space="preserve">La mise en œuvre de l’Acte uniforme relatif au droit des sociétés coopératives dans les Etats parties de l’Afrique centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Kenmogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
+              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313445v1</w:t>
+                <w:t xml:space="preserve">hal-03313449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives de santé et de services sociaux</w:t>
+                <w:t xml:space="preserve">Evaluation de l’Acte uniforme relatif au droit des sociétés coopératives à l’aide de l’outil CLARITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA,</w:t>
+              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313450v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre de l’Acte uniforme relatif au droit des sociétés coopératives dans les Etats parties de l’Afrique centrale</w:t>
+                <w:t xml:space="preserve">L’Acte uniforme relatif au droit des sociétés coopératives et le statut juridique de groupement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA,</w:t>
+              <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313449v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’Acte uniforme relatif au droit des sociétés coopératives à l’aide de l’outil CLARITY</w:t>
+                <w:t xml:space="preserve">Introduction au droit coopératif dans la zone OHADA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313448v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Acte uniforme relatif au droit des sociétés coopératives et le statut juridique de groupement</w:t>
+                <w:t xml:space="preserve">La fiscalité des sociétés coopératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des coopératives en Afrique – Réflexions sur l’Acte uniforme de l’OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313446v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l'économie sociale et solidaire par l'enseignement et la recherche: les perspectives de la mise en place d'une technopole à l'Université de Yaoundé II-Soa au Cameroun</w:t>
               </w:r>
@@ -2799,51 +2799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Ethics in the OHADA Zone: Uniform Law, Uniform Ethics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Labi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An Anthology of Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2862,165 +2862,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution historique du droit des sociétés coopératives en Afrique</w:t>
+                <w:t xml:space="preserve">L’insuffisance du cadre juridique général du registre des sociétés coopératives en droit OHADA des sociétés coopératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des coopératives OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520450v1</w:t>
+                <w:t xml:space="preserve">hal-02520459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insuffisance du cadre juridique général du registre des sociétés coopératives en droit OHADA des sociétés coopératives</w:t>
+                <w:t xml:space="preserve">L'évolution historique du droit des sociétés coopératives en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des coopératives OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520459v1</w:t>
+                <w:t xml:space="preserve">hal-02520450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OHADA Cooperative regulation</w:t>
               </w:r>
@@ -3202,51 +3202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODD dans la zone OHADA, de l’outil coopératif au paradigme ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3540,51 +3540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C136EE91"/>
+    <w:nsid w:val="DB52CFA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3771,51 +3771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/willy-tadjudje" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102272v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tadjudje" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Labi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1019458ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karlshausen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaudji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kenmogne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sangue Fotso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/willy-tadjudje" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tadjudje" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Labi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102272v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1019458ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karlshausen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kenmogne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaudji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sangue Fotso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>