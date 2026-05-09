--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Willy Yvart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'Information et de la Communication - Laboratoire ELLIADD - IUT Nord Franche-Comte - Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual conference proceedings: prospects for scientific publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.29-57. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2025n15.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience and virtual reality: visual method of analysis based on video recordings and the Valence-Arousal diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.68-85. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2024n12.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer à l’information par l’audiovisuel et le journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Duwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of visual methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Laguna, Nov 2023, La Laguna, Tenerife, Canary Islands, Spain. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/e9qb-ds97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement audiovisuel de traces de colloque comme méthode de publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international en méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI (Université Savoie Mont-Blanc), ELLIADD (Université de Franche-Comté), CICA (Universidad Anáhuac México), Nov 2024, Mexico (on line), Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation des transferts émotionnels de cohortes – Étude de cas sur la notion de non-violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience vécue et réalité virtuelle : méthode visuelle d’analyse sur la base d’enregistrements vidéo et du diagramme de Valence-Arousal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale : Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Laguna, 2021, La Laguna, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional dynamics and quality of lived experience: a study of the usage of the Valence-Arousal space with the Spot Your Mood tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Métodos visuales y metodologías en las investigaciones sobre comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4185/cac144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guillaume-Blaydes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pommeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fès, Maroc. pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, United States. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization, Sonoma, CA, USA, March 10, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, SONOMA, United States. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp10304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer à l’audiovisuel et au journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Duwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educa 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pratiques et Formations dans les Educations, May 2015, Hammamet (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible needle, digital haystack: tangible interfaces for reusing media content organized by similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Brouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2014 - 8th International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Munich, Germany. pp.37-38, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2540930.2540983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de ressentis en cours d'expérience : méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, CNRS, pp.125-173, 2021, La trace, du sensible au social, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarizing CADastre Exquisse: A Crossover between Snoezeling in Hospitals/Domes, and Authoring/Experiencing Soundful Comic Strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sabato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8326, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-33, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04117-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarizing Metropolitan Views: FlanoGraphing the Urban Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8326, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-21, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04117-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification (a)verbale de l'humeur musicale : nouvelles perspectives pour la synchronisation dans l'audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. UPHF; UMons, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02425122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique : le concours IABM Student Awards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guillaume-Blaydes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pommeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMMA: Museum MOtion & Mood MApping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Mons (UMONS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique au mètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-2-7574-0425-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Willy Yvart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'Information et de la Communication - Laboratoire ELLIADD - IUT Nord Franche-Comte - Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual conference proceedings: prospects for scientific publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.29-57. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2025n15.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience and virtual reality: visual method of analysis based on video recordings and the Valence-Arousal diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.68-85. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2024n12.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer à l’information par l’audiovisuel et le journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Duwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of visual methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Laguna, Nov 2023, La Laguna, Tenerife, Canary Islands, Spain. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/e9qb-ds97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement audiovisuel de traces de colloque comme méthode de publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international en méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI (Université Savoie Mont-Blanc), ELLIADD (Université de Franche-Comté), CICA (Universidad Anáhuac México), Nov 2024, Mexico (on line), Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation des transferts émotionnels de cohortes – Étude de cas sur la notion de non-violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience vécue et réalité virtuelle : méthode visuelle d’analyse sur la base d’enregistrements vidéo et du diagramme de Valence-Arousal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale : Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Laguna, 2021, La Laguna, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional dynamics and quality of lived experience: a study of the usage of the Valence-Arousal space with the Spot Your Mood tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Métodos visuales y metodologías en las investigaciones sobre comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4185/cac144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guillaume-Blaydes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pommeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fès, Maroc. pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, United States. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization, Sonoma, CA, USA, March 10, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, SONOMA, United States. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp10304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer à l’audiovisuel et au journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Duwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educa 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pratiques et Formations dans les Educations, May 2015, Hammamet (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible needle, digital haystack: tangible interfaces for reusing media content organized by similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Brouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2014 - 8th International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Munich, Germany. pp.37-38, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2540930.2540983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de ressentis en cours d'expérience : méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, CNRS, pp.125-173, 2021, La trace, du sensible au social, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarizing CADastre Exquisse: A Crossover between Snoezeling in Hospitals/Domes, and Authoring/Experiencing Soundful Comic Strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sabato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8326, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-33, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04117-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarizing Metropolitan Views: FlanoGraphing the Urban Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8326, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-21, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04117-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification (a)verbale de l'humeur musicale : nouvelles perspectives pour la synchronisation dans l'audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. UPHF; UMons, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02425122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique : le concours IABM Student Awards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guillaume-Blaydes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pommeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMMA: Museum MOtion & Mood MApping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Mons (UMONS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique au mètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-2-7574-0425-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2025n15.03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613790v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.07" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duwez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e9qb-ds97" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878940v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac144" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03549543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillaume-Blaydes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pommeray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp10304" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rocca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Brouzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2540930.2540983" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sabato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Giraudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delattre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desnos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04117-9_3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacobs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Jacobs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04117-9_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02425122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2025n15.03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613790v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.07" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duwez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e9qb-ds97" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878940v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac144" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03549543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillaume-Blaydes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pommeray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp10304" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rocca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Brouzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2540930.2540983" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sabato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Giraudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delattre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desnos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04117-9_3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacobs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Jacobs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04117-9_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02425122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>