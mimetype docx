--- v0 (2026-03-29)
+++ v1 (2026-05-07)
@@ -714,252 +714,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk communication: the European Commission TSE Roadmap Model for policy relaxation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of stakeholder risk perception and risk communication in Europe: A bovine spongiform encephalopathy case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim van Wassenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Dressel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wim van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Perazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Risk Assessment and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Risk Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (6), p. 565-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13669877.2011.646290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757092v1</w:t>
+                <w:t xml:space="preserve">hal-00709647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of stakeholder risk perception and risk communication in Europe: A bovine spongiform encephalopathy case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk communication: the European Commission TSE Roadmap Model for policy relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Dressel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Wassenhove</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Dressel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Perazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Risk Assessment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), p. 213-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13669877.2011.646290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00709647v1</w:t>
+                <w:t xml:space="preserve">hal-00757092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public risk perception of relaxation of transmissible spongiform encephalopathies (tse) measures in Europe</w:t>
               </w:r>
@@ -1125,260 +1125,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le WOCCQ une méthode de diagnostic des risques psycho-sociaux liés au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of the risk perceptions and risk communications of stakeholders within five european countries after the issue of the roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Perazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Dressel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSE Risque Sécurité Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, juillet-août (5), p. 16-21</w:t>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (2), 13-19. Texte de la communication orale présentée au cours des Journées scientifiques AEEMA, 21 mai 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752021v1</w:t>
+                <w:t xml:space="preserve">hal-00613309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the risk perceptions and risk communications of stakeholders within five european countries after the issue of the roadmap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le WOCCQ une méthode de diagnostic des risques psycho-sociaux liés au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Dressel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57 (2), 13-19. Texte de la communication orale présentée au cours des Journées scientifiques AEEMA, 21 mai 2</w:t>
+              <w:t xml:space="preserve">RSE Risque Sécurité Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, juillet-août (5), p. 16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613309v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles d'évaluation des risques psycho-sociaux, éléments de définition et de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSE Risque Sécurité Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, mai-juin (4), p. 15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2164,191 +2164,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of organizational learning in risk management : Development of a collective memory for sanitary alerts</w:t>
+                <w:t xml:space="preserve">Méthodologie de retour d'expérience pour la mise en place d'une mémoire collective des alertes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Wybo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIEMS 2002 - The International Emergency Management Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Quatorzièmes rencontres scientifiques et technologiques des industries alimentaires - AGORAL 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Nancy, France. pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751886v1</w:t>
+                <w:t xml:space="preserve">hal-00751898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de retour d'expérience pour la mise en place d'une mémoire collective des alertes alimentaires</w:t>
+                <w:t xml:space="preserve">Methodology of organizational learning in risk management : Development of a collective memory for sanitary alerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Wybo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14° rencontres scientifiques et technologiques des industries alimentaires AGORAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nancy, France. pp.ISBN 2-7430-0561-0</w:t>
+              <w:t xml:space="preserve">TIEMS 2002 - The International Emergency Management Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572796v1</w:t>
+                <w:t xml:space="preserve">hal-00751886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de retour d'expérience pour la mise en place d'une mémoire collective des alertes alimentaires</w:t>
               </w:r>
@@ -2364,73 +2364,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Wybo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes rencontres scientifiques et technologiques des industries alimentaires - AGORAL 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Nancy, France. pp.245-250</w:t>
+              <w:t xml:space="preserve">14° rencontres scientifiques et technologiques des industries alimentaires AGORAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nancy, France. pp.ISBN 2-7430-0561-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751898v1</w:t>
+                <w:t xml:space="preserve">hal-00572796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3215,51 +3215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Foussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Wassenhove" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.129405" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03236260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Swuste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asun Galera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Wassenhove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carretero-G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arezes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105338" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wybo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.04.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTD0NDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Leka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.03.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bellanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Dressel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Perazzini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2011.646290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2011.618989" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R05-02-089-cd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03236336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0459-cd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03384912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00441216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Besnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo F.A. Runte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00409858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENGR0020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Foussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Wassenhove" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.129405" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03236260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Swuste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asun Galera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Wassenhove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carretero-G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arezes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105338" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wybo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.04.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTD0NDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Leka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.03.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bellanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Dressel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Perazzini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2011.646290" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2011.618989" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R05-02-089-cd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03236336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0459-cd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03384912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00441216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Besnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo F.A. Runte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00409858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENGR0020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>