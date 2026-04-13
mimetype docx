--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -1362,191 +1362,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04555824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri Médard (2022) - Désordre colonial dans la propriété. Une histoire lacustre du royaume du Buganda (1885-1925), Nairobi, ed. Africae Monographs, Paris, Africae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.cr11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04175610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Christine Chaillot, L'enseignement traditionnel de l'Église éthiopienne orthodoxe täwadeho. Foi et spiritualité, L'Harmattan, 2022, 268 p., bibl., ill.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 250 (2), pp.390-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesafricaines.42045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082998v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04175610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Krebs. Medieval Ethiopian Kingship, Craft, and Diplomacy with Latin Europe. London: Palgrave Macmillan, 2021. 308 pp. $109.99. ISBN: 978-3030649333.</w:t>
               </w:r>
@@ -2624,196 +2624,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire d'un vrai faux traité philosophique (Ḥatatā Zar'a Yā'eqob et Ḥatatā Walda Ḥeywat). Introduction : Enquête sur une enquête</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aïssatou Mbodj-Pouye</w:t>
+                <w:t xml:space="preserve">L'histoire d'un vrai faux traité philosophique (Ḥatatā Zar'a Yā'eqob et Ḥatatā Walda Ḥeywat). Épisode 1. Le temps de la découverte. De l'entrée en collection à l'édition scientifique (1852-1904)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1-6. </w:t>
+              <w:t xml:space="preserve">, 2013, pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/afriques.1060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/afriques.1063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793479v1</w:t>
+                <w:t xml:space="preserve">halshs-00793507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire d'un vrai faux traité philosophique (Ḥatatā Zar'a Yā'eqob et Ḥatatā Walda Ḥeywat). Épisode 1. Le temps de la découverte. De l'entrée en collection à l'édition scientifique (1852-1904)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Wion</w:t>
+                <w:t xml:space="preserve">L'histoire d'un vrai faux traité philosophique (Ḥatatā Zar'a Yā'eqob et Ḥatatā Walda Ḥeywat). Introduction : Enquête sur une enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Mbodj-Pouye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1-30. </w:t>
+              <w:t xml:space="preserve">, 2013, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/afriques.1063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/afriques.1060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793507v1</w:t>
+                <w:t xml:space="preserve">halshs-00793479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire d'un vrai faux traité philosophique (Ḥatatā Zar'a Yā'eqob et Ḥatatā Walda Ḥeywat). Épisode 2 : Le temps de la démystification et la traversée du désert (de 1916 aux années 1950)</w:t>
               </w:r>
@@ -3031,1215 +3031,1202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00686824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Études des pratiques funéraires éthiopiennes : contextes, sources et enjeux. Introduction au dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bosc-Tiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cérémonies de la mort. Pour une histoire des pratiques funéraires en Éthiopie, 03, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afriques.1054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02545866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Promulgation and registration of royal Ethiopian acts in behalf of political and religious institutions (Northern Ethiopia, sixteenth century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Northeast African Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (2), pp.59-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/nas.2011.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00618660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Études des pratiques funéraires éthiopiennes : contextes, sources et enjeux. Introduction au dossier</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des pratiques funéraires éthiopiennes: contextes, sources et enjeux. Introduction au dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bosc-Tiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chrétien</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Cérémonies de la mort. Pour une histoire des pratiques funéraires en Éthiopie, 03, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 3, revue en ligne: http://afriques.revues.org/1054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/afriques.1054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02545866v1</w:t>
+                <w:t xml:space="preserve">halshs-00694382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des pratiques funéraires éthiopiennes: contextes, sources et enjeux. Introduction au dossier</w:t>
-[...98 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Šumgädäl : peintures rupestres et histoires de vaches dans le sud-Gondär</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25, pp.249-259. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2010.1417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Bosc-Tiessé, Les Îles de la mémoire. Fabrique des images et écriture de l'histoire dans les églises du lac Tānā, Éthiopie, xviie-xviiie siècle, Paris, Publications de la Sorbonne, 2008, 496 p. in: Gradhiva, 12, 2010, URL : http://gradhiva.revues.org/1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.230-232. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.1977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00542269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Liber Aksumae selon le manuscrit Bodleian Bruce 93 : le plus ancien témoin d'un projet historiographique sans cesse réactivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriens Christianus. Hefte für die Kunde des christlichen Orients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 93, pp.135-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00618663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Kebrä Nägäśt, ‘La Gloire des Rois', compte rendu critique de quatre traductions récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24, pp.317-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00542693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Donald Crummey (ed.), Land, Literacy and the State in Sudanic Africa, 2005, Trenton, Red Sea Press, 274 p. in Annales. Histoire, Sciences Sociales 4 (2009), p. 928-30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (4), pp.928-930. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S039526490002254X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Elisabeth Biasio, Heilige und Helden. Äthiopiens zeitgenössische Malerei im traditionellen Stil, Verlag Neue Zürcher Zeitung, Völkerkundemuseum der Universität Zürich, 2006, 194 p., in : Aethiopica 11, (2008), p. 244-51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aethiopica, International Journal for Ethiopian and Eritrean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11, pp.244-251. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15460/aethiopica.11.1.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles des bibliothèques, des archives et des musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 48, pp.99-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de la codicologie et de la diplomatique. Structure et transmission des recueils documentaires éthiopiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 48 (1), pp.14-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galim.2006.1700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Did King Fasilädäs Kill His Brother? Sharing Power in the Royal Family in Mid-Seventeenth Century Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Early Modern History. Contacts, Comparisons, Contrasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (3-4), pp.259-293. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1570065043124002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel ensemble de peintures murales du premier style gondarien : le monastère de Qoma Fasilädäs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17, 277-306, 13 fig., 9 pl. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2001.1004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le balambaras Giyorgis : un Grec en Ethiopie à la fin du XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 16, pp.309-338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2000.979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des peintures datées du XVIIe au début XIXe siècles : question sur l'art gondarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bosc-Tiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4255,51 +4242,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du Centre de Recherches Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 9, pp.215-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4309,703 +4296,789 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anointing of the Kings and the Liturgy of Hosanna in Aksum: Two Mirroring Rites, Witnesses of Medieval Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luisa Sernicola; Massimo Villa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Aksum to Lalibäla. The myth of the “Dark Ages” of Eritrean and Ethiopian history (7th-13th c.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2026, Studi Africanistici / Serie Etiopica, 978–88–6719–352–3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05533497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouleaux magiques éthiopiens, des objets féminins vendus par des hommes ; Peindre un tabou alimentaire ou une fondation d'église ? ; Melkam Ayyahou, portrait d'une notable et de son entreprise familiale ; Les interprètes, de jeunes hommes aux origines modestes à la croisée des mondes ; Un diptyque du XVIIe siècle subrepticement refait à neuf ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mission Dakar-Djibouti, 1931-1933 : Contre-enquêtes [exposition, Paris, Musée du quai Branly-Jacques Chirac, 15 avril-14 septembre 2025]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions El Viso, pp. 46-47, 80-85, 140-141, 2025, 978-84-128615-7-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05442439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How gabaz became ‘cathedral’ and was it relevant? An investigation through the usages of words related to Aksum and the Ethiopian episcopacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-L. Derat; A. Łajtar; R. Seignobos; A. Tsakos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bishops and Bishoprics in Egypt, Nubia, and Ethiopia (Fourth–Fourteenth Centuries): Religious Authorities, Episcopal Seats, and Interactions in Local and Regional Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S45, Peeters, pp.239-277, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04869493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning Standards in Ethiopic Classical Writings through Two Distinctive Features of the Ḥatätas: Autarchic Logic and First-Person Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cantor, Lea; Fasil Merawi; Egid, Jonathan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Search of Zär’a Ya‛ǝqob. On the History, Philosophy, and Authorship of the Ḥatäta Zär’a Ya‛ǝqob and the Ḥatäta Wäldä Ḥəywät</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67 - 90, 2024, 9783110725742. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de Gruyter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1515/9783110725810-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04699559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medieval Ethiopian Economies: Subsistence, Global Trade and the Administration of Wealth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samantha Kelly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to Medieval Ethiopia and Eritrea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, 2020, 978-90-04-41943-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004419582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02422958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory and Oblivion in the History of Gonǧ Monastery (1670 - 1750): The Paradoxes of Qǝbat Historiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirk Bustorf; Sophia Dege-Müller; Alexander Meckelburg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oral Traditions in Ethiopian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz, O; Harrassowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-63, 2018, Supplement to Aethiopica. International Journal of Ethiopian and Eritrean Studies, 978-3-447-11054-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harrassowitz, O; Harrassowitz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.2307/j.ctvcm4fb5.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abba Lebsä Krestos of Gonǧ Selalo: Sources for Discussing Religious Identities in Goǧǧam (Early Seventeenth Century, Ethiopia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carter McCollum, Adam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Ethiopian Languages, Literature, and History. Festschrift for Getatchew Haile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz, O; Harrassowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.493-525, 2017, Äthiopistische Forschungen, 978-3-447-10848-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harrassowitz, O; Harrassowitz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.2307/j.ctvckq4mn.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01509929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Golden Gospels and Chronicle of Aksum at Aksum Seyon’s Church: The photographs taken by Theodor v. Lüpke (1906)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steffen Wenig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN KAISERLICHEM AUFTRAG. Die Deutsche Aksum-Expedition 1906 unter Enno Littmann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ethnographische, kirchenhistorische und archäologisch-historische Untersuchungen (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reichert Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-133, 2017, 978-3-89500-891-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-133, 2017, 978-3-89500-891-7</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianisme éthiopien: pratiques artistiques et religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bosc-Tiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Jolly; Marianne Lemaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Dakar-Djibouti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01525075v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01508898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianisme éthiopien : pratiques artistiques et religieuses</w:t>
               </w:r>
@@ -5084,383 +5157,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christianisme éthiopien: pratiques artistiques et religieuses</w:t>
-[...84 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Promulgation et enregistrement des actes royaux éthiopiens en faveur des institutions politico-religieuses du nord du royaume (xvie siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Gary-Toukara; D. Nativel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Afrique des savoirs au sud du Sahara (XVI-XXIe siècle). Acteurs, supports, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.333-362, 2012, 9782811106164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecting manuscripts and scrolls in Ethiopia: The missions of Johannes Flemming (1905) and Enno Littmann (1906)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Wenig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In kaiserlichem Auftrag: Die Deutsche Aksum-Expedition 1906 unter Enno Littmann, vol. 2: Altertumskundliche Untersuchungen in Tigray/Äthiopien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reichert Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Forschungen zur Archäologie Außereuropäischer Kulturen, 9783895008900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue des actes éthiopiens à l'épreuve de la modernité : un recueil de chartes royales daté de 1943 (église de Maḫdärä Maryam, Bägémder)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.‑M. Bertrand, P. Boilley, J.‑P. Genet et P. Schmitt Pantel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne; Éditions de la Sorbonne, pp.123-152, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.83243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuscrits éthiopiens d'Antoine d'Abbadie à la Bibliothèque nationale de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5470,302 +5457,302 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bosc-Tiessé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Dercourt, secrétaire perpétuel de l'Académie des sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antoine d'Abbadie de l'Abyssinie au Pays basque – Voyage d'une vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlantica-Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-116, 2010, 9782758803256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00511272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of 17th-century Ethiopian Pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.J. Ramos; I. Boavida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Indigenous and The Foreign in Christian Ethiopian Art. On Portuguese-Ethiopian Contacts in the 16th-17th centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, The Indigenous and The Foreign in Christian Ethiopian Art. On Portuguese-Ethiopian Contacts in the 16th-17th centuries, 9780754650379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Manuscripts Library of Qoma Fasilädäs Monastery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the XIVth International Conference of Ethiopian Studies, Addis Ababa, 6‑11 nov. 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Institute of Ethiopian Studies, pp.275-300, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[description de trois manuscrits de la collection éthiopienne conservée à la BnF : Ms. Eth. 205 ; ms. Eth. 410 ; ms. Eth. Abb. 114]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. S. Breton‑Gravereau et D. Thibault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aventure des écritures. Matières et formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions de la Bibliothèque nationale de France, pp.40, 117, 118, 3 fig., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5775,661 +5762,661 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afa tarik - Histoire orale de l'Éthiopie chrétienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60714/cocoon.0655c607-f13b-4c6c-95c6-07f13b9c6c3b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription des carnets de notes d’Antoine d’Abbadie dans la Corne de l’Afrique (1837-49)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480845v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription des carnets de notes d’Antoine d’Abbadie dans la Corne de l’Afrique (1837-49)</w:t>
+                <w:t xml:space="preserve">Préparer un projet incluant l’extraction des textes en graphies non-latines par transcription et HTR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535004v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Préparer un projet incluant l’extraction des textes en graphies non-latines par transcription et HTR</w:t>
+                <w:t xml:space="preserve">halshs-04161903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices des manuscrit BnF Ethiopien d'Abbadie 265, 266, 267, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collecte de manuscrits éthiopiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01670586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture éthiopienne de style traditionnel ou « bahelawi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des bibliothèques et des catalogues de manuscrits éthiopiens [en ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bosc-Tiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00618669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérative numérique pour les études éthiopiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6439,215 +6426,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableau des langues (41) documentées dans les carnets d'Antoine d’Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05245245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableau des langues (41) documentées dans les carnets d'Antoine d’Abbadie</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">« Lettres du R. P. Juste d’Urbin » à Antoine d’Abbadie Manuscrit BnF NAF 23852, fol. 3- 128v</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05245245v1</w:t>
+                <w:t xml:space="preserve">halshs-02863840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lettres du R. P. Juste d’Urbin » à Antoine d’Abbadie Manuscrit BnF NAF 23852, fol. 3- 128v</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                <w:t xml:space="preserve">The National Archives and Library of Ethiopia: six years of Ethio-French cooperation (2001-2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6657,342 +6644,342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcribing Antoine d'Abbadie's notebooks : tutorial for using the transcription tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcribing Antoine d'Abbadie's notebooks : tutorial for using the transcription tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Wion</w:t>
+                <w:t xml:space="preserve">Le numérique au service des textes éthiopiens. Encodage, transcription et publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Noëmie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEI-XML edition of the notebooks of Antoine d’Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcrire Antoine d’Abbadie : tutoriel d’utilisation de l’outil de transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...121 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7002,51 +6989,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire les carnets d’Antoine d’Abbadie (1837-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7075,73 +7062,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Conférence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lycée Guebré Mariam, Nov 2022, Addis Abeba, Éthiopie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcribing and editing the notebooks of Antoine d’Abbadie (1837-1848): the use of Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7170,73 +7157,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Conférence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Addis Abeba University, Nov 2022, Addis Abeba, Addis Abeba University, Computer Science Department, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcribing the notebooks of Antoine d’Abbadie (1837-1848): at the crossroads of scientific, technical and ethical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7265,396 +7252,396 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Seminar]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre français des études éthiopiennes, Nov 2022, Addis Abeba, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TEI-XML Architecture of Ethiopian Manuscript Archives: Respecting the Integrity of Primary Sources and Asserting Editorial Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linking Manuscripts from the Coptic, Ethiopian, and Syriac Domain: Present and Future Synergy Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alessandro Bausi, Feb 2018, Hamburg, Germany. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01871649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The National Archives and Library of Ethiopia: six years of Ethio-French cooperation (2001-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The National Archives and Library of Ethiopia: six years of Ethio-French cooperation (2001-2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Ethiopia. ~20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du catalogage au travail coopératif : nouveaux enjeux numériques pour le patrimoine séculaire d'Éthiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La société de l'information et ses enjeux", Actes du colloque de bilan du programme interdisciplinaire "Société de l'information" 2001-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lyon, France. pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of 17th-century Ethiopian Pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis of 17th-century Ethiopian Pigments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Portugal. pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Manuscripts Library of Qoma Fasilädäs Monastery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Manuscripts Library of Qoma Fasilädäs Monastery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Ethiopia. pp.275-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7664,959 +7651,959 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikipedia as an Open Access Tool for Restituting Knowledge on African Past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikipedia as an Open Access Tool for Restituting Knowledge on African Past</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+                <w:t xml:space="preserve">Islam West Africa Collection: Dataset, Distant Reading, and Uses of AI for Discourse Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480838v1</w:t>
+                <w:t xml:space="preserve">halshs-05285718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam West Africa Collection: Dataset, Distant Reading, and Uses of AI for Discourse Analysis</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Digitising the Archives of a Rural Radio in Mali: A Transnational Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05285718v1</w:t>
+                <w:t xml:space="preserve">hal-04799578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitising the Archives of a Rural Radio in Mali: A Transnational Project</w:t>
+                <w:t xml:space="preserve">Digital Benin: bringing together scattered historic Benin objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799578v1</w:t>
+                <w:t xml:space="preserve">halshs-04428951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Benin: bringing together scattered historic Benin objects</w:t>
+                <w:t xml:space="preserve">Ethiopic Miracles: A Database to Link Images and Texts of Marian Miracles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04428951v1</w:t>
+                <w:t xml:space="preserve">halshs-04861434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethiopic Miracles: A Database to Link Images and Texts of Marian Miracles</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">En Éthiopie, le (faux) traité philosophique qui ne voulait pas mourir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04861434v1</w:t>
+                <w:t xml:space="preserve">hal-04048209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Current approaches on Automatic Recognition of Ethiopic script</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cocoon: A Platform for Documenting the World’s Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04161812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">En Éthiopie, le (faux) traité philosophique qui ne voulait pas mourir</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">African and Oceanian Objects in French Museums: Mapping as a Tool for Rethinking Heritage and Historicizing Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to build a community of collaborative transcription? Feed-back from an on-going project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03919929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de réflexion sur le statut des notes de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03205330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcrire de façon participative une source complexe : enjeux et difficultés du projet d’édition des carnets d’Antoine d’Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalité de genre dans les études éthiopiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'Ethiopie réécrit son histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01670995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire Générale de l’Afrique : des sirènes de l’«Afrique Globale» à l’anti-intellectualisme de la «coalition des artistes»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8626,319 +8613,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewostatewos, saint&amp;quot;; &amp;quot;Fasiladas, king&amp;quot;; &amp;quot;Galawdewos, king&amp;quot;; &amp;quot;Mika'el Sehul, ras&amp;quot;; Susneyos, king</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionary of African Biographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy, Jules&amp;quot; ; &amp;quot;liqä mäkwas&amp;quot;; &amp;quot;Luqas, aläqa&amp;quot;; &amp;quot;Mahdärä Maryam, church&amp;quot;; &amp;quot;Magwina, monastery&amp;quot; ; &amp;quot;Marqos, abunä&amp;quot;; &amp;quot;Mikaél, abunä&amp;quot;; &amp;quot;Mission Dakar-Djibouti&amp;quot;; &amp;quot;Mota Giyorgis, church&amp;quot;; &amp;quot;Nagara Haymanot&amp;quot;; &amp;quot;National Archives and Library of Ethiopia&amp;quot; ; &amp;quot;Niqolawos, ras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Description Encyclopaedia Æthiopica (vol. 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greece, relations with Ethiopia&amp;quot;; &amp;quot;Gälawdéwos, abéto&amp;quot;; &amp;quot;Giyorgis, balambaras&amp;quot;; &amp;quot;Haymanotä Abaw&amp;quot; in collaboration with E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Æthiopica (vol. 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbay&amp;quot;; &amp;quot;Annales d'Éthiopie&amp;quot;; &amp;quot;Addam of Emfraz&amp;quot;; &amp;quot;Colours (use and symbols)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Æthiopica (vol. 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9006,51 +8993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8205F6A2"/>
+    <w:nsid w:val="E3C57C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9154,51 +9141,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="764D069F"/>
+    <w:nsid w:val="34B66207"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9302,51 +9289,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="658A4E60"/>
+    <w:nsid w:val="A02824D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9450,51 +9437,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A9ABBCB3"/>
+    <w:nsid w:val="F89185F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9598,51 +9585,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="30F1FE62"/>
+    <w:nsid w:val="D8403B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9746,51 +9733,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D049B454"/>
+    <w:nsid w:val="18A5F55F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9992,51 +9979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wion-anais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6568-9257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074102281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265851086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalorientalist.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://distam.hypotheses.org/category/gt1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bulac.fr/conseil-scientifique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actions-recherche.bnf.fr/BnF/anirw3.nsf/IX01/A2019000024_mss-abbadie-les-carnets-scientifiques-d-antoine-d-abbadie-en-ethiopie-1840-1852-numerisation-transcription-et-edition" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-17-CE27-0020/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/recherche/prix/medaillesbronze.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imaf.cnrs.fr/spip.php?article5393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://calenda.org/1097818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/1941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1941" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nas.2011.0002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-sepia.com/catalog/product_info.php?products_id=213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6288" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.42045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.cr11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.063.0045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desclaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10749" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weisser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.19.1.904" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793479v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.3154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.921" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nas.2011.0003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1054" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2010.1417" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1977" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S039526490002254X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.11.1.165" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ogilvie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2006.1700" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1570065043124002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2001.1004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2000.979" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110725810/html?lang=en#overview" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110725810-004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422958v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004419582" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Oral_Traditions_in_Ethiopian_Studies/titel_5648.ahtml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcm4fb5.6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_1700.ahtml?NKLN=594_A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvckq4mn.25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/en/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionslescahiers.fr/index.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2542-l-afrique-des-savoirs-au-sud-du-sahara-xvi-xxi-siecle-acteurs-supports-pratiques-9782811106164.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reichert-verlag.de/de/fachgebiete/altertumswissenschaften/9783895008900_in_kaiserlichem_auftrag_die_deutsche_aksum_expedition_1906_unter_enno_littmann-detail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83243" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlantica.fr/livre/11010/Antoine_d_Abbadie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashgate.com/isbn/9780754650379" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60714/cocoon.0655c607-f13b-4c6c-95c6-07f13b9c6c3b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670586v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sohier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245245v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863840v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03334312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364449v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364446v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450504v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450583v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450582v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285718v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799578v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161812v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508674v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670995v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671017v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694788v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694790v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694791v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wion-anais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6568-9257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074102281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265851086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalorientalist.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://distam.hypotheses.org/category/gt1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bulac.fr/conseil-scientifique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actions-recherche.bnf.fr/BnF/anirw3.nsf/IX01/A2019000024_mss-abbadie-les-carnets-scientifiques-d-antoine-d-abbadie-en-ethiopie-1840-1852-numerisation-transcription-et-edition" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-17-CE27-0020/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/recherche/prix/medaillesbronze.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imaf.cnrs.fr/spip.php?article5393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://calenda.org/1097818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/1941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1941" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nas.2011.0002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-sepia.com/catalog/product_info.php?products_id=213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6288" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.cr11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.42045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.063.0045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desclaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10749" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weisser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.19.1.904" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.3154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.921" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nas.2011.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2010.1417" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1977" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S039526490002254X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.11.1.165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ogilvie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2006.1700" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1570065043124002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2001.1004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2000.979" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110725810/html?lang=en#overview" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110725810-004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004419582" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525077v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Oral_Traditions_in_Ethiopian_Studies/titel_5648.ahtml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcm4fb5.6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_1700.ahtml?NKLN=594_A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvckq4mn.25" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/en/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionslescahiers.fr/index.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2542-l-afrique-des-savoirs-au-sud-du-sahara-xvi-xxi-siecle-acteurs-supports-pratiques-9782811106164.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reichert-verlag.de/de/fachgebiete/altertumswissenschaften/9783895008900_in_kaiserlichem_auftrag_die_deutsche_aksum_expedition_1906_unter_enno_littmann-detail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83243" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlantica.fr/livre/11010/Antoine_d_Abbadie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashgate.com/isbn/9780754650379" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60714/cocoon.0655c607-f13b-4c6c-95c6-07f13b9c6c3b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sohier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618669v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775957v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339609v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03334312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450633v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450504v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450583v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048222v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968478v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694788v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>