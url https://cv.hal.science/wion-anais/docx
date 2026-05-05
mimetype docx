--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -1157,51 +1157,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Olivia Adankpo-Labadie. Moines, saints et hérétiques dans l’Éthiopie médiévale. Les disciples d’Ēwosṭātēwos et l’in- vention d’un mouvement monastique hétérodoxe (xive-milieu du xve siècle). (Bibliothèque des Écoles françaises d’Athènes et de Rome, 407). Roma, École française de Rome, 2023. 24 × 16 cm, 512 p. € 35. ISBN 978-2-7283-1573-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 120 (1-2), pp.358-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1867,169 +1867,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel João Ramos -Of Hairy Kings and Saintly Slaves. An Ethiopian Travelogue [Recension]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de Arte e Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02102185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’autorité de l’écrit pragmatique dans la société chrétienne éthiopienne (XVe-XVIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (3-4), pp.559-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424018v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02102185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TEI-XML Architecture of Ethiopian Manuscript Archives: Respecting the Integrity of Primary Sources and Asserting Editorial Choices</w:t>
               </w:r>
@@ -2225,291 +2225,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01680259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sound and Power in the Christian Realm of Ethiopia (Seventeenth–Eighteenth Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Damon-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aethiopica, International Journal for Ethiopian and Eritrean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.61-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15460/aethiopica.19.1.904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cinq cents ans de contrôle royal sur les produits agricoles tributaires d’Aksum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Pour une histoire environnementale de l'Éthiopie, 197 (197), pp.49-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesrurales.10749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01362260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review of : de Lorenzi James, 2015, Guardians of the Tradition. Historians and Historical Writing in Ethiopia and Eritrea, Rochester, University of Rochester Press, « Rochester Studies in African History and the Diaspora », 219 p, in: Journal des Africanistes, 86.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Africanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86 (1), pp.352-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/africanistes.5035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01362271v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-01524994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’orgueilleuse geste royale au pragmatisme des bénéficiaires : Les deux versions de l’acte du roi Iyasu I (1682-1706) en faveur de l’église d’Aksum (Éthiopie)</w:t>
               </w:r>
@@ -2624,356 +2624,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire d'un vrai faux traité philosophique (Ḥatatā Zar'a Yā'eqob et Ḥatatā Walda Ḥeywat). Épisode 1. Le temps de la découverte. De l'entrée en collection à l'édition scientifique (1852-1904)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Wion</w:t>
+                <w:t xml:space="preserve">The History of a Genuine Fake Philosophical Treatise (Ḥatatā Zar’a Yā‘eqob and Ḥatatā Walda Ḥeywat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Mbodj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/afriques.1063⟩</w:t>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afriques.3154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793507v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Aïssatou Mbodj-Pouye</w:t>
+                <w:t xml:space="preserve">halshs-03508205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire d'un vrai faux traité philosophique (Ḥatatā Zar'a Yā'eqob et Ḥatatā Walda Ḥeywat). Épisode 2 : Le temps de la démystification et la traversée du désert (de 1916 aux années 1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/afriques.1060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00793479v1</w:t>
+                <w:t xml:space="preserve">halshs-00921970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire d'un vrai faux traité philosophique (Ḥatatā Zar'a Yā'eqob et Ḥatatā Walda Ḥeywat). Épisode 2 : Le temps de la démystification et la traversée du désert (de 1916 aux années 1950)</w:t>
+                <w:t xml:space="preserve">L'histoire d'un vrai faux traité philosophique (Ḥatatā Zar'a Yā'eqob et Ḥatatā Walda Ḥeywat). Épisode 1. Le temps de la découverte. De l'entrée en collection à l'édition scientifique (1852-1904)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 30 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afriques.1063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00921970v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">The History of a Genuine Fake Philosophical Treatise (Ḥatatā Zar’a Yā‘eqob and Ḥatatā Walda Ḥeywat)</w:t>
+                <w:t xml:space="preserve">halshs-00793507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire d'un vrai faux traité philosophique (Ḥatatā Zar'a Yā'eqob et Ḥatatā Walda Ḥeywat). Introduction : Enquête sur une enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aïssatou Mbodj</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Mbodj-Pouye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">, 2013, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/afriques.3154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/afriques.1060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03508205v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00793479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onction des malades, funérailles et commémorations : pour une histoire des textes et des pratiques liturgiques en Éthiopie chrétienne</w:t>
               </w:r>
@@ -6400,51 +6400,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6496,145 +6496,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05245245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transcription participative des archives et matériaux de terrains de la recherche en sciences humaines et sociales : la plateforme Transcrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Melka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyx Chérifa Taounza-Jeminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05577292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Lettres du R. P. Juste d’Urbin » à Antoine d’Abbadie Manuscrit BnF NAF 23852, fol. 3- 128v</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02863840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The National Archives and Library of Ethiopia: six years of Ethio-French cooperation (2001-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6644,51 +6732,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcrire Antoine d’Abbadie : tutoriel d’utilisation de l’outil de transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique au service des textes éthiopiens. Encodage, transcription et publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Noëmie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcribing Antoine d'Abbadie's notebooks : tutorial for using the transcription tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6697,351 +6961,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEI-XML edition of the notebooks of Antoine d’Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339615v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03339599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Transcrire les carnets d’Antoine d’Abbadie (1837-1848)</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcribing and editing the notebooks of Antoine d’Abbadie (1837-1848): the use of Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
@@ -7050,93 +7138,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Conférence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lycée Guebré Mariam, Nov 2022, Addis Abeba, Éthiopie</w:t>
+              <w:t xml:space="preserve">, Addis Abeba University, Nov 2022, Addis Abeba, Addis Abeba University, Computer Science Department, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transcribing and editing the notebooks of Antoine d’Abbadie (1837-1848): the use of Digital Humanities</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcrire les carnets d’Antoine d’Abbadie (1837-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
@@ -7145,85 +7233,85 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Conférence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Addis Abeba University, Nov 2022, Addis Abeba, Addis Abeba University, Computer Science Department, Ethiopia</w:t>
+              <w:t xml:space="preserve">, Lycée Guebré Mariam, Nov 2022, Addis Abeba, Éthiopie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcribing the notebooks of Antoine d’Abbadie (1837-1848): at the crossroads of scientific, technical and ethical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7252,396 +7340,396 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Seminar]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre français des études éthiopiennes, Nov 2022, Addis Abeba, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TEI-XML Architecture of Ethiopian Manuscript Archives: Respecting the Integrity of Primary Sources and Asserting Editorial Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linking Manuscripts from the Coptic, Ethiopian, and Syriac Domain: Present and Future Synergy Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alessandro Bausi, Feb 2018, Hamburg, Germany. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01871649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The National Archives and Library of Ethiopia: six years of Ethio-French cooperation (2001-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The National Archives and Library of Ethiopia: six years of Ethio-French cooperation (2001-2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Ethiopia. ~20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du catalogage au travail coopératif : nouveaux enjeux numériques pour le patrimoine séculaire d'Éthiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La société de l'information et ses enjeux", Actes du colloque de bilan du programme interdisciplinaire "Société de l'information" 2001-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lyon, France. pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of 17th-century Ethiopian Pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis of 17th-century Ethiopian Pigments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Portugal. pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Manuscripts Library of Qoma Fasilädäs Monastery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Manuscripts Library of Qoma Fasilädäs Monastery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Ethiopia. pp.275-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7651,959 +7739,959 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikipedia as an Open Access Tool for Restituting Knowledge on African Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam West Africa Collection: Dataset, Distant Reading, and Uses of AI for Discourse Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05285718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitising the Archives of a Rural Radio in Mali: A Transnational Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Benin: bringing together scattered historic Benin objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04428951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethiopic Miracles: A Database to Link Images and Texts of Marian Miracles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Éthiopie, le (faux) traité philosophique qui ne voulait pas mourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current approaches on Automatic Recognition of Ethiopic script</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocoon: A Platform for Documenting the World’s Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04161812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African and Oceanian Objects in French Museums: Mapping as a Tool for Rethinking Heritage and Historicizing Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to build a community of collaborative transcription? Feed-back from an on-going project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03919929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de réflexion sur le statut des notes de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03205330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire de façon participative une source complexe : enjeux et difficultés du projet d’édition des carnets d’Antoine d’Abbadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03508674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalité de genre dans les études éthiopiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01968478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'Ethiopie réécrit son histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01670995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire Générale de l’Afrique : des sirènes de l’«Afrique Globale» à l’anti-intellectualisme de la «coalition des artistes»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8613,319 +8701,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewostatewos, saint&amp;quot;; &amp;quot;Fasiladas, king&amp;quot;; &amp;quot;Galawdewos, king&amp;quot;; &amp;quot;Mika'el Sehul, ras&amp;quot;; Susneyos, king</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionary of African Biographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy, Jules&amp;quot; ; &amp;quot;liqä mäkwas&amp;quot;; &amp;quot;Luqas, aläqa&amp;quot;; &amp;quot;Mahdärä Maryam, church&amp;quot;; &amp;quot;Magwina, monastery&amp;quot; ; &amp;quot;Marqos, abunä&amp;quot;; &amp;quot;Mikaél, abunä&amp;quot;; &amp;quot;Mission Dakar-Djibouti&amp;quot;; &amp;quot;Mota Giyorgis, church&amp;quot;; &amp;quot;Nagara Haymanot&amp;quot;; &amp;quot;National Archives and Library of Ethiopia&amp;quot; ; &amp;quot;Niqolawos, ras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Description Encyclopaedia Æthiopica (vol. 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greece, relations with Ethiopia&amp;quot;; &amp;quot;Gälawdéwos, abéto&amp;quot;; &amp;quot;Giyorgis, balambaras&amp;quot;; &amp;quot;Haymanotä Abaw&amp;quot; in collaboration with E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Æthiopica (vol. 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbay&amp;quot;; &amp;quot;Annales d'Éthiopie&amp;quot;; &amp;quot;Addam of Emfraz&amp;quot;; &amp;quot;Colours (use and symbols)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Æthiopica (vol. 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8993,51 +9081,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3C57C26"/>
+    <w:nsid w:val="5599F777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9141,51 +9229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34B66207"/>
+    <w:nsid w:val="600D3570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9289,51 +9377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A02824D9"/>
+    <w:nsid w:val="03415F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9437,51 +9525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F89185F9"/>
+    <w:nsid w:val="AF1CA3F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9585,51 +9673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D8403B7E"/>
+    <w:nsid w:val="DF92BA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9733,51 +9821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="18A5F55F"/>
+    <w:nsid w:val="E46BAC9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9979,51 +10067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wion-anais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6568-9257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074102281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265851086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalorientalist.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://distam.hypotheses.org/category/gt1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bulac.fr/conseil-scientifique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actions-recherche.bnf.fr/BnF/anirw3.nsf/IX01/A2019000024_mss-abbadie-les-carnets-scientifiques-d-antoine-d-abbadie-en-ethiopie-1840-1852-numerisation-transcription-et-edition" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-17-CE27-0020/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/recherche/prix/medaillesbronze.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imaf.cnrs.fr/spip.php?article5393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://calenda.org/1097818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/1941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1941" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nas.2011.0002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-sepia.com/catalog/product_info.php?products_id=213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6288" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.cr11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.42045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.063.0045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desclaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10749" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weisser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.19.1.904" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.3154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.921" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nas.2011.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2010.1417" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1977" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S039526490002254X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.11.1.165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ogilvie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2006.1700" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1570065043124002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2001.1004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2000.979" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110725810/html?lang=en#overview" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110725810-004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004419582" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525077v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Oral_Traditions_in_Ethiopian_Studies/titel_5648.ahtml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcm4fb5.6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_1700.ahtml?NKLN=594_A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvckq4mn.25" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/en/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionslescahiers.fr/index.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2542-l-afrique-des-savoirs-au-sud-du-sahara-xvi-xxi-siecle-acteurs-supports-pratiques-9782811106164.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reichert-verlag.de/de/fachgebiete/altertumswissenschaften/9783895008900_in_kaiserlichem_auftrag_die_deutsche_aksum_expedition_1906_unter_enno_littmann-detail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83243" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlantica.fr/livre/11010/Antoine_d_Abbadie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashgate.com/isbn/9780754650379" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60714/cocoon.0655c607-f13b-4c6c-95c6-07f13b9c6c3b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sohier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618669v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775957v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339609v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03334312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450633v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450504v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450583v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048222v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968478v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694788v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wion-anais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6568-9257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074102281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265851086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalorientalist.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://distam.hypotheses.org/category/gt1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bulac.fr/conseil-scientifique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actions-recherche.bnf.fr/BnF/anirw3.nsf/IX01/A2019000024_mss-abbadie-les-carnets-scientifiques-d-antoine-d-abbadie-en-ethiopie-1840-1852-numerisation-transcription-et-edition" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-17-CE27-0020/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/recherche/prix/medaillesbronze.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imaf.cnrs.fr/spip.php?article5393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://calenda.org/1097818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/1941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1941" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nas.2011.0002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-sepia.com/catalog/product_info.php?products_id=213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6288" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.cr11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.42045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.063.0045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desclaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weisser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.19.1.904" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10749" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.3154" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.921" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nas.2011.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2010.1417" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1977" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S039526490002254X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.11.1.165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ogilvie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2006.1700" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1570065043124002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2001.1004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2000.979" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110725810/html?lang=en#overview" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110725810-004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004419582" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525077v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Oral_Traditions_in_Ethiopian_Studies/titel_5648.ahtml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcm4fb5.6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_1700.ahtml?NKLN=594_A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvckq4mn.25" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/en/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionslescahiers.fr/index.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2542-l-afrique-des-savoirs-au-sud-du-sahara-xvi-xxi-siecle-acteurs-supports-pratiques-9782811106164.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reichert-verlag.de/de/fachgebiete/altertumswissenschaften/9783895008900_in_kaiserlichem_auftrag_die_deutsche_aksum_expedition_1906_unter_enno_littmann-detail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83243" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlantica.fr/livre/11010/Antoine_d_Abbadie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashgate.com/isbn/9780754650379" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60714/cocoon.0655c607-f13b-4c6c-95c6-07f13b9c6c3b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sohier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618669v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Melka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyx Ch&#233;rifa Taounza-Jeminet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863840v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03334312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339609v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871649v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450504v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450583v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480838v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285718v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161812v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694786v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694791v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>