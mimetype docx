--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2624,187 +2624,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The History of a Genuine Fake Philosophical Treatise (Ḥatatā Zar’a Yā‘eqob and Ḥatatā Walda Ḥeywat)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aïssatou Mbodj</w:t>
+                <w:t xml:space="preserve">L'histoire d'un vrai faux traité philosophique (Ḥatatā Zar'a Yā'eqob et Ḥatatā Walda Ḥeywat). Épisode 2 : Le temps de la démystification et la traversée du désert (de 1916 aux années 1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">, 2013, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The History of a Genuine Fake Philosophical Treatise (Ḥatatā Zar’a Yā‘eqob and Ḥatatā Walda Ḥeywat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/afriques.3154⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Wion</w:t>
+                <w:t xml:space="preserve">Aïssatou Mbodj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 30 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afriques.3154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00921970v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire d'un vrai faux traité philosophique (Ḥatatā Zar'a Yā'eqob et Ḥatatā Walda Ḥeywat). Épisode 1. Le temps de la découverte. De l'entrée en collection à l'édition scientifique (1852-1904)</w:t>
               </w:r>
@@ -9081,51 +9081,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5599F777"/>
+    <w:nsid w:val="5D59B773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9229,51 +9229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="600D3570"/>
+    <w:nsid w:val="A36E4715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9377,51 +9377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03415F0F"/>
+    <w:nsid w:val="10F9EBFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9525,51 +9525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AF1CA3F9"/>
+    <w:nsid w:val="4FADCFA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9673,51 +9673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DF92BA9F"/>
+    <w:nsid w:val="3C5F5445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9821,51 +9821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E46BAC9C"/>
+    <w:nsid w:val="0A6AF4DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10067,51 +10067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wion-anais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6568-9257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074102281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265851086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalorientalist.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://distam.hypotheses.org/category/gt1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bulac.fr/conseil-scientifique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actions-recherche.bnf.fr/BnF/anirw3.nsf/IX01/A2019000024_mss-abbadie-les-carnets-scientifiques-d-antoine-d-abbadie-en-ethiopie-1840-1852-numerisation-transcription-et-edition" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-17-CE27-0020/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/recherche/prix/medaillesbronze.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imaf.cnrs.fr/spip.php?article5393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://calenda.org/1097818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/1941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1941" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nas.2011.0002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-sepia.com/catalog/product_info.php?products_id=213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6288" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.cr11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.42045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.063.0045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desclaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weisser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.19.1.904" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10749" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.3154" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.921" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nas.2011.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2010.1417" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1977" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S039526490002254X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.11.1.165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ogilvie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2006.1700" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1570065043124002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2001.1004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2000.979" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110725810/html?lang=en#overview" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110725810-004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004419582" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525077v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Oral_Traditions_in_Ethiopian_Studies/titel_5648.ahtml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcm4fb5.6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_1700.ahtml?NKLN=594_A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvckq4mn.25" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/en/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionslescahiers.fr/index.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2542-l-afrique-des-savoirs-au-sud-du-sahara-xvi-xxi-siecle-acteurs-supports-pratiques-9782811106164.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reichert-verlag.de/de/fachgebiete/altertumswissenschaften/9783895008900_in_kaiserlichem_auftrag_die_deutsche_aksum_expedition_1906_unter_enno_littmann-detail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83243" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlantica.fr/livre/11010/Antoine_d_Abbadie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashgate.com/isbn/9780754650379" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60714/cocoon.0655c607-f13b-4c6c-95c6-07f13b9c6c3b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sohier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618669v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Melka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyx Ch&#233;rifa Taounza-Jeminet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863840v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03334312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339609v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871649v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450504v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450583v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480838v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285718v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161812v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694786v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694791v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wion-anais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6568-9257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074102281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265851086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalorientalist.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://distam.hypotheses.org/category/gt1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bulac.fr/conseil-scientifique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actions-recherche.bnf.fr/BnF/anirw3.nsf/IX01/A2019000024_mss-abbadie-les-carnets-scientifiques-d-antoine-d-abbadie-en-ethiopie-1840-1852-numerisation-transcription-et-edition" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-17-CE27-0020/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/recherche/prix/medaillesbronze.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imaf.cnrs.fr/spip.php?article5393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://calenda.org/1097818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/1941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1941" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nas.2011.0002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-sepia.com/catalog/product_info.php?products_id=213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6288" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.cr11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.42045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.063.0045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desclaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weisser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.19.1.904" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10749" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508205v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.3154" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.921" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nas.2011.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2010.1417" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1977" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S039526490002254X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.11.1.165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ogilvie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2006.1700" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1570065043124002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2001.1004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2000.979" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110725810/html?lang=en#overview" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110725810-004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004419582" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525077v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Oral_Traditions_in_Ethiopian_Studies/titel_5648.ahtml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcm4fb5.6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_1700.ahtml?NKLN=594_A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvckq4mn.25" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/en/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionslescahiers.fr/index.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2542-l-afrique-des-savoirs-au-sud-du-sahara-xvi-xxi-siecle-acteurs-supports-pratiques-9782811106164.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reichert-verlag.de/de/fachgebiete/altertumswissenschaften/9783895008900_in_kaiserlichem_auftrag_die_deutsche_aksum_expedition_1906_unter_enno_littmann-detail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83243" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlantica.fr/livre/11010/Antoine_d_Abbadie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashgate.com/isbn/9780754650379" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60714/cocoon.0655c607-f13b-4c6c-95c6-07f13b9c6c3b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sohier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618669v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Melka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyx Ch&#233;rifa Taounza-Jeminet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863840v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03334312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339609v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871649v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450504v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450583v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480838v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285718v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161812v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694786v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694791v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>