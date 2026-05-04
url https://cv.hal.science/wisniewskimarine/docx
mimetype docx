--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -100,226 +100,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le café-concert à l'épreuve de la science : le spectacle du merveilleux au tournant du XIXe et du XXe siècles</w:t>
+                <w:t xml:space="preserve">Théâtres d’enfance méconnus des XVIIIe et XIXe siècles : textes et contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13u4r⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Fablijes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/fablijes.532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919302v1</w:t>
+                <w:t xml:space="preserve">hal-05527630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtres d’enfance méconnus des XVIIIe et XIXe siècles : textes et contextes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le café-concert à l'épreuve de la science : le spectacle du merveilleux au tournant du XIXe et du XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Fablijes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le merveilleux scientifique en spectacle, 2023-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/fablijes.532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13u4r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527630v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revues électriques au café-concert (1881-1900)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -357,51 +357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Évolutions et situations de la chanson au XIXe siècle, 200, pp.5-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -435,51 +435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Diable aux champs ou &amp;quot;deux natures en une&amp;quot; : les marionnettes selon George Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers George Sand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -504,51 +504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux scénarios inédits : Une nuit à Ferrare (1848) et Leonora (1858) : présentation et transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers George Sand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -577,51 +577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voix sans grain de café-concert : paradoxe d’une réception critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 192 (2), pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -655,51 +655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrouver un chemin sous la voûte : Jean Cassou, poète à la mémoire longue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1063-1064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -724,51 +724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mot et la chose : discours et mise en scène de l'obscène au café-concert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -793,51 +793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses de la revue de fin d'année au café-concert : l'exemple de l'année 1886</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -894,51 +894,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marionnettes de Maurice Sand à Nohant : un répertoire sous influences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Puppet Plays : L’écriture littéraire pour marionnettes en Europe de l’Ouest (XVIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Plassard; Carole Guidicelli; Jean Boutan; Paul Robert; Francesca Di Fazio, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -995,64 +995,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtres d’enfance méconnus des XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Fablijes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1086,51 +1086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre des marionnettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers George Sand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1200,51 +1200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre inédit de Nohant (1846-1863). Théâtre de Nohant (1864)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, A paraître, Oeuvres complètes de George Sand, Béatrice Didier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1262,51 +1262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cabaret de l'Écluse (1951-1974). Expérience et poétique des variétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Lyon, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1356,51 +1356,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le café-concert : scène populaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Bara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et peuple. De Condorcet à Gémier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2017</w:t>
@@ -1429,51 +1429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvres et manœuvres : la récitation poétique à l’épreuve du cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Hirschi; Serge Linarès; Alain Vaillant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Poésie délivrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2017, Orbis terrarum</w:t>
@@ -1502,51 +1502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la création théâtrale au cabaret : incidences et enjeux d’un regard décentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentina Ponzetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtres en liberté. Genres nouveaux, scènes alternatives du XVIIIe au XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Publications numériques du CÉRÉdI, 2017</w:t>
@@ -1575,51 +1575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la vedette joue les héros : postures et impostures de café-concert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Bara; Mireille Losco-Lena; Anne Pellois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Héroïsmes de l’acteur au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lyon, 2014, Théâtre et Société</w:t>
@@ -1817,51 +1817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wisniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4r" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/fablijes.532" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.200.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902656v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.192.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/fablijes.413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wisniewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/fablijes.532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.200.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902656v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.192.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/fablijes.413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>